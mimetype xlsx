--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1457,51 +1457,51 @@
       </c>
       <c r="C18" t="s">
         <v>42</v>
       </c>
       <c r="D18">
         <v>29</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
       <c r="F18" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>5</v>
       </c>
       <c r="B19">
         <v>28.0</v>
       </c>
       <c r="C19" t="s">
         <v>44</v>
       </c>
       <c r="D19">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E19" t="s">
         <v>45</v>
       </c>
       <c r="F19" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>6</v>
       </c>
       <c r="B20">
         <v>28.0</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20">
         <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>24</v>
       </c>
       <c r="F20" t="s">
@@ -1754,51 +1754,51 @@
       </c>
       <c r="C33" t="s">
         <v>68</v>
       </c>
       <c r="D33">
         <v>30</v>
       </c>
       <c r="E33" t="s">
         <v>36</v>
       </c>
       <c r="F33" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>20</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>70</v>
       </c>
       <c r="D34">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E34" t="s">
         <v>36</v>
       </c>
       <c r="F34" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>21</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>72</v>
       </c>
       <c r="D35">
         <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>36</v>
       </c>
       <c r="F35" t="s">
@@ -1994,51 +1994,51 @@
       </c>
       <c r="C45" t="s">
         <v>89</v>
       </c>
       <c r="D45">
         <v>30</v>
       </c>
       <c r="E45" t="s">
         <v>36</v>
       </c>
       <c r="F45" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>32</v>
       </c>
       <c r="B46">
         <v>8.0</v>
       </c>
       <c r="C46" t="s">
         <v>91</v>
       </c>
       <c r="D46">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>14</v>
       </c>
       <c r="F46" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>33</v>
       </c>
       <c r="B47">
         <v>4.0</v>
       </c>
       <c r="C47" t="s">
         <v>93</v>
       </c>
       <c r="D47">
         <v>28</v>
       </c>
       <c r="E47" t="s">
         <v>36</v>
       </c>
       <c r="F47" t="s">
@@ -2368,88 +2368,88 @@
       </c>
       <c r="C64" t="s">
         <v>120</v>
       </c>
       <c r="D64">
         <v>29</v>
       </c>
       <c r="E64" t="s">
         <v>33</v>
       </c>
       <c r="F64" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>51</v>
       </c>
       <c r="B65">
         <v>4.0</v>
       </c>
       <c r="C65" t="s">
         <v>121</v>
       </c>
       <c r="D65">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>52</v>
       </c>
       <c r="B66">
         <v>4.0</v>
       </c>
       <c r="C66" t="s">
         <v>122</v>
       </c>
       <c r="D66">
         <v>27</v>
       </c>
       <c r="E66" t="s">
         <v>18</v>
       </c>
       <c r="F66" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>53</v>
       </c>
       <c r="B67">
         <v>4.0</v>
       </c>
       <c r="C67" t="s">
         <v>123</v>
       </c>
       <c r="D67">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E67" t="s">
         <v>18</v>
       </c>
       <c r="F67" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>54</v>
       </c>
       <c r="B68">
         <v>4.0</v>
       </c>
       <c r="C68" t="s">
         <v>125</v>
       </c>
       <c r="D68">
         <v>29</v>
       </c>
       <c r="E68" t="s">
         <v>21</v>
       </c>
       <c r="F68" t="s">
@@ -2465,51 +2465,51 @@
       </c>
       <c r="C69" t="s">
         <v>126</v>
       </c>
       <c r="D69">
         <v>28</v>
       </c>
       <c r="E69" t="s">
         <v>127</v>
       </c>
       <c r="F69" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>56</v>
       </c>
       <c r="B70">
         <v>4.0</v>
       </c>
       <c r="C70" t="s">
         <v>128</v>
       </c>
       <c r="D70">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E70" t="s">
         <v>24</v>
       </c>
       <c r="F70" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>57</v>
       </c>
       <c r="B71">
         <v>4.0</v>
       </c>
       <c r="C71" t="s">
         <v>129</v>
       </c>
       <c r="D71">
         <v>29</v>
       </c>
       <c r="E71" t="s">
         <v>24</v>
       </c>
     </row>
@@ -2622,51 +2622,51 @@
       </c>
       <c r="C77" t="s">
         <v>137</v>
       </c>
       <c r="D77">
         <v>30</v>
       </c>
       <c r="E77" t="s">
         <v>21</v>
       </c>
       <c r="F77" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>64</v>
       </c>
       <c r="B78">
         <v>4.0</v>
       </c>
       <c r="C78" t="s">
         <v>138</v>
       </c>
       <c r="D78">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E78" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>65</v>
       </c>
       <c r="B79">
         <v>2.0</v>
       </c>
       <c r="C79" t="s">
         <v>139</v>
       </c>
       <c r="D79">
         <v>28</v>
       </c>
       <c r="E79" t="s">
         <v>33</v>
       </c>
       <c r="F79" t="s">
         <v>34</v>
       </c>
     </row>
@@ -3021,51 +3021,51 @@
       </c>
       <c r="C98" t="s">
         <v>164</v>
       </c>
       <c r="D98">
         <v>29</v>
       </c>
       <c r="E98" t="s">
         <v>142</v>
       </c>
       <c r="F98" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>85</v>
       </c>
       <c r="B99">
         <v>2.0</v>
       </c>
       <c r="C99" t="s">
         <v>166</v>
       </c>
       <c r="D99">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E99" t="s">
         <v>36</v>
       </c>
       <c r="F99" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>86</v>
       </c>
       <c r="B100">
         <v>2.0</v>
       </c>
       <c r="C100" t="s">
         <v>167</v>
       </c>
       <c r="D100">
         <v>28</v>
       </c>
       <c r="E100" t="s">
         <v>33</v>
       </c>
       <c r="F100" t="s">
@@ -3372,51 +3372,51 @@
       </c>
       <c r="C116" t="s">
         <v>187</v>
       </c>
       <c r="D116">
         <v>27</v>
       </c>
       <c r="E116" t="s">
         <v>142</v>
       </c>
       <c r="F116" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>102</v>
       </c>
       <c r="B117">
         <v>2.0</v>
       </c>
       <c r="C117" t="s">
         <v>189</v>
       </c>
       <c r="D117">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E117" t="s">
         <v>24</v>
       </c>
       <c r="F117" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>104</v>
       </c>
       <c r="B118">
         <v>2.0</v>
       </c>
       <c r="C118" t="s">
         <v>190</v>
       </c>
       <c r="D118">
         <v>29</v>
       </c>
       <c r="E118" t="s">
         <v>112</v>
       </c>
       <c r="F118" t="s">
@@ -3432,51 +3432,51 @@
       </c>
       <c r="C119" t="s">
         <v>191</v>
       </c>
       <c r="D119">
         <v>29</v>
       </c>
       <c r="E119" t="s">
         <v>24</v>
       </c>
       <c r="F119" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>106</v>
       </c>
       <c r="B120">
         <v>2.0</v>
       </c>
       <c r="C120" t="s">
         <v>192</v>
       </c>
       <c r="D120">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E120" t="s">
         <v>24</v>
       </c>
       <c r="F120" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>107</v>
       </c>
       <c r="B121">
         <v>2.0</v>
       </c>
       <c r="C121" t="s">
         <v>193</v>
       </c>
       <c r="D121">
         <v>29</v>
       </c>
       <c r="E121" t="s">
         <v>149</v>
       </c>
       <c r="F121" t="s">
@@ -3552,51 +3552,51 @@
       </c>
       <c r="C125" t="s">
         <v>198</v>
       </c>
       <c r="D125">
         <v>27</v>
       </c>
       <c r="E125" t="s">
         <v>24</v>
       </c>
       <c r="F125" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>111</v>
       </c>
       <c r="B126">
         <v>2.0</v>
       </c>
       <c r="C126" t="s">
         <v>199</v>
       </c>
       <c r="D126">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E126" t="s">
         <v>24</v>
       </c>
       <c r="F126" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>111</v>
       </c>
       <c r="B127">
         <v>2.0</v>
       </c>
       <c r="C127" t="s">
         <v>200</v>
       </c>
       <c r="D127">
         <v>28</v>
       </c>
       <c r="E127" t="s">
         <v>24</v>
       </c>
       <c r="F127" t="s">
@@ -3692,51 +3692,51 @@
       </c>
       <c r="C132" t="s">
         <v>206</v>
       </c>
       <c r="D132">
         <v>28</v>
       </c>
       <c r="E132" t="s">
         <v>21</v>
       </c>
       <c r="F132" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>119</v>
       </c>
       <c r="B133">
         <v>2.0</v>
       </c>
       <c r="C133" t="s">
         <v>207</v>
       </c>
       <c r="D133">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E133" t="s">
         <v>24</v>
       </c>
       <c r="F133" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>120</v>
       </c>
       <c r="B134">
         <v>2.0</v>
       </c>
       <c r="C134" t="s">
         <v>208</v>
       </c>
       <c r="D134">
         <v>29</v>
       </c>
       <c r="E134" t="s">
         <v>209</v>
       </c>
       <c r="F134" t="s">
@@ -3752,51 +3752,51 @@
       </c>
       <c r="C135" t="s">
         <v>211</v>
       </c>
       <c r="D135">
         <v>26</v>
       </c>
       <c r="E135" t="s">
         <v>24</v>
       </c>
       <c r="F135" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>122</v>
       </c>
       <c r="B136">
         <v>2.0</v>
       </c>
       <c r="C136" t="s">
         <v>212</v>
       </c>
       <c r="D136">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E136" t="s">
         <v>21</v>
       </c>
       <c r="F136" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>123</v>
       </c>
       <c r="B137">
         <v>2.0</v>
       </c>
       <c r="C137" t="s">
         <v>213</v>
       </c>
       <c r="D137">
         <v>30</v>
       </c>
       <c r="E137" t="s">
         <v>24</v>
       </c>
       <c r="F137" t="s">
@@ -3914,51 +3914,51 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>130</v>
       </c>
       <c r="C144" t="s">
         <v>221</v>
       </c>
       <c r="D144">
         <v>27</v>
       </c>
       <c r="E144" t="s">
         <v>24</v>
       </c>
       <c r="F144" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>131</v>
       </c>
       <c r="C145" t="s">
         <v>222</v>
       </c>
       <c r="D145">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E145" t="s">
         <v>39</v>
       </c>
       <c r="F145" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>132</v>
       </c>
       <c r="C146" t="s">
         <v>223</v>
       </c>
       <c r="D146">
         <v>27</v>
       </c>
       <c r="E146" t="s">
         <v>112</v>
       </c>
       <c r="F146" t="s">
         <v>161</v>
       </c>
     </row>
@@ -4016,51 +4016,51 @@
     <row r="150" spans="1:6">
       <c r="A150">
         <v>136</v>
       </c>
       <c r="C150" t="s">
         <v>227</v>
       </c>
       <c r="D150">
         <v>27</v>
       </c>
       <c r="E150" t="s">
         <v>24</v>
       </c>
       <c r="F150" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>137</v>
       </c>
       <c r="C151" t="s">
         <v>228</v>
       </c>
       <c r="D151">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E151" t="s">
         <v>24</v>
       </c>
       <c r="F151" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>138</v>
       </c>
       <c r="C152" t="s">
         <v>230</v>
       </c>
       <c r="D152">
         <v>30</v>
       </c>
       <c r="E152" t="s">
         <v>105</v>
       </c>
       <c r="F152" t="s">
         <v>154</v>
       </c>
     </row>
@@ -4101,51 +4101,51 @@
     <row r="155" spans="1:6">
       <c r="A155">
         <v>141</v>
       </c>
       <c r="C155" t="s">
         <v>233</v>
       </c>
       <c r="D155">
         <v>28</v>
       </c>
       <c r="E155" t="s">
         <v>24</v>
       </c>
       <c r="F155" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>142</v>
       </c>
       <c r="C156" t="s">
         <v>234</v>
       </c>
       <c r="D156">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E156" t="s">
         <v>209</v>
       </c>
       <c r="F156" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>143</v>
       </c>
       <c r="C157" t="s">
         <v>236</v>
       </c>
       <c r="D157">
         <v>27</v>
       </c>
       <c r="E157" t="s">
         <v>24</v>
       </c>
       <c r="F157" t="s">
         <v>118</v>
       </c>
     </row>
@@ -4268,51 +4268,51 @@
     <row r="165" spans="1:6">
       <c r="A165">
         <v>151</v>
       </c>
       <c r="C165" t="s">
         <v>249</v>
       </c>
       <c r="D165">
         <v>27</v>
       </c>
       <c r="E165" t="s">
         <v>24</v>
       </c>
       <c r="F165" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>152</v>
       </c>
       <c r="C166" t="s">
         <v>250</v>
       </c>
       <c r="D166">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E166" t="s">
         <v>24</v>
       </c>
       <c r="F166" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>152</v>
       </c>
       <c r="C167" t="s">
         <v>251</v>
       </c>
       <c r="D167">
         <v>27</v>
       </c>
       <c r="E167" t="s">
         <v>209</v>
       </c>
       <c r="F167" t="s">
         <v>235</v>
       </c>
     </row>
@@ -4404,51 +4404,51 @@
     <row r="173" spans="1:6">
       <c r="A173">
         <v>159</v>
       </c>
       <c r="C173" t="s">
         <v>258</v>
       </c>
       <c r="D173">
         <v>27</v>
       </c>
       <c r="E173" t="s">
         <v>24</v>
       </c>
       <c r="F173" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>160</v>
       </c>
       <c r="C174" t="s">
         <v>259</v>
       </c>
       <c r="D174">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E174" t="s">
         <v>24</v>
       </c>
       <c r="F174" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>161</v>
       </c>
       <c r="C175" t="s">
         <v>260</v>
       </c>
       <c r="D175">
         <v>29</v>
       </c>
       <c r="E175" t="s">
         <v>24</v>
       </c>
       <c r="F175" t="s">
         <v>158</v>
       </c>
     </row>