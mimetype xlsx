--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -855,91 +855,91 @@
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>64.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>52.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>40.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>40.0</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
         <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
@@ -955,51 +955,51 @@
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8">
         <v>28.0</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>28.0</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
@@ -1015,71 +1015,71 @@
       </c>
       <c r="C10" t="s">
         <v>20</v>
       </c>
       <c r="D10">
         <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>21</v>
       </c>
       <c r="F10" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>16.0</v>
       </c>
       <c r="C11" t="s">
         <v>23</v>
       </c>
       <c r="D11">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>16.0</v>
       </c>
       <c r="C12" t="s">
         <v>24</v>
       </c>
       <c r="D12">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>16.0</v>
       </c>
       <c r="C13" t="s">
         <v>25</v>
       </c>
       <c r="D13">
         <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
@@ -1132,71 +1132,71 @@
       </c>
       <c r="B16">
         <v>16.0</v>
       </c>
       <c r="C16" t="s">
         <v>31</v>
       </c>
       <c r="D16">
         <v>30</v>
       </c>
       <c r="E16" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>16.0</v>
       </c>
       <c r="C17" t="s">
         <v>33</v>
       </c>
       <c r="D17">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>16.0</v>
       </c>
       <c r="C18" t="s">
         <v>34</v>
       </c>
       <c r="D18">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>8.0</v>
       </c>
       <c r="C19" t="s">
         <v>35</v>
       </c>
       <c r="D19">
         <v>30</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" t="s">
@@ -1349,88 +1349,88 @@
       </c>
       <c r="C27" t="s">
         <v>53</v>
       </c>
       <c r="D27">
         <v>30</v>
       </c>
       <c r="E27" t="s">
         <v>21</v>
       </c>
       <c r="F27" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>8.0</v>
       </c>
       <c r="C28" t="s">
         <v>55</v>
       </c>
       <c r="D28">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>8.0</v>
       </c>
       <c r="C29" t="s">
         <v>56</v>
       </c>
       <c r="D29">
         <v>30</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>8.0</v>
       </c>
       <c r="C30" t="s">
         <v>57</v>
       </c>
       <c r="D30">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>8.0</v>
       </c>
       <c r="C31" t="s">
         <v>58</v>
       </c>
       <c r="D31">
         <v>30</v>
       </c>
       <c r="E31" t="s">
         <v>49</v>
       </c>
     </row>
@@ -1563,91 +1563,91 @@
       </c>
       <c r="C38" t="s">
         <v>70</v>
       </c>
       <c r="D38">
         <v>30</v>
       </c>
       <c r="E38" t="s">
         <v>37</v>
       </c>
       <c r="F38" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>4.0</v>
       </c>
       <c r="C39" t="s">
         <v>72</v>
       </c>
       <c r="D39">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E39" t="s">
         <v>73</v>
       </c>
       <c r="F39" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>4.0</v>
       </c>
       <c r="C40" t="s">
         <v>75</v>
       </c>
       <c r="D40">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>4.0</v>
       </c>
       <c r="C41" t="s">
         <v>76</v>
       </c>
       <c r="D41">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E41" t="s">
         <v>44</v>
       </c>
       <c r="F41" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>4.0</v>
       </c>
       <c r="C42" t="s">
         <v>78</v>
       </c>
       <c r="D42">
         <v>29</v>
       </c>
       <c r="E42" t="s">
         <v>79</v>
       </c>
     </row>
@@ -1860,51 +1860,51 @@
       </c>
       <c r="C53" t="s">
         <v>94</v>
       </c>
       <c r="D53">
         <v>27</v>
       </c>
       <c r="E53" t="s">
         <v>44</v>
       </c>
       <c r="F53" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>4.0</v>
       </c>
       <c r="C54" t="s">
         <v>95</v>
       </c>
       <c r="D54">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E54" t="s">
         <v>37</v>
       </c>
       <c r="F54" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>4.0</v>
       </c>
       <c r="C55" t="s">
         <v>97</v>
       </c>
       <c r="D55">
         <v>28</v>
       </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
       <c r="F55" t="s">
@@ -2240,51 +2240,51 @@
       </c>
       <c r="C72" t="s">
         <v>121</v>
       </c>
       <c r="D72">
         <v>26</v>
       </c>
       <c r="E72" t="s">
         <v>10</v>
       </c>
       <c r="F72" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="B73">
         <v>2.0</v>
       </c>
       <c r="C73" t="s">
         <v>122</v>
       </c>
       <c r="D73">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E73" t="s">
         <v>49</v>
       </c>
       <c r="F73" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="B74">
         <v>2.0</v>
       </c>
       <c r="C74" t="s">
         <v>124</v>
       </c>
       <c r="D74">
         <v>30</v>
       </c>
       <c r="E74" t="s">
         <v>10</v>
       </c>
       <c r="F74" t="s">
@@ -2534,51 +2534,51 @@
       </c>
       <c r="C87" t="s">
         <v>141</v>
       </c>
       <c r="D87">
         <v>26</v>
       </c>
       <c r="E87" t="s">
         <v>10</v>
       </c>
       <c r="F87" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>2.0</v>
       </c>
       <c r="C88" t="s">
         <v>142</v>
       </c>
       <c r="D88">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E88" t="s">
         <v>10</v>
       </c>
       <c r="F88" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="B89">
         <v>2.0</v>
       </c>
       <c r="C89" t="s">
         <v>143</v>
       </c>
       <c r="D89">
         <v>27</v>
       </c>
       <c r="E89" t="s">
         <v>10</v>
       </c>
       <c r="F89" t="s">