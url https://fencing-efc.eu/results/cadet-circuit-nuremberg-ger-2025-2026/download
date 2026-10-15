--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -2431,51 +2431,51 @@
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>22</v>
       </c>
       <c r="D10">
         <v>15</v>
       </c>
       <c r="E10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>6</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>23</v>
       </c>
       <c r="D11">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
       <c r="F11" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>7</v>
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>26</v>
       </c>
       <c r="D12">
         <v>16</v>
       </c>
       <c r="E12" t="s">
         <v>17</v>
       </c>
     </row>
@@ -2755,91 +2755,91 @@
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>50</v>
       </c>
       <c r="D28">
         <v>16</v>
       </c>
       <c r="E28" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>24</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>51</v>
       </c>
       <c r="D29">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>25</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>53</v>
       </c>
       <c r="D30">
         <v>14</v>
       </c>
       <c r="E30" t="s">
         <v>30</v>
       </c>
       <c r="F30" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>26</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>55</v>
       </c>
       <c r="D31">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E31" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>27</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>56</v>
       </c>
       <c r="D32">
         <v>17</v>
       </c>
       <c r="E32" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>27</v>
@@ -3693,51 +3693,51 @@
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>135</v>
       </c>
       <c r="D77">
         <v>17</v>
       </c>
       <c r="E77" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>73</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>136</v>
       </c>
       <c r="D78">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E78" t="s">
         <v>30</v>
       </c>
       <c r="F78" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>74</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>138</v>
       </c>
       <c r="D79">
         <v>17</v>
       </c>
       <c r="E79" t="s">
         <v>139</v>
       </c>
       <c r="F79" t="s">
@@ -3773,51 +3773,51 @@
       </c>
       <c r="C81" t="s">
         <v>142</v>
       </c>
       <c r="D81">
         <v>15</v>
       </c>
       <c r="E81" t="s">
         <v>94</v>
       </c>
       <c r="F81" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>77</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>144</v>
       </c>
       <c r="D82">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E82" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>78</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>145</v>
       </c>
       <c r="D83">
         <v>15</v>
       </c>
       <c r="E83" t="s">
         <v>94</v>
       </c>
       <c r="F83" t="s">
         <v>95</v>
       </c>
     </row>
@@ -4127,51 +4127,51 @@
       </c>
       <c r="C99" t="s">
         <v>168</v>
       </c>
       <c r="D99">
         <v>16</v>
       </c>
       <c r="E99" t="s">
         <v>24</v>
       </c>
       <c r="F99" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>95</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>170</v>
       </c>
       <c r="D100">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E100" t="s">
         <v>7</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>96</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>171</v>
       </c>
       <c r="D101">
         <v>14</v>
       </c>
       <c r="E101" t="s">
         <v>77</v>
       </c>
       <c r="F101" t="s">
@@ -4478,51 +4478,51 @@
       </c>
       <c r="C117" t="s">
         <v>196</v>
       </c>
       <c r="D117">
         <v>15</v>
       </c>
       <c r="E117" t="s">
         <v>197</v>
       </c>
       <c r="F117" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>113</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>199</v>
       </c>
       <c r="D118">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E118" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>114</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>201</v>
       </c>
       <c r="D119">
         <v>15</v>
       </c>
       <c r="E119" t="s">
         <v>10</v>
       </c>
       <c r="F119" t="s">
         <v>112</v>
       </c>
     </row>
@@ -4649,51 +4649,51 @@
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>211</v>
       </c>
       <c r="D126">
         <v>16</v>
       </c>
       <c r="E126" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>122</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>213</v>
       </c>
       <c r="D127">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E127" t="s">
         <v>10</v>
       </c>
       <c r="F127" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>122</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>214</v>
       </c>
       <c r="D128">
         <v>15</v>
       </c>
       <c r="E128" t="s">
         <v>10</v>
       </c>
       <c r="F128" t="s">
@@ -4766,51 +4766,51 @@
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>220</v>
       </c>
       <c r="D132">
         <v>16</v>
       </c>
       <c r="E132" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>128</v>
       </c>
       <c r="B133">
         <v>3.0</v>
       </c>
       <c r="C133" t="s">
         <v>222</v>
       </c>
       <c r="D133">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E133" t="s">
         <v>34</v>
       </c>
       <c r="F133" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>129</v>
       </c>
       <c r="C134" t="s">
         <v>224</v>
       </c>
       <c r="D134">
         <v>13</v>
       </c>
       <c r="E134" t="s">
         <v>70</v>
       </c>
       <c r="F134" t="s">
         <v>71</v>
       </c>
     </row>
@@ -4865,68 +4865,68 @@
         <v>163</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>133</v>
       </c>
       <c r="C138" t="s">
         <v>228</v>
       </c>
       <c r="D138">
         <v>15</v>
       </c>
       <c r="E138" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>134</v>
       </c>
       <c r="C139" t="s">
         <v>229</v>
       </c>
       <c r="D139">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E139" t="s">
         <v>61</v>
       </c>
       <c r="F139" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>135</v>
       </c>
       <c r="C140" t="s">
         <v>231</v>
       </c>
       <c r="D140">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E140" t="s">
         <v>77</v>
       </c>
       <c r="F140" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>136</v>
       </c>
       <c r="C141" t="s">
         <v>232</v>
       </c>
       <c r="D141">
         <v>17</v>
       </c>
       <c r="E141" t="s">
         <v>10</v>
       </c>
       <c r="F141" t="s">
         <v>233</v>
       </c>
     </row>
@@ -5168,102 +5168,102 @@
     <row r="156" spans="1:6">
       <c r="A156">
         <v>151</v>
       </c>
       <c r="C156" t="s">
         <v>255</v>
       </c>
       <c r="D156">
         <v>15</v>
       </c>
       <c r="E156" t="s">
         <v>10</v>
       </c>
       <c r="F156" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>152</v>
       </c>
       <c r="C157" t="s">
         <v>256</v>
       </c>
       <c r="D157">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E157" t="s">
         <v>10</v>
       </c>
       <c r="F157" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>153</v>
       </c>
       <c r="C158" t="s">
         <v>258</v>
       </c>
       <c r="D158">
         <v>15</v>
       </c>
       <c r="E158" t="s">
         <v>24</v>
       </c>
       <c r="F158" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>154</v>
       </c>
       <c r="C159" t="s">
         <v>260</v>
       </c>
       <c r="D159">
         <v>16</v>
       </c>
       <c r="E159" t="s">
         <v>10</v>
       </c>
       <c r="F159" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>155</v>
       </c>
       <c r="C160" t="s">
         <v>261</v>
       </c>
       <c r="D160">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E160" t="s">
         <v>10</v>
       </c>
       <c r="F160" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>156</v>
       </c>
       <c r="C161" t="s">
         <v>263</v>
       </c>
       <c r="D161">
         <v>14</v>
       </c>
       <c r="E161" t="s">
         <v>10</v>
       </c>
       <c r="F161" t="s">
         <v>126</v>
       </c>
     </row>
@@ -5318,51 +5318,51 @@
         <v>62</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>160</v>
       </c>
       <c r="C165" t="s">
         <v>268</v>
       </c>
       <c r="D165">
         <v>15</v>
       </c>
       <c r="E165" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>160</v>
       </c>
       <c r="C166" t="s">
         <v>269</v>
       </c>
       <c r="D166">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E166" t="s">
         <v>10</v>
       </c>
       <c r="F166" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>162</v>
       </c>
       <c r="C167" t="s">
         <v>270</v>
       </c>
       <c r="D167">
         <v>16</v>
       </c>
       <c r="E167" t="s">
         <v>246</v>
       </c>
       <c r="F167" t="s">
         <v>271</v>
       </c>
     </row>
@@ -5471,51 +5471,51 @@
     <row r="174" spans="1:6">
       <c r="A174">
         <v>169</v>
       </c>
       <c r="C174" t="s">
         <v>281</v>
       </c>
       <c r="D174">
         <v>16</v>
       </c>
       <c r="E174" t="s">
         <v>94</v>
       </c>
       <c r="F174" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>170</v>
       </c>
       <c r="C175" t="s">
         <v>283</v>
       </c>
       <c r="D175">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E175" t="s">
         <v>7</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>171</v>
       </c>
       <c r="C176" t="s">
         <v>284</v>
       </c>
       <c r="D176">
         <v>16</v>
       </c>
       <c r="E176" t="s">
         <v>10</v>
       </c>
       <c r="F176" t="s">
         <v>133</v>
       </c>
     </row>
@@ -5590,68 +5590,68 @@
     <row r="181" spans="1:6">
       <c r="A181">
         <v>175</v>
       </c>
       <c r="C181" t="s">
         <v>290</v>
       </c>
       <c r="D181">
         <v>15</v>
       </c>
       <c r="E181" t="s">
         <v>10</v>
       </c>
       <c r="F181" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>177</v>
       </c>
       <c r="C182" t="s">
         <v>291</v>
       </c>
       <c r="D182">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E182" t="s">
         <v>46</v>
       </c>
       <c r="F182" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>177</v>
       </c>
       <c r="C183" t="s">
         <v>293</v>
       </c>
       <c r="D183">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E183" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>179</v>
       </c>
       <c r="C184" t="s">
         <v>294</v>
       </c>
       <c r="D184">
         <v>15</v>
       </c>
       <c r="E184" t="s">
         <v>139</v>
       </c>
       <c r="F184" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>180</v>
@@ -5669,85 +5669,85 @@
     <row r="186" spans="1:6">
       <c r="A186">
         <v>181</v>
       </c>
       <c r="C186" t="s">
         <v>297</v>
       </c>
       <c r="D186">
         <v>15</v>
       </c>
       <c r="E186" t="s">
         <v>24</v>
       </c>
       <c r="F186" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>182</v>
       </c>
       <c r="C187" t="s">
         <v>298</v>
       </c>
       <c r="D187">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E187" t="s">
         <v>94</v>
       </c>
       <c r="F187" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>183</v>
       </c>
       <c r="C188" t="s">
         <v>299</v>
       </c>
       <c r="D188">
         <v>16</v>
       </c>
       <c r="E188" t="s">
         <v>10</v>
       </c>
       <c r="F188" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>184</v>
       </c>
       <c r="C189" t="s">
         <v>300</v>
       </c>
       <c r="D189">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E189" t="s">
         <v>10</v>
       </c>
       <c r="F189" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>184</v>
       </c>
       <c r="C190" t="s">
         <v>301</v>
       </c>
       <c r="D190">
         <v>16</v>
       </c>
       <c r="E190" t="s">
         <v>61</v>
       </c>
       <c r="F190" t="s">
         <v>302</v>
       </c>
     </row>
@@ -5873,51 +5873,51 @@
     <row r="198" spans="1:6">
       <c r="A198">
         <v>191</v>
       </c>
       <c r="C198" t="s">
         <v>313</v>
       </c>
       <c r="D198">
         <v>14</v>
       </c>
       <c r="E198" t="s">
         <v>10</v>
       </c>
       <c r="F198" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>194</v>
       </c>
       <c r="C199" t="s">
         <v>315</v>
       </c>
       <c r="D199">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E199" t="s">
         <v>197</v>
       </c>
       <c r="F199" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>194</v>
       </c>
       <c r="C200" t="s">
         <v>317</v>
       </c>
       <c r="D200">
         <v>14</v>
       </c>
       <c r="E200" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>196</v>
@@ -6313,68 +6313,68 @@
       </c>
       <c r="C18" t="s">
         <v>341</v>
       </c>
       <c r="D18">
         <v>15</v>
       </c>
       <c r="E18" t="s">
         <v>342</v>
       </c>
       <c r="F18" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>16</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>344</v>
       </c>
       <c r="D19">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E19" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>345</v>
       </c>
       <c r="D20">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E20" t="s">
         <v>34</v>
       </c>
       <c r="F20" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>347</v>
       </c>
       <c r="D21">
         <v>17</v>
       </c>
       <c r="E21" t="s">
         <v>34</v>
       </c>
     </row>
@@ -6387,51 +6387,51 @@
       </c>
       <c r="C22" t="s">
         <v>348</v>
       </c>
       <c r="D22">
         <v>17</v>
       </c>
       <c r="E22" t="s">
         <v>34</v>
       </c>
       <c r="F22" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>349</v>
       </c>
       <c r="D23">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E23" t="s">
         <v>34</v>
       </c>
       <c r="F23" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>20</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>350</v>
       </c>
       <c r="D24">
         <v>17</v>
       </c>
       <c r="E24" t="s">
         <v>19</v>
       </c>
     </row>
@@ -6609,51 +6609,51 @@
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>362</v>
       </c>
       <c r="D34">
         <v>16</v>
       </c>
       <c r="E34" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>32</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>364</v>
       </c>
       <c r="D35">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E35" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>33</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>365</v>
       </c>
       <c r="D36">
         <v>17</v>
       </c>
       <c r="E36" t="s">
         <v>34</v>
       </c>
       <c r="F36" t="s">
         <v>114</v>
       </c>
     </row>
@@ -6717,51 +6717,51 @@
       </c>
       <c r="C40" t="s">
         <v>369</v>
       </c>
       <c r="D40">
         <v>17</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>38</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>371</v>
       </c>
       <c r="D41">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E41" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>372</v>
       </c>
       <c r="D42">
         <v>17</v>
       </c>
       <c r="E42" t="s">
         <v>34</v>
       </c>
       <c r="F42" t="s">
         <v>373</v>
       </c>
     </row>
@@ -6811,51 +6811,51 @@
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>379</v>
       </c>
       <c r="D45">
         <v>16</v>
       </c>
       <c r="E45" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>42</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>381</v>
       </c>
       <c r="D46">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E46" t="s">
         <v>34</v>
       </c>
       <c r="F46" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>42</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>382</v>
       </c>
       <c r="D47">
         <v>17</v>
       </c>
       <c r="E47" t="s">
         <v>24</v>
       </c>
       <c r="F47" t="s">
@@ -7008,91 +7008,91 @@
       </c>
       <c r="C55" t="s">
         <v>390</v>
       </c>
       <c r="D55">
         <v>15</v>
       </c>
       <c r="E55" t="s">
         <v>391</v>
       </c>
       <c r="F55" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>53</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>393</v>
       </c>
       <c r="D56">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E56" t="s">
         <v>34</v>
       </c>
       <c r="F56" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>54</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>395</v>
       </c>
       <c r="D57">
         <v>17</v>
       </c>
       <c r="E57" t="s">
         <v>30</v>
       </c>
       <c r="F57" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>55</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>396</v>
       </c>
       <c r="D58">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E58" t="s">
         <v>24</v>
       </c>
       <c r="F58" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>56</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>397</v>
       </c>
       <c r="D59">
         <v>17</v>
       </c>
       <c r="E59" t="s">
         <v>30</v>
       </c>
       <c r="F59" t="s">
@@ -7128,51 +7128,51 @@
       </c>
       <c r="C61" t="s">
         <v>399</v>
       </c>
       <c r="D61">
         <v>17</v>
       </c>
       <c r="E61" t="s">
         <v>212</v>
       </c>
       <c r="F61" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>59</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>401</v>
       </c>
       <c r="D62">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E62" t="s">
         <v>24</v>
       </c>
       <c r="F62" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>60</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>402</v>
       </c>
       <c r="D63">
         <v>16</v>
       </c>
       <c r="E63" t="s">
         <v>242</v>
       </c>
       <c r="F63" t="s">
@@ -7188,51 +7188,51 @@
       </c>
       <c r="C64" t="s">
         <v>403</v>
       </c>
       <c r="D64">
         <v>16</v>
       </c>
       <c r="E64" t="s">
         <v>30</v>
       </c>
       <c r="F64" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>62</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>404</v>
       </c>
       <c r="D65">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E65" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>63</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>405</v>
       </c>
       <c r="D66">
         <v>16</v>
       </c>
       <c r="E66" t="s">
         <v>82</v>
       </c>
       <c r="F66" t="s">
         <v>406</v>
       </c>
     </row>
@@ -7322,51 +7322,51 @@
       </c>
       <c r="C71" t="s">
         <v>411</v>
       </c>
       <c r="D71">
         <v>16</v>
       </c>
       <c r="E71" t="s">
         <v>61</v>
       </c>
       <c r="F71" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>69</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>412</v>
       </c>
       <c r="D72">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E72" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>70</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>413</v>
       </c>
       <c r="D73">
         <v>15</v>
       </c>
       <c r="E73" t="s">
         <v>94</v>
       </c>
       <c r="F73" t="s">
         <v>375</v>
       </c>
     </row>
@@ -7453,71 +7453,71 @@
       </c>
       <c r="C78" t="s">
         <v>421</v>
       </c>
       <c r="D78">
         <v>17</v>
       </c>
       <c r="E78" t="s">
         <v>10</v>
       </c>
       <c r="F78" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>76</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>422</v>
       </c>
       <c r="D79">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E79" t="s">
         <v>61</v>
       </c>
       <c r="F79" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>77</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>423</v>
       </c>
       <c r="D80">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E80" t="s">
         <v>24</v>
       </c>
       <c r="F80" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>78</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>424</v>
       </c>
       <c r="D81">
         <v>15</v>
       </c>
       <c r="E81" t="s">
         <v>77</v>
       </c>
     </row>
@@ -7630,51 +7630,51 @@
       </c>
       <c r="C87" t="s">
         <v>433</v>
       </c>
       <c r="D87">
         <v>17</v>
       </c>
       <c r="E87" t="s">
         <v>10</v>
       </c>
       <c r="F87" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>84</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>434</v>
       </c>
       <c r="D88">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E88" t="s">
         <v>242</v>
       </c>
       <c r="F88" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>86</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>435</v>
       </c>
       <c r="D89">
         <v>17</v>
       </c>
       <c r="E89" t="s">
         <v>24</v>
       </c>
       <c r="F89" t="s">
@@ -7867,51 +7867,51 @@
       </c>
       <c r="C99" t="s">
         <v>449</v>
       </c>
       <c r="D99">
         <v>15</v>
       </c>
       <c r="E99" t="s">
         <v>77</v>
       </c>
       <c r="F99" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>97</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>450</v>
       </c>
       <c r="D100">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E100" t="s">
         <v>10</v>
       </c>
       <c r="F100" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>98</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>451</v>
       </c>
       <c r="D101">
         <v>17</v>
       </c>
       <c r="E101" t="s">
         <v>10</v>
       </c>
       <c r="F101" t="s">
@@ -8107,91 +8107,91 @@
       </c>
       <c r="C111" t="s">
         <v>465</v>
       </c>
       <c r="D111">
         <v>16</v>
       </c>
       <c r="E111" t="s">
         <v>10</v>
       </c>
       <c r="F111" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>109</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>467</v>
       </c>
       <c r="D112">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E112" t="s">
         <v>10</v>
       </c>
       <c r="F112" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>110</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>468</v>
       </c>
       <c r="D113">
         <v>16</v>
       </c>
       <c r="E113" t="s">
         <v>10</v>
       </c>
       <c r="F113" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>111</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>469</v>
       </c>
       <c r="D114">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E114" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>111</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>470</v>
       </c>
       <c r="D115">
         <v>15</v>
       </c>
       <c r="E115" t="s">
         <v>10</v>
       </c>
       <c r="F115" t="s">
         <v>217</v>
       </c>
     </row>
@@ -8204,88 +8204,88 @@
       </c>
       <c r="C116" t="s">
         <v>471</v>
       </c>
       <c r="D116">
         <v>17</v>
       </c>
       <c r="E116" t="s">
         <v>10</v>
       </c>
       <c r="F116" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>114</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>473</v>
       </c>
       <c r="D117">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E117" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>114</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>474</v>
       </c>
       <c r="D118">
         <v>17</v>
       </c>
       <c r="E118" t="s">
         <v>10</v>
       </c>
       <c r="F118" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>116</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>475</v>
       </c>
       <c r="D119">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E119" t="s">
         <v>10</v>
       </c>
       <c r="F119" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>117</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>476</v>
       </c>
       <c r="D120">
         <v>17</v>
       </c>
       <c r="E120" t="s">
         <v>10</v>
       </c>
       <c r="F120" t="s">
@@ -8361,51 +8361,51 @@
       </c>
       <c r="C124" t="s">
         <v>480</v>
       </c>
       <c r="D124">
         <v>16</v>
       </c>
       <c r="E124" t="s">
         <v>377</v>
       </c>
       <c r="F124" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>122</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>481</v>
       </c>
       <c r="D125">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E125" t="s">
         <v>10</v>
       </c>
       <c r="F125" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>123</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>483</v>
       </c>
       <c r="D126">
         <v>16</v>
       </c>
       <c r="E126" t="s">
         <v>34</v>
       </c>
       <c r="F126" t="s">
@@ -8421,51 +8421,51 @@
       </c>
       <c r="C127" t="s">
         <v>485</v>
       </c>
       <c r="D127">
         <v>15</v>
       </c>
       <c r="E127" t="s">
         <v>77</v>
       </c>
       <c r="F127" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>125</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>486</v>
       </c>
       <c r="D128">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E128" t="s">
         <v>242</v>
       </c>
       <c r="F128" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>125</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>487</v>
       </c>
       <c r="D129">
         <v>17</v>
       </c>
       <c r="E129" t="s">
         <v>46</v>
       </c>
       <c r="F129" t="s">
@@ -8611,51 +8611,51 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>135</v>
       </c>
       <c r="C138" t="s">
         <v>499</v>
       </c>
       <c r="D138">
         <v>16</v>
       </c>
       <c r="E138" t="s">
         <v>10</v>
       </c>
       <c r="F138" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>136</v>
       </c>
       <c r="C139" t="s">
         <v>500</v>
       </c>
       <c r="D139">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E139" t="s">
         <v>30</v>
       </c>
       <c r="F139" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
       </c>
       <c r="C140" t="s">
         <v>501</v>
       </c>
       <c r="D140">
         <v>17</v>
       </c>
       <c r="E140" t="s">
         <v>46</v>
       </c>
       <c r="F140" t="s">
         <v>502</v>
       </c>
     </row>
@@ -8679,51 +8679,51 @@
     <row r="142" spans="1:6">
       <c r="A142">
         <v>138</v>
       </c>
       <c r="C142" t="s">
         <v>504</v>
       </c>
       <c r="D142">
         <v>15</v>
       </c>
       <c r="E142" t="s">
         <v>10</v>
       </c>
       <c r="F142" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>140</v>
       </c>
       <c r="C143" t="s">
         <v>505</v>
       </c>
       <c r="D143">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E143" t="s">
         <v>70</v>
       </c>
       <c r="F143" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>141</v>
       </c>
       <c r="C144" t="s">
         <v>506</v>
       </c>
       <c r="D144">
         <v>16</v>
       </c>
       <c r="E144" t="s">
         <v>10</v>
       </c>
       <c r="F144" t="s">
         <v>130</v>
       </c>
     </row>
@@ -8781,51 +8781,51 @@
     <row r="148" spans="1:6">
       <c r="A148">
         <v>145</v>
       </c>
       <c r="C148" t="s">
         <v>510</v>
       </c>
       <c r="D148">
         <v>14</v>
       </c>
       <c r="E148" t="s">
         <v>10</v>
       </c>
       <c r="F148" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>146</v>
       </c>
       <c r="C149" t="s">
         <v>511</v>
       </c>
       <c r="D149">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E149" t="s">
         <v>67</v>
       </c>
       <c r="F149" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>147</v>
       </c>
       <c r="C150" t="s">
         <v>512</v>
       </c>
       <c r="D150">
         <v>15</v>
       </c>
       <c r="E150" t="s">
         <v>10</v>
       </c>
       <c r="F150" t="s">
         <v>73</v>
       </c>
     </row>
@@ -9690,51 +9690,51 @@
     <row r="202" spans="1:6">
       <c r="A202">
         <v>199</v>
       </c>
       <c r="C202" t="s">
         <v>574</v>
       </c>
       <c r="D202">
         <v>15</v>
       </c>
       <c r="E202" t="s">
         <v>10</v>
       </c>
       <c r="F202" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>200</v>
       </c>
       <c r="C203" t="s">
         <v>576</v>
       </c>
       <c r="D203">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E203" t="s">
         <v>10</v>
       </c>
       <c r="F203" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>201</v>
       </c>
       <c r="C204" t="s">
         <v>578</v>
       </c>
       <c r="D204">
         <v>16</v>
       </c>
       <c r="E204" t="s">
         <v>10</v>
       </c>
       <c r="F204" t="s">
         <v>40</v>
       </c>
     </row>
@@ -9908,136 +9908,136 @@
     <row r="215" spans="1:6">
       <c r="A215">
         <v>212</v>
       </c>
       <c r="C215" t="s">
         <v>591</v>
       </c>
       <c r="D215">
         <v>15</v>
       </c>
       <c r="E215" t="s">
         <v>94</v>
       </c>
       <c r="F215" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>212</v>
       </c>
       <c r="C216" t="s">
         <v>592</v>
       </c>
       <c r="D216">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E216" t="s">
         <v>10</v>
       </c>
       <c r="F216" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>212</v>
       </c>
       <c r="C217" t="s">
         <v>594</v>
       </c>
       <c r="D217">
         <v>16</v>
       </c>
       <c r="E217" t="s">
         <v>212</v>
       </c>
       <c r="F217" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>215</v>
       </c>
       <c r="C218" t="s">
         <v>596</v>
       </c>
       <c r="D218">
         <v>13</v>
       </c>
       <c r="E218" t="s">
         <v>242</v>
       </c>
       <c r="F218" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>216</v>
       </c>
       <c r="C219" t="s">
         <v>597</v>
       </c>
       <c r="D219">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E219" t="s">
         <v>10</v>
       </c>
       <c r="F219" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>217</v>
       </c>
       <c r="C220" t="s">
         <v>598</v>
       </c>
       <c r="D220">
         <v>14</v>
       </c>
       <c r="E220" t="s">
         <v>10</v>
       </c>
       <c r="F220" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>217</v>
       </c>
       <c r="C221" t="s">
         <v>599</v>
       </c>
       <c r="D221">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E221" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>219</v>
       </c>
       <c r="C222" t="s">
         <v>601</v>
       </c>
       <c r="D222">
         <v>15</v>
       </c>
       <c r="E222" t="s">
         <v>94</v>
       </c>
       <c r="F222" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>220</v>