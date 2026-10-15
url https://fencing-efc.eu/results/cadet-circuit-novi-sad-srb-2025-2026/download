--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1991,51 +1991,51 @@
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
         <v>16</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
       <c r="F9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>6</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
       <c r="F10" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>7</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
         <v>16</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
@@ -2148,51 +2148,51 @@
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17">
         <v>15</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>14</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>42</v>
       </c>
       <c r="D18">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E18" t="s">
         <v>35</v>
       </c>
       <c r="F18" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>15</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>44</v>
       </c>
       <c r="D19">
         <v>15</v>
       </c>
       <c r="E19" t="s">
         <v>45</v>
       </c>
     </row>
@@ -2479,51 +2479,51 @@
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>73</v>
       </c>
       <c r="D34">
         <v>17</v>
       </c>
       <c r="E34" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>31</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>74</v>
       </c>
       <c r="D35">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E35" t="s">
         <v>15</v>
       </c>
       <c r="F35" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>32</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>75</v>
       </c>
       <c r="D36">
         <v>15</v>
       </c>
       <c r="E36" t="s">
         <v>35</v>
       </c>
       <c r="F36" t="s">
@@ -2736,68 +2736,68 @@
       </c>
       <c r="C47" t="s">
         <v>90</v>
       </c>
       <c r="D47">
         <v>17</v>
       </c>
       <c r="E47" t="s">
         <v>35</v>
       </c>
       <c r="F47" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>44</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>92</v>
       </c>
       <c r="D48">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E48" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>45</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>94</v>
       </c>
       <c r="D49">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>46</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>95</v>
       </c>
       <c r="D50">
         <v>15</v>
       </c>
       <c r="E50" t="s">
         <v>35</v>
       </c>
       <c r="F50" t="s">
@@ -2870,51 +2870,51 @@
       </c>
       <c r="C54" t="s">
         <v>99</v>
       </c>
       <c r="D54">
         <v>16</v>
       </c>
       <c r="E54" t="s">
         <v>20</v>
       </c>
       <c r="F54" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>51</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>100</v>
       </c>
       <c r="D55">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>35</v>
       </c>
       <c r="F55" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>52</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>101</v>
       </c>
       <c r="D56">
         <v>17</v>
       </c>
       <c r="E56" t="s">
         <v>47</v>
       </c>
       <c r="F56" t="s">
@@ -3070,51 +3070,51 @@
       </c>
       <c r="C64" t="s">
         <v>111</v>
       </c>
       <c r="D64">
         <v>16</v>
       </c>
       <c r="E64" t="s">
         <v>50</v>
       </c>
       <c r="F64" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>61</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>112</v>
       </c>
       <c r="D65">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E65" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>62</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>113</v>
       </c>
       <c r="D66">
         <v>14</v>
       </c>
       <c r="E66" t="s">
         <v>15</v>
       </c>
       <c r="F66" t="s">
         <v>114</v>
       </c>
     </row>
@@ -3207,51 +3207,51 @@
       </c>
       <c r="C71" t="s">
         <v>121</v>
       </c>
       <c r="D71">
         <v>14</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>68</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>122</v>
       </c>
       <c r="D72">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E72" t="s">
         <v>35</v>
       </c>
       <c r="F72" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>69</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>123</v>
       </c>
       <c r="D73">
         <v>16</v>
       </c>
       <c r="E73" t="s">
         <v>20</v>
       </c>
       <c r="F73" t="s">
@@ -3421,51 +3421,51 @@
       </c>
       <c r="C82" t="s">
         <v>138</v>
       </c>
       <c r="D82">
         <v>16</v>
       </c>
       <c r="E82" t="s">
         <v>50</v>
       </c>
       <c r="F82" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>79</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>139</v>
       </c>
       <c r="D83">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
       <c r="F83" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>80</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>140</v>
       </c>
       <c r="D84">
         <v>17</v>
       </c>
       <c r="E84" t="s">
         <v>88</v>
       </c>
       <c r="F84" t="s">
@@ -3498,51 +3498,51 @@
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>145</v>
       </c>
       <c r="D86">
         <v>17</v>
       </c>
       <c r="E86" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>83</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>146</v>
       </c>
       <c r="D87">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E87" t="s">
         <v>15</v>
       </c>
       <c r="F87" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>84</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>148</v>
       </c>
       <c r="D88">
         <v>15</v>
       </c>
       <c r="E88" t="s">
         <v>33</v>
       </c>
       <c r="F88" t="s">
@@ -3558,51 +3558,51 @@
       </c>
       <c r="C89" t="s">
         <v>150</v>
       </c>
       <c r="D89">
         <v>15</v>
       </c>
       <c r="E89" t="s">
         <v>55</v>
       </c>
       <c r="F89" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>86</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>151</v>
       </c>
       <c r="D90">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E90" t="s">
         <v>47</v>
       </c>
       <c r="F90" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>87</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>153</v>
       </c>
       <c r="D91">
         <v>16</v>
       </c>
       <c r="E91" t="s">
         <v>50</v>
       </c>
       <c r="F91" t="s">
@@ -3618,51 +3618,51 @@
       </c>
       <c r="C92" t="s">
         <v>154</v>
       </c>
       <c r="D92">
         <v>17</v>
       </c>
       <c r="E92" t="s">
         <v>88</v>
       </c>
       <c r="F92" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>89</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>156</v>
       </c>
       <c r="D93">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E93" t="s">
         <v>15</v>
       </c>
       <c r="F93" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>90</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>157</v>
       </c>
       <c r="D94">
         <v>15</v>
       </c>
       <c r="E94" t="s">
         <v>7</v>
       </c>
       <c r="F94" t="s">
@@ -4003,51 +4003,51 @@
     <row r="112" spans="1:6">
       <c r="A112">
         <v>107</v>
       </c>
       <c r="C112" t="s">
         <v>180</v>
       </c>
       <c r="D112">
         <v>17</v>
       </c>
       <c r="E112" t="s">
         <v>20</v>
       </c>
       <c r="F112" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>109</v>
       </c>
       <c r="C113" t="s">
         <v>181</v>
       </c>
       <c r="D113">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E113" t="s">
         <v>15</v>
       </c>
       <c r="F113" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>110</v>
       </c>
       <c r="C114" t="s">
         <v>182</v>
       </c>
       <c r="D114">
         <v>17</v>
       </c>
       <c r="E114" t="s">
         <v>35</v>
       </c>
       <c r="F114" t="s">
         <v>43</v>
       </c>
     </row>
@@ -4156,51 +4156,51 @@
     <row r="121" spans="1:6">
       <c r="A121">
         <v>117</v>
       </c>
       <c r="C121" t="s">
         <v>191</v>
       </c>
       <c r="D121">
         <v>15</v>
       </c>
       <c r="E121" t="s">
         <v>135</v>
       </c>
       <c r="F121" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>118</v>
       </c>
       <c r="C122" t="s">
         <v>192</v>
       </c>
       <c r="D122">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E122" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>119</v>
       </c>
       <c r="C123" t="s">
         <v>194</v>
       </c>
       <c r="D123">
         <v>15</v>
       </c>
       <c r="E123" t="s">
         <v>143</v>
       </c>
       <c r="F123" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>120</v>
@@ -4337,51 +4337,51 @@
     <row r="132" spans="1:6">
       <c r="A132">
         <v>128</v>
       </c>
       <c r="C132" t="s">
         <v>206</v>
       </c>
       <c r="D132">
         <v>14</v>
       </c>
       <c r="E132" t="s">
         <v>207</v>
       </c>
       <c r="F132" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>129</v>
       </c>
       <c r="C133" t="s">
         <v>209</v>
       </c>
       <c r="D133">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E133" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>130</v>
       </c>
       <c r="C134" t="s">
         <v>210</v>
       </c>
       <c r="D134">
         <v>15</v>
       </c>
       <c r="E134" t="s">
         <v>187</v>
       </c>
       <c r="F134" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>131</v>
@@ -4453,51 +4453,51 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>135</v>
       </c>
       <c r="C139" t="s">
         <v>215</v>
       </c>
       <c r="D139">
         <v>16</v>
       </c>
       <c r="E139" t="s">
         <v>47</v>
       </c>
       <c r="F139" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>136</v>
       </c>
       <c r="C140" t="s">
         <v>217</v>
       </c>
       <c r="D140">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E140" t="s">
         <v>7</v>
       </c>
       <c r="F140" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>137</v>
       </c>
       <c r="C141" t="s">
         <v>219</v>
       </c>
       <c r="D141">
         <v>15</v>
       </c>
       <c r="E141" t="s">
         <v>7</v>
       </c>
       <c r="F141" t="s">
         <v>218</v>
       </c>
     </row>
@@ -5014,91 +5014,91 @@
       </c>
       <c r="C23" t="s">
         <v>256</v>
       </c>
       <c r="D23">
         <v>17</v>
       </c>
       <c r="E23" t="s">
         <v>70</v>
       </c>
       <c r="F23" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>257</v>
       </c>
       <c r="D24">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E24" t="s">
         <v>70</v>
       </c>
       <c r="F24" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>259</v>
       </c>
       <c r="D25">
         <v>15</v>
       </c>
       <c r="E25" t="s">
         <v>70</v>
       </c>
       <c r="F25" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>260</v>
       </c>
       <c r="D26">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E26" t="s">
         <v>15</v>
       </c>
       <c r="F26" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>261</v>
       </c>
       <c r="D27">
         <v>17</v>
       </c>
       <c r="E27" t="s">
         <v>255</v>
       </c>
     </row>
@@ -5202,51 +5202,51 @@
       </c>
       <c r="C33" t="s">
         <v>267</v>
       </c>
       <c r="D33">
         <v>17</v>
       </c>
       <c r="E33" t="s">
         <v>55</v>
       </c>
       <c r="F33" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>269</v>
       </c>
       <c r="D34">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>270</v>
       </c>
       <c r="D35">
         <v>15</v>
       </c>
       <c r="E35" t="s">
         <v>30</v>
       </c>
     </row>
@@ -5279,51 +5279,51 @@
       </c>
       <c r="C37" t="s">
         <v>272</v>
       </c>
       <c r="D37">
         <v>15</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>273</v>
       </c>
       <c r="D38">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E38" t="s">
         <v>274</v>
       </c>
       <c r="F38" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>276</v>
       </c>
       <c r="D39">
         <v>17</v>
       </c>
       <c r="E39" t="s">
         <v>39</v>
       </c>
       <c r="F39" t="s">
@@ -5704,111 +5704,111 @@
       </c>
       <c r="C59" t="s">
         <v>298</v>
       </c>
       <c r="D59">
         <v>16</v>
       </c>
       <c r="E59" t="s">
         <v>33</v>
       </c>
       <c r="F59" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>57</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>299</v>
       </c>
       <c r="D60">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E60" t="s">
         <v>33</v>
       </c>
       <c r="F60" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>300</v>
       </c>
       <c r="D61">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E61" t="s">
         <v>20</v>
       </c>
       <c r="F61" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>301</v>
       </c>
       <c r="D62">
         <v>17</v>
       </c>
       <c r="E62" t="s">
         <v>30</v>
       </c>
       <c r="F62" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>302</v>
       </c>
       <c r="D63">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E63" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>303</v>
       </c>
       <c r="D64">
         <v>16</v>
       </c>
       <c r="E64" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
@@ -5992,51 +5992,51 @@
       </c>
       <c r="C74" t="s">
         <v>313</v>
       </c>
       <c r="D74">
         <v>16</v>
       </c>
       <c r="E74" t="s">
         <v>242</v>
       </c>
       <c r="F74" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>315</v>
       </c>
       <c r="D75">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E75" t="s">
         <v>35</v>
       </c>
       <c r="F75" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>317</v>
       </c>
       <c r="D76">
         <v>17</v>
       </c>
       <c r="E76" t="s">
         <v>20</v>
       </c>
       <c r="F76" t="s">
@@ -6514,51 +6514,51 @@
       </c>
       <c r="C101" t="s">
         <v>348</v>
       </c>
       <c r="D101">
         <v>16</v>
       </c>
       <c r="E101" t="s">
         <v>15</v>
       </c>
       <c r="F101" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>100</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>349</v>
       </c>
       <c r="D102">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E102" t="s">
         <v>50</v>
       </c>
       <c r="F102" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>100</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>350</v>
       </c>
       <c r="D103">
         <v>16</v>
       </c>
       <c r="E103" t="s">
         <v>33</v>
       </c>
       <c r="F103" t="s">
@@ -6896,51 +6896,51 @@
       </c>
       <c r="C121" t="s">
         <v>370</v>
       </c>
       <c r="D121">
         <v>16</v>
       </c>
       <c r="E121" t="s">
         <v>35</v>
       </c>
       <c r="F121" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>120</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>371</v>
       </c>
       <c r="D122">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E122" t="s">
         <v>207</v>
       </c>
       <c r="F122" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>121</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>372</v>
       </c>
       <c r="D123">
         <v>16</v>
       </c>
       <c r="E123" t="s">
         <v>88</v>
       </c>
       <c r="F123" t="s">
@@ -7107,51 +7107,51 @@
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>385</v>
       </c>
       <c r="D132">
         <v>16</v>
       </c>
       <c r="E132" t="s">
         <v>35</v>
       </c>
       <c r="F132" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>131</v>
       </c>
       <c r="C133" t="s">
         <v>386</v>
       </c>
       <c r="D133">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E133" t="s">
         <v>47</v>
       </c>
       <c r="F133" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>132</v>
       </c>
       <c r="C134" t="s">
         <v>387</v>
       </c>
       <c r="D134">
         <v>17</v>
       </c>
       <c r="E134" t="s">
         <v>55</v>
       </c>
       <c r="F134" t="s">
         <v>79</v>
       </c>
     </row>
@@ -7189,51 +7189,51 @@
         <v>208</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>390</v>
       </c>
       <c r="D137">
         <v>15</v>
       </c>
       <c r="E137" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>391</v>
       </c>
       <c r="D138">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E138" t="s">
         <v>7</v>
       </c>
       <c r="F138" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>392</v>
       </c>
       <c r="D139">
         <v>14</v>
       </c>
       <c r="E139" t="s">
         <v>88</v>
       </c>
       <c r="F139" t="s">
         <v>377</v>
       </c>
     </row>
@@ -7763,51 +7763,51 @@
     <row r="172" spans="1:6">
       <c r="A172">
         <v>170</v>
       </c>
       <c r="C172" t="s">
         <v>428</v>
       </c>
       <c r="D172">
         <v>16</v>
       </c>
       <c r="E172" t="s">
         <v>15</v>
       </c>
       <c r="F172" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>170</v>
       </c>
       <c r="C173" t="s">
         <v>429</v>
       </c>
       <c r="D173">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E173" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>172</v>
       </c>
       <c r="C174" t="s">
         <v>430</v>
       </c>
       <c r="D174">
         <v>15</v>
       </c>
       <c r="E174" t="s">
         <v>47</v>
       </c>
       <c r="F174" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>173</v>
@@ -7910,51 +7910,51 @@
     <row r="181" spans="1:6">
       <c r="A181">
         <v>179</v>
       </c>
       <c r="C181" t="s">
         <v>437</v>
       </c>
       <c r="D181">
         <v>14</v>
       </c>
       <c r="E181" t="s">
         <v>88</v>
       </c>
       <c r="F181" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>179</v>
       </c>
       <c r="C182" t="s">
         <v>438</v>
       </c>
       <c r="D182">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E182" t="s">
         <v>33</v>
       </c>
       <c r="F182" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>181</v>
       </c>
       <c r="C183" t="s">
         <v>439</v>
       </c>
       <c r="D183">
         <v>14</v>
       </c>
       <c r="E183" t="s">
         <v>47</v>
       </c>
       <c r="F183" t="s">
         <v>216</v>
       </c>
     </row>
@@ -7978,51 +7978,51 @@
     <row r="185" spans="1:6">
       <c r="A185">
         <v>183</v>
       </c>
       <c r="C185" t="s">
         <v>441</v>
       </c>
       <c r="D185">
         <v>15</v>
       </c>
       <c r="E185" t="s">
         <v>88</v>
       </c>
       <c r="F185" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>184</v>
       </c>
       <c r="C186" t="s">
         <v>442</v>
       </c>
       <c r="D186">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E186" t="s">
         <v>88</v>
       </c>
       <c r="F186" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>185</v>
       </c>
       <c r="C187" t="s">
         <v>443</v>
       </c>
       <c r="D187">
         <v>16</v>
       </c>
       <c r="E187" t="s">
         <v>88</v>
       </c>
       <c r="F187" t="s">
         <v>377</v>
       </c>
     </row>