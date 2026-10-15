--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1936,91 +1936,91 @@
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
         <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>17</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>22</v>
       </c>
     </row>
@@ -2073,71 +2073,71 @@
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
         <v>16</v>
       </c>
       <c r="E11" t="s">
         <v>17</v>
       </c>
       <c r="F11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E13" t="s">
         <v>33</v>
       </c>
       <c r="F13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14">
         <v>18</v>
       </c>
       <c r="E14" t="s">
         <v>36</v>
       </c>
     </row>
@@ -2190,51 +2190,51 @@
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17">
         <v>18</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>43</v>
       </c>
       <c r="D18">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19">
         <v>16</v>
       </c>
       <c r="E19" t="s">
         <v>17</v>
       </c>
       <c r="F19" t="s">
@@ -2287,51 +2287,51 @@
       </c>
       <c r="C22" t="s">
         <v>50</v>
       </c>
       <c r="D22">
         <v>16</v>
       </c>
       <c r="E22" t="s">
         <v>24</v>
       </c>
       <c r="F22" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>52</v>
       </c>
       <c r="D24">
         <v>15</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24" t="s">
@@ -2764,91 +2764,91 @@
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>89</v>
       </c>
       <c r="D46">
         <v>17</v>
       </c>
       <c r="E46" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>90</v>
       </c>
       <c r="D47">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E47" t="s">
         <v>73</v>
       </c>
       <c r="F47" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>92</v>
       </c>
       <c r="D48">
         <v>17</v>
       </c>
       <c r="E48" t="s">
         <v>33</v>
       </c>
       <c r="F48" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>93</v>
       </c>
       <c r="D49">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E49" t="s">
         <v>55</v>
       </c>
       <c r="F49" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>94</v>
       </c>
       <c r="D50">
         <v>18</v>
       </c>
       <c r="E50" t="s">
         <v>33</v>
       </c>
       <c r="F50" t="s">
@@ -2904,51 +2904,51 @@
       </c>
       <c r="C53" t="s">
         <v>97</v>
       </c>
       <c r="D53">
         <v>17</v>
       </c>
       <c r="E53" t="s">
         <v>10</v>
       </c>
       <c r="F53" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>98</v>
       </c>
       <c r="D54">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E54" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>99</v>
       </c>
       <c r="D55">
         <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
       <c r="F55" t="s">
         <v>31</v>
       </c>
     </row>
@@ -3121,71 +3121,71 @@
       </c>
       <c r="C64" t="s">
         <v>112</v>
       </c>
       <c r="D64">
         <v>17</v>
       </c>
       <c r="E64" t="s">
         <v>110</v>
       </c>
       <c r="F64" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>113</v>
       </c>
       <c r="D65">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E65" t="s">
         <v>55</v>
       </c>
       <c r="F65" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>114</v>
       </c>
       <c r="D66">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>116</v>
       </c>
       <c r="D67">
         <v>17</v>
       </c>
       <c r="E67" t="s">
         <v>33</v>
       </c>
       <c r="F67" t="s">
@@ -3358,51 +3358,51 @@
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>131</v>
       </c>
       <c r="D76">
         <v>17</v>
       </c>
       <c r="E76" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>133</v>
       </c>
       <c r="D77">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E77" t="s">
         <v>134</v>
       </c>
       <c r="F77" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>136</v>
       </c>
       <c r="D78">
         <v>17</v>
       </c>
       <c r="E78" t="s">
         <v>33</v>
       </c>
       <c r="F78" t="s">
@@ -3515,51 +3515,51 @@
       </c>
       <c r="C84" t="s">
         <v>147</v>
       </c>
       <c r="D84">
         <v>16</v>
       </c>
       <c r="E84" t="s">
         <v>24</v>
       </c>
       <c r="F84" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>148</v>
       </c>
       <c r="D85">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E85" t="s">
         <v>33</v>
       </c>
       <c r="F85" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>150</v>
       </c>
       <c r="D86">
         <v>17</v>
       </c>
       <c r="E86" t="s">
         <v>55</v>
       </c>
       <c r="F86" t="s">
@@ -3732,51 +3732,51 @@
       </c>
       <c r="C95" t="s">
         <v>161</v>
       </c>
       <c r="D95">
         <v>17</v>
       </c>
       <c r="E95" t="s">
         <v>73</v>
       </c>
       <c r="F95" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>163</v>
       </c>
       <c r="D96">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E96" t="s">
         <v>24</v>
       </c>
       <c r="F96" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>164</v>
       </c>
       <c r="D97">
         <v>18</v>
       </c>
       <c r="E97" t="s">
         <v>73</v>
       </c>
       <c r="F97" t="s">
@@ -4468,102 +4468,102 @@
     <row r="136" spans="1:6">
       <c r="A136">
         <v>133</v>
       </c>
       <c r="C136" t="s">
         <v>222</v>
       </c>
       <c r="D136">
         <v>14</v>
       </c>
       <c r="E136" t="s">
         <v>177</v>
       </c>
       <c r="F136" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>224</v>
       </c>
       <c r="D137">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E137" t="s">
         <v>110</v>
       </c>
       <c r="F137" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>225</v>
       </c>
       <c r="D138">
         <v>15</v>
       </c>
       <c r="E138" t="s">
         <v>177</v>
       </c>
       <c r="F138" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>227</v>
       </c>
       <c r="D139">
         <v>16</v>
       </c>
       <c r="E139" t="s">
         <v>73</v>
       </c>
       <c r="F139" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>228</v>
       </c>
       <c r="D140">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E140" t="s">
         <v>177</v>
       </c>
       <c r="F140" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>229</v>
       </c>
       <c r="D141">
         <v>15</v>
       </c>
       <c r="E141" t="s">
         <v>140</v>
       </c>
       <c r="F141" t="s">
         <v>189</v>
       </c>
     </row>
@@ -5023,51 +5023,51 @@
       </c>
       <c r="C16" t="s">
         <v>258</v>
       </c>
       <c r="D16">
         <v>18</v>
       </c>
       <c r="E16" t="s">
         <v>17</v>
       </c>
       <c r="F16" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>260</v>
       </c>
       <c r="D17">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>261</v>
       </c>
       <c r="D18">
         <v>18</v>
       </c>
       <c r="E18" t="s">
         <v>17</v>
       </c>
     </row>
@@ -5120,51 +5120,51 @@
       </c>
       <c r="C21" t="s">
         <v>265</v>
       </c>
       <c r="D21">
         <v>18</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>266</v>
       </c>
       <c r="D22">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E22" t="s">
         <v>33</v>
       </c>
       <c r="F22" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>267</v>
       </c>
       <c r="D23">
         <v>18</v>
       </c>
       <c r="E23" t="s">
         <v>17</v>
       </c>
       <c r="F23" t="s">
@@ -5611,71 +5611,71 @@
       </c>
       <c r="C46" t="s">
         <v>296</v>
       </c>
       <c r="D46">
         <v>18</v>
       </c>
       <c r="E46" t="s">
         <v>134</v>
       </c>
       <c r="F46" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>298</v>
       </c>
       <c r="D47">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E47" t="s">
         <v>33</v>
       </c>
       <c r="F47" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>299</v>
       </c>
       <c r="D48">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E48" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>300</v>
       </c>
       <c r="D49">
         <v>17</v>
       </c>
       <c r="E49" t="s">
         <v>33</v>
       </c>
       <c r="F49" t="s">
         <v>180</v>
       </c>
     </row>
@@ -5728,51 +5728,51 @@
       </c>
       <c r="C52" t="s">
         <v>304</v>
       </c>
       <c r="D52">
         <v>18</v>
       </c>
       <c r="E52" t="s">
         <v>33</v>
       </c>
       <c r="F52" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>305</v>
       </c>
       <c r="D53">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>306</v>
       </c>
       <c r="D54">
         <v>17</v>
       </c>
       <c r="E54" t="s">
         <v>10</v>
       </c>
       <c r="F54" t="s">
@@ -5888,51 +5888,51 @@
       </c>
       <c r="C60" t="s">
         <v>312</v>
       </c>
       <c r="D60">
         <v>17</v>
       </c>
       <c r="E60" t="s">
         <v>17</v>
       </c>
       <c r="F60" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>313</v>
       </c>
       <c r="D61">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E61" t="s">
         <v>24</v>
       </c>
       <c r="F61" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>314</v>
       </c>
       <c r="D62">
         <v>16</v>
       </c>
       <c r="E62" t="s">
         <v>197</v>
       </c>
     </row>
@@ -6153,51 +6153,51 @@
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>329</v>
       </c>
       <c r="D74">
         <v>16</v>
       </c>
       <c r="E74" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>330</v>
       </c>
       <c r="D75">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E75" t="s">
         <v>10</v>
       </c>
       <c r="F75" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>331</v>
       </c>
       <c r="D76">
         <v>16</v>
       </c>
       <c r="E76" t="s">
         <v>55</v>
       </c>
       <c r="F76" t="s">
@@ -6521,51 +6521,51 @@
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>351</v>
       </c>
       <c r="D93">
         <v>16</v>
       </c>
       <c r="E93" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>352</v>
       </c>
       <c r="D94">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E94" t="s">
         <v>55</v>
       </c>
       <c r="F94" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>354</v>
       </c>
       <c r="D95">
         <v>16</v>
       </c>
       <c r="E95" t="s">
         <v>289</v>
       </c>
       <c r="F95" t="s">
@@ -6621,51 +6621,51 @@
       </c>
       <c r="C98" t="s">
         <v>358</v>
       </c>
       <c r="D98">
         <v>17</v>
       </c>
       <c r="E98" t="s">
         <v>177</v>
       </c>
       <c r="F98" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>360</v>
       </c>
       <c r="D99">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E99" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>361</v>
       </c>
       <c r="D100">
         <v>15</v>
       </c>
       <c r="E100" t="s">
         <v>110</v>
       </c>
       <c r="F100" t="s">
         <v>194</v>
       </c>
     </row>
@@ -7089,51 +7089,51 @@
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>389</v>
       </c>
       <c r="D122">
         <v>16</v>
       </c>
       <c r="E122" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>121</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>390</v>
       </c>
       <c r="D123">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E123" t="s">
         <v>10</v>
       </c>
       <c r="F123" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>122</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>391</v>
       </c>
       <c r="D124">
         <v>18</v>
       </c>
       <c r="E124" t="s">
         <v>110</v>
       </c>
       <c r="F124" t="s">
@@ -7314,51 +7314,51 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>132</v>
       </c>
       <c r="C134" t="s">
         <v>405</v>
       </c>
       <c r="D134">
         <v>16</v>
       </c>
       <c r="E134" t="s">
         <v>33</v>
       </c>
       <c r="F134" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>407</v>
       </c>
       <c r="D135">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E135" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>408</v>
       </c>
       <c r="D136">
         <v>18</v>
       </c>
       <c r="E136" t="s">
         <v>33</v>
       </c>
       <c r="F136" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
@@ -7413,51 +7413,51 @@
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
       </c>
       <c r="C140" t="s">
         <v>413</v>
       </c>
       <c r="D140">
         <v>16</v>
       </c>
       <c r="E140" t="s">
         <v>177</v>
       </c>
       <c r="F140" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
       </c>
       <c r="C141" t="s">
         <v>415</v>
       </c>
       <c r="D141">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E141" t="s">
         <v>17</v>
       </c>
       <c r="F141" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>140</v>
       </c>
       <c r="C142" t="s">
         <v>416</v>
       </c>
       <c r="D142">
         <v>18</v>
       </c>
       <c r="E142" t="s">
         <v>397</v>
       </c>
       <c r="F142" t="s">
         <v>398</v>
       </c>
     </row>
@@ -7549,68 +7549,68 @@
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
       </c>
       <c r="C148" t="s">
         <v>423</v>
       </c>
       <c r="D148">
         <v>15</v>
       </c>
       <c r="E148" t="s">
         <v>110</v>
       </c>
       <c r="F148" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>147</v>
       </c>
       <c r="C149" t="s">
         <v>424</v>
       </c>
       <c r="D149">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E149" t="s">
         <v>33</v>
       </c>
       <c r="F149" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>148</v>
       </c>
       <c r="C150" t="s">
         <v>426</v>
       </c>
       <c r="D150">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E150" t="s">
         <v>110</v>
       </c>
       <c r="F150" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>149</v>
       </c>
       <c r="C151" t="s">
         <v>427</v>
       </c>
       <c r="D151">
         <v>16</v>
       </c>
       <c r="E151" t="s">
         <v>177</v>
       </c>
       <c r="F151" t="s">
         <v>359</v>
       </c>
     </row>
@@ -7866,51 +7866,51 @@
     <row r="167" spans="1:6">
       <c r="A167">
         <v>165</v>
       </c>
       <c r="C167" t="s">
         <v>444</v>
       </c>
       <c r="D167">
         <v>17</v>
       </c>
       <c r="E167" t="s">
         <v>177</v>
       </c>
       <c r="F167" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>
       </c>
       <c r="C168" t="s">
         <v>445</v>
       </c>
       <c r="D168">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E168" t="s">
         <v>177</v>
       </c>
       <c r="F168" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>167</v>
       </c>
       <c r="C169" t="s">
         <v>446</v>
       </c>
       <c r="D169">
         <v>16</v>
       </c>
       <c r="E169" t="s">
         <v>177</v>
       </c>
       <c r="F169" t="s">
         <v>192</v>
       </c>
     </row>