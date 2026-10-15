--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -2040,51 +2040,51 @@
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>17</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
         <v>16</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
       <c r="F10" t="s">
@@ -2237,71 +2237,71 @@
       </c>
       <c r="C18" t="s">
         <v>41</v>
       </c>
       <c r="D18">
         <v>18</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>16</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>43</v>
       </c>
       <c r="D19">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>44</v>
       </c>
       <c r="D20">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>46</v>
       </c>
       <c r="D21">
         <v>18</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21" t="s">
@@ -2437,51 +2437,51 @@
       </c>
       <c r="C28" t="s">
         <v>54</v>
       </c>
       <c r="D28">
         <v>19</v>
       </c>
       <c r="E28" t="s">
         <v>55</v>
       </c>
       <c r="F28" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>57</v>
       </c>
       <c r="D29">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E29" t="s">
         <v>58</v>
       </c>
       <c r="F29" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>60</v>
       </c>
       <c r="D30">
         <v>17</v>
       </c>
       <c r="E30" t="s">
         <v>61</v>
       </c>
     </row>
@@ -2531,51 +2531,51 @@
       </c>
       <c r="C33" t="s">
         <v>66</v>
       </c>
       <c r="D33">
         <v>19</v>
       </c>
       <c r="E33" t="s">
         <v>30</v>
       </c>
       <c r="F33" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>31</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>68</v>
       </c>
       <c r="D34">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E34" t="s">
         <v>69</v>
       </c>
       <c r="F34" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>32</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>71</v>
       </c>
       <c r="D35">
         <v>16</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
@@ -2731,71 +2731,71 @@
       </c>
       <c r="C43" t="s">
         <v>85</v>
       </c>
       <c r="D43">
         <v>17</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>41</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>87</v>
       </c>
       <c r="D44">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E44" t="s">
         <v>13</v>
       </c>
       <c r="F44" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>42</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>88</v>
       </c>
       <c r="D45">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E45" t="s">
         <v>89</v>
       </c>
       <c r="F45" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>43</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>91</v>
       </c>
       <c r="D46">
         <v>18</v>
       </c>
       <c r="E46" t="s">
         <v>69</v>
       </c>
       <c r="F46" t="s">
@@ -3202,51 +3202,51 @@
       </c>
       <c r="C67" t="s">
         <v>122</v>
       </c>
       <c r="D67">
         <v>16</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>65</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>123</v>
       </c>
       <c r="D68">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E68" t="s">
         <v>13</v>
       </c>
       <c r="F68" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>66</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>124</v>
       </c>
       <c r="D69">
         <v>18</v>
       </c>
       <c r="E69" t="s">
         <v>89</v>
       </c>
       <c r="F69" t="s">
@@ -3282,71 +3282,71 @@
       </c>
       <c r="C71" t="s">
         <v>126</v>
       </c>
       <c r="D71">
         <v>17</v>
       </c>
       <c r="E71" t="s">
         <v>127</v>
       </c>
       <c r="F71" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>69</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>129</v>
       </c>
       <c r="D72">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E72" t="s">
         <v>127</v>
       </c>
       <c r="F72" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>70</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>131</v>
       </c>
       <c r="D73">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E73" t="s">
         <v>13</v>
       </c>
       <c r="F73" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>71</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>132</v>
       </c>
       <c r="D74">
         <v>18</v>
       </c>
       <c r="E74" t="s">
         <v>61</v>
       </c>
     </row>
@@ -3433,51 +3433,51 @@
       </c>
       <c r="C79" t="s">
         <v>139</v>
       </c>
       <c r="D79">
         <v>18</v>
       </c>
       <c r="E79" t="s">
         <v>140</v>
       </c>
       <c r="F79" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>77</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>142</v>
       </c>
       <c r="D80">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E80" t="s">
         <v>69</v>
       </c>
       <c r="F80" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>77</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>143</v>
       </c>
       <c r="D81">
         <v>19</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
       <c r="F81" t="s">
@@ -3547,51 +3547,51 @@
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>147</v>
       </c>
       <c r="D85">
         <v>17</v>
       </c>
       <c r="E85" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>83</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>148</v>
       </c>
       <c r="D86">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E86" t="s">
         <v>89</v>
       </c>
       <c r="F86" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>84</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>150</v>
       </c>
       <c r="D87">
         <v>17</v>
       </c>
       <c r="E87" t="s">
         <v>61</v>
       </c>
     </row>
@@ -3698,91 +3698,91 @@
       </c>
       <c r="C93" t="s">
         <v>158</v>
       </c>
       <c r="D93">
         <v>18</v>
       </c>
       <c r="E93" t="s">
         <v>89</v>
       </c>
       <c r="F93" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>91</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>159</v>
       </c>
       <c r="D94">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E94" t="s">
         <v>89</v>
       </c>
       <c r="F94" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>92</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>160</v>
       </c>
       <c r="D95">
         <v>19</v>
       </c>
       <c r="E95" t="s">
         <v>10</v>
       </c>
       <c r="F95" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>93</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>161</v>
       </c>
       <c r="D96">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E96" t="s">
         <v>10</v>
       </c>
       <c r="F96" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>94</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>162</v>
       </c>
       <c r="D97">
         <v>17</v>
       </c>
       <c r="E97" t="s">
         <v>89</v>
       </c>
       <c r="F97" t="s">
@@ -3977,51 +3977,51 @@
     <row r="108" spans="1:6">
       <c r="A108">
         <v>105</v>
       </c>
       <c r="C108" t="s">
         <v>179</v>
       </c>
       <c r="D108">
         <v>17</v>
       </c>
       <c r="E108" t="s">
         <v>127</v>
       </c>
       <c r="F108" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>106</v>
       </c>
       <c r="C109" t="s">
         <v>180</v>
       </c>
       <c r="D109">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E109" t="s">
         <v>127</v>
       </c>
       <c r="F109" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>107</v>
       </c>
       <c r="C110" t="s">
         <v>181</v>
       </c>
       <c r="D110">
         <v>16</v>
       </c>
       <c r="E110" t="s">
         <v>89</v>
       </c>
       <c r="F110" t="s">
         <v>121</v>
       </c>
     </row>
@@ -4382,51 +4382,51 @@
     <row r="132" spans="1:6">
       <c r="A132">
         <v>129</v>
       </c>
       <c r="C132" t="s">
         <v>212</v>
       </c>
       <c r="D132">
         <v>18</v>
       </c>
       <c r="E132" t="s">
         <v>75</v>
       </c>
       <c r="F132" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>130</v>
       </c>
       <c r="C133" t="s">
         <v>213</v>
       </c>
       <c r="D133">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E133" t="s">
         <v>61</v>
       </c>
       <c r="F133" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>131</v>
       </c>
       <c r="C134" t="s">
         <v>215</v>
       </c>
       <c r="D134">
         <v>15</v>
       </c>
       <c r="E134" t="s">
         <v>140</v>
       </c>
       <c r="F134" t="s">
         <v>157</v>
       </c>
     </row>
@@ -4470,51 +4470,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>216</v>
       </c>
       <c r="D2">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>217</v>
       </c>
       <c r="D3">
         <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>201</v>
       </c>
       <c r="F3" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>218</v>
@@ -4537,65 +4537,65 @@
         <v>19</v>
       </c>
       <c r="E5" t="s">
         <v>37</v>
       </c>
       <c r="F5" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>222</v>
       </c>
       <c r="D6">
         <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>223</v>
       </c>
       <c r="D7">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>111</v>
       </c>
       <c r="F7" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="C8" t="s">
         <v>225</v>
       </c>
       <c r="D8">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="C9" t="s">
         <v>226</v>
       </c>
       <c r="D9">
         <v>18</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>1</v>
@@ -4665,51 +4665,51 @@
       </c>
       <c r="C13" t="s">
         <v>232</v>
       </c>
       <c r="D13">
         <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>5</v>
       </c>
       <c r="B14">
         <v>42.0</v>
       </c>
       <c r="C14" t="s">
         <v>233</v>
       </c>
       <c r="D14">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>6</v>
       </c>
       <c r="B15">
         <v>42.0</v>
       </c>
       <c r="C15" t="s">
         <v>234</v>
       </c>
       <c r="D15">
         <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
@@ -5002,51 +5002,51 @@
       </c>
       <c r="C30" t="s">
         <v>256</v>
       </c>
       <c r="D30">
         <v>19</v>
       </c>
       <c r="E30" t="s">
         <v>13</v>
       </c>
       <c r="F30" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>22</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>257</v>
       </c>
       <c r="D31">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>23</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>259</v>
       </c>
       <c r="D32">
         <v>19</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
@@ -5404,51 +5404,51 @@
       </c>
       <c r="C51" t="s">
         <v>286</v>
       </c>
       <c r="D51">
         <v>19</v>
       </c>
       <c r="E51" t="s">
         <v>13</v>
       </c>
       <c r="F51" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>43</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>287</v>
       </c>
       <c r="D52">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E52" t="s">
         <v>30</v>
       </c>
       <c r="F52" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>44</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>288</v>
       </c>
       <c r="D53">
         <v>18</v>
       </c>
       <c r="E53" t="s">
         <v>111</v>
       </c>
       <c r="F53" t="s">
@@ -5464,51 +5464,51 @@
       </c>
       <c r="C54" t="s">
         <v>290</v>
       </c>
       <c r="D54">
         <v>19</v>
       </c>
       <c r="E54" t="s">
         <v>58</v>
       </c>
       <c r="F54" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>46</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>291</v>
       </c>
       <c r="D55">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E55" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>47</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>292</v>
       </c>
       <c r="D56">
         <v>19</v>
       </c>
       <c r="E56" t="s">
         <v>37</v>
       </c>
       <c r="F56" t="s">
         <v>293</v>
       </c>
     </row>
@@ -5541,51 +5541,51 @@
       </c>
       <c r="C58" t="s">
         <v>295</v>
       </c>
       <c r="D58">
         <v>18</v>
       </c>
       <c r="E58" t="s">
         <v>10</v>
       </c>
       <c r="F58" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>50</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>296</v>
       </c>
       <c r="D59">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E59" t="s">
         <v>37</v>
       </c>
       <c r="F59" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>51</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>297</v>
       </c>
       <c r="D60">
         <v>17</v>
       </c>
       <c r="E60" t="s">
         <v>13</v>
       </c>
       <c r="F60" t="s">
@@ -5906,51 +5906,51 @@
       </c>
       <c r="C77" t="s">
         <v>318</v>
       </c>
       <c r="D77">
         <v>19</v>
       </c>
       <c r="E77" t="s">
         <v>55</v>
       </c>
       <c r="F77" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>69</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>319</v>
       </c>
       <c r="D78">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E78" t="s">
         <v>55</v>
       </c>
       <c r="F78" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>70</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>320</v>
       </c>
       <c r="D79">
         <v>18</v>
       </c>
       <c r="E79" t="s">
         <v>75</v>
       </c>
       <c r="F79" t="s">
@@ -6460,71 +6460,71 @@
       </c>
       <c r="C105" t="s">
         <v>350</v>
       </c>
       <c r="D105">
         <v>17</v>
       </c>
       <c r="E105" t="s">
         <v>89</v>
       </c>
       <c r="F105" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>97</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>351</v>
       </c>
       <c r="D106">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E106" t="s">
         <v>7</v>
       </c>
       <c r="F106" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>98</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>352</v>
       </c>
       <c r="D107">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E107" t="s">
         <v>10</v>
       </c>
       <c r="F107" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>99</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>353</v>
       </c>
       <c r="D108">
         <v>18</v>
       </c>
       <c r="E108" t="s">
         <v>58</v>
       </c>
       <c r="F108" t="s">
@@ -6971,51 +6971,51 @@
       </c>
       <c r="C131" t="s">
         <v>384</v>
       </c>
       <c r="D131">
         <v>19</v>
       </c>
       <c r="E131" t="s">
         <v>37</v>
       </c>
       <c r="F131" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>122</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>385</v>
       </c>
       <c r="D132">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E132" t="s">
         <v>89</v>
       </c>
       <c r="F132" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>124</v>
       </c>
       <c r="B133">
         <v>3.0</v>
       </c>
       <c r="C133" t="s">
         <v>386</v>
       </c>
       <c r="D133">
         <v>18</v>
       </c>
       <c r="E133" t="s">
         <v>61</v>
       </c>
     </row>
@@ -7048,51 +7048,51 @@
       </c>
       <c r="C135" t="s">
         <v>388</v>
       </c>
       <c r="D135">
         <v>17</v>
       </c>
       <c r="E135" t="s">
         <v>89</v>
       </c>
       <c r="F135" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>127</v>
       </c>
       <c r="B136">
         <v>3.0</v>
       </c>
       <c r="C136" t="s">
         <v>389</v>
       </c>
       <c r="D136">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E136" t="s">
         <v>10</v>
       </c>
       <c r="F136" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>128</v>
       </c>
       <c r="B137">
         <v>3.0</v>
       </c>
       <c r="C137" t="s">
         <v>390</v>
       </c>
       <c r="D137">
         <v>18</v>
       </c>
       <c r="E137" t="s">
         <v>164</v>
       </c>
       <c r="F137" t="s">
@@ -7594,51 +7594,51 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>159</v>
       </c>
       <c r="C168" t="s">
         <v>426</v>
       </c>
       <c r="D168">
         <v>16</v>
       </c>
       <c r="E168" t="s">
         <v>140</v>
       </c>
       <c r="F168" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>159</v>
       </c>
       <c r="C169" t="s">
         <v>427</v>
       </c>
       <c r="D169">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E169" t="s">
         <v>308</v>
       </c>
       <c r="F169" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>159</v>
       </c>
       <c r="C170" t="s">
         <v>428</v>
       </c>
       <c r="D170">
         <v>19</v>
       </c>
       <c r="E170" t="s">
         <v>140</v>
       </c>
       <c r="F170" t="s">
         <v>157</v>
       </c>
     </row>
@@ -7823,130 +7823,130 @@
     <row r="182" spans="1:6">
       <c r="A182">
         <v>173</v>
       </c>
       <c r="C182" t="s">
         <v>441</v>
       </c>
       <c r="D182">
         <v>19</v>
       </c>
       <c r="E182" t="s">
         <v>164</v>
       </c>
       <c r="F182" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>174</v>
       </c>
       <c r="C183" t="s">
         <v>442</v>
       </c>
       <c r="D183">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E183" t="s">
         <v>164</v>
       </c>
       <c r="F183" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>175</v>
       </c>
       <c r="C184" t="s">
         <v>443</v>
       </c>
       <c r="D184">
         <v>19</v>
       </c>
       <c r="E184" t="s">
         <v>127</v>
       </c>
       <c r="F184" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>176</v>
       </c>
       <c r="C185" t="s">
         <v>445</v>
       </c>
       <c r="D185">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E185" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>177</v>
       </c>
       <c r="C186" t="s">
         <v>446</v>
       </c>
       <c r="D186">
         <v>16</v>
       </c>
       <c r="E186" t="s">
         <v>69</v>
       </c>
       <c r="F186" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>178</v>
       </c>
       <c r="C187" t="s">
         <v>447</v>
       </c>
       <c r="D187">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E187" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>179</v>
       </c>
       <c r="C188" t="s">
         <v>448</v>
       </c>
       <c r="D188">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E188" t="s">
         <v>75</v>
       </c>
       <c r="F188" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>180</v>
       </c>
       <c r="C189" t="s">
         <v>449</v>
       </c>
       <c r="D189">
         <v>15</v>
       </c>
       <c r="E189" t="s">
         <v>7</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
     </row>
@@ -7987,51 +7987,51 @@
     <row r="192" spans="1:6">
       <c r="A192">
         <v>183</v>
       </c>
       <c r="C192" t="s">
         <v>452</v>
       </c>
       <c r="D192">
         <v>18</v>
       </c>
       <c r="E192" t="s">
         <v>75</v>
       </c>
       <c r="F192" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>184</v>
       </c>
       <c r="C193" t="s">
         <v>453</v>
       </c>
       <c r="D193">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E193" t="s">
         <v>140</v>
       </c>
       <c r="F193" t="s">
         <v>186</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>