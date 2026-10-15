--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1754,85 +1754,85 @@
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9">
         <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>17</v>
       </c>
       <c r="D10">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>19</v>
       </c>
       <c r="D11">
         <v>18</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>20</v>
       </c>
       <c r="D12">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>21</v>
       </c>
       <c r="D13">
         <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
@@ -2157,51 +2157,51 @@
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>47</v>
       </c>
       <c r="D32">
         <v>18</v>
       </c>
       <c r="E32" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>49</v>
       </c>
       <c r="D33">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E33" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>50</v>
       </c>
       <c r="D34">
         <v>19</v>
       </c>
       <c r="E34" t="s">
         <v>51</v>
       </c>
       <c r="F34" t="s">
         <v>52</v>
       </c>
     </row>
@@ -2485,51 +2485,51 @@
       </c>
       <c r="C49" t="s">
         <v>83</v>
       </c>
       <c r="D49">
         <v>17</v>
       </c>
       <c r="E49" t="s">
         <v>71</v>
       </c>
       <c r="F49" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>85</v>
       </c>
       <c r="D50">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E50" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>86</v>
       </c>
       <c r="D51">
         <v>19</v>
       </c>
       <c r="E51" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
@@ -3026,51 +3026,51 @@
       </c>
       <c r="C78" t="s">
         <v>128</v>
       </c>
       <c r="D78">
         <v>18</v>
       </c>
       <c r="E78" t="s">
         <v>42</v>
       </c>
       <c r="F78" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>76</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>130</v>
       </c>
       <c r="D79">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E79" t="s">
         <v>71</v>
       </c>
       <c r="F79" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>132</v>
       </c>
       <c r="D80">
         <v>17</v>
       </c>
       <c r="E80" t="s">
         <v>42</v>
       </c>
       <c r="F80" t="s">
@@ -3166,51 +3166,51 @@
       </c>
       <c r="C85" t="s">
         <v>139</v>
       </c>
       <c r="D85">
         <v>16</v>
       </c>
       <c r="E85" t="s">
         <v>55</v>
       </c>
       <c r="F85" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>140</v>
       </c>
       <c r="D86">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E86" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>141</v>
       </c>
       <c r="D87">
         <v>17</v>
       </c>
       <c r="E87" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>85</v>
@@ -3351,51 +3351,51 @@
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>154</v>
       </c>
       <c r="D95">
         <v>16</v>
       </c>
       <c r="E95" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>155</v>
       </c>
       <c r="D96">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E96" t="s">
         <v>42</v>
       </c>
       <c r="F96" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="C97" t="s">
         <v>157</v>
       </c>
       <c r="D97">
         <v>19</v>
       </c>
       <c r="E97" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
@@ -3591,65 +3591,65 @@
     <row r="110" spans="1:6">
       <c r="A110">
         <v>108</v>
       </c>
       <c r="C110" t="s">
         <v>176</v>
       </c>
       <c r="D110">
         <v>17</v>
       </c>
       <c r="E110" t="s">
         <v>24</v>
       </c>
       <c r="F110" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>109</v>
       </c>
       <c r="C111" t="s">
         <v>178</v>
       </c>
       <c r="D111">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E111" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
       </c>
       <c r="C112" t="s">
         <v>179</v>
       </c>
       <c r="D112">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E112" t="s">
         <v>42</v>
       </c>
       <c r="F112" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>111</v>
       </c>
       <c r="C113" t="s">
         <v>181</v>
       </c>
       <c r="D113">
         <v>19</v>
       </c>
       <c r="E113" t="s">
         <v>45</v>
       </c>
       <c r="F113" t="s">
         <v>46</v>
       </c>
     </row>
@@ -3950,51 +3950,51 @@
       </c>
       <c r="B5">
         <v>78.0</v>
       </c>
       <c r="C5" t="s">
         <v>201</v>
       </c>
       <c r="D5">
         <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>202</v>
       </c>
       <c r="D6">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>203</v>
       </c>
       <c r="D7">
         <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
@@ -4137,51 +4137,51 @@
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>212</v>
       </c>
       <c r="D16">
         <v>19</v>
       </c>
       <c r="E16" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>214</v>
       </c>
       <c r="D17">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>15</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>215</v>
       </c>
       <c r="D18">
         <v>19</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>16</v>
@@ -4256,71 +4256,71 @@
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>220</v>
       </c>
       <c r="D23">
         <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>221</v>
       </c>
       <c r="D24">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E24" t="s">
         <v>45</v>
       </c>
       <c r="F24" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>21</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>222</v>
       </c>
       <c r="D25">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E25" t="s">
         <v>60</v>
       </c>
       <c r="F25" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>223</v>
       </c>
       <c r="D26">
         <v>18</v>
       </c>
       <c r="E26" t="s">
         <v>42</v>
       </c>
       <c r="F26" t="s">
@@ -4737,91 +4737,91 @@
       </c>
       <c r="C49" t="s">
         <v>253</v>
       </c>
       <c r="D49">
         <v>19</v>
       </c>
       <c r="E49" t="s">
         <v>42</v>
       </c>
       <c r="F49" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>254</v>
       </c>
       <c r="D50">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E50" t="s">
         <v>199</v>
       </c>
       <c r="F50" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>48</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>256</v>
       </c>
       <c r="D51">
         <v>18</v>
       </c>
       <c r="E51" t="s">
         <v>42</v>
       </c>
       <c r="F51" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>258</v>
       </c>
       <c r="D52">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E52" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>50</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>259</v>
       </c>
       <c r="D53">
         <v>18</v>
       </c>
       <c r="E53" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>51</v>
@@ -4891,51 +4891,51 @@
       </c>
       <c r="C57" t="s">
         <v>263</v>
       </c>
       <c r="D57">
         <v>18</v>
       </c>
       <c r="E57" t="s">
         <v>71</v>
       </c>
       <c r="F57" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>55</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>264</v>
       </c>
       <c r="D58">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E58" t="s">
         <v>126</v>
       </c>
       <c r="F58" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>56</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>266</v>
       </c>
       <c r="D59">
         <v>19</v>
       </c>
       <c r="E59" t="s">
         <v>42</v>
       </c>
       <c r="F59" t="s">
@@ -5008,51 +5008,51 @@
       </c>
       <c r="C63" t="s">
         <v>271</v>
       </c>
       <c r="D63">
         <v>18</v>
       </c>
       <c r="E63" t="s">
         <v>172</v>
       </c>
       <c r="F63" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>61</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>273</v>
       </c>
       <c r="D64">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E64" t="s">
         <v>42</v>
       </c>
       <c r="F64" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>62</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>274</v>
       </c>
       <c r="D65">
         <v>18</v>
       </c>
       <c r="E65" t="s">
         <v>275</v>
       </c>
       <c r="F65" t="s">
@@ -5233,51 +5233,51 @@
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>287</v>
       </c>
       <c r="D75">
         <v>17</v>
       </c>
       <c r="E75" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>73</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>288</v>
       </c>
       <c r="D76">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E76" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>74</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>289</v>
       </c>
       <c r="D77">
         <v>18</v>
       </c>
       <c r="E77" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>75</v>
@@ -5635,51 +5635,51 @@
       </c>
       <c r="C96" t="s">
         <v>310</v>
       </c>
       <c r="D96">
         <v>16</v>
       </c>
       <c r="E96" t="s">
         <v>67</v>
       </c>
       <c r="F96" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>94</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>311</v>
       </c>
       <c r="D97">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E97" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>95</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>312</v>
       </c>
       <c r="D98">
         <v>19</v>
       </c>
       <c r="E98" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>96</v>
@@ -5709,51 +5709,51 @@
       </c>
       <c r="C100" t="s">
         <v>315</v>
       </c>
       <c r="D100">
         <v>18</v>
       </c>
       <c r="E100" t="s">
         <v>24</v>
       </c>
       <c r="F100" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>98</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>316</v>
       </c>
       <c r="D101">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E101" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>99</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>317</v>
       </c>
       <c r="D102">
         <v>19</v>
       </c>
       <c r="E102" t="s">
         <v>42</v>
       </c>
       <c r="F102" t="s">
         <v>267</v>
       </c>
     </row>
@@ -5766,51 +5766,51 @@
       </c>
       <c r="C103" t="s">
         <v>318</v>
       </c>
       <c r="D103">
         <v>16</v>
       </c>
       <c r="E103" t="s">
         <v>241</v>
       </c>
       <c r="F103" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>101</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>319</v>
       </c>
       <c r="D104">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E104" t="s">
         <v>55</v>
       </c>
       <c r="F104" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>102</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>320</v>
       </c>
       <c r="D105">
         <v>18</v>
       </c>
       <c r="E105" t="s">
         <v>28</v>
       </c>
     </row>
@@ -6017,51 +6017,51 @@
       </c>
       <c r="C116" t="s">
         <v>334</v>
       </c>
       <c r="D116">
         <v>18</v>
       </c>
       <c r="E116" t="s">
         <v>67</v>
       </c>
       <c r="F116" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>114</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>335</v>
       </c>
       <c r="D117">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E117" t="s">
         <v>67</v>
       </c>
       <c r="F117" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>115</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>336</v>
       </c>
       <c r="D118">
         <v>16</v>
       </c>
       <c r="E118" t="s">
         <v>42</v>
       </c>
     </row>
@@ -6094,51 +6094,51 @@
       </c>
       <c r="C120" t="s">
         <v>338</v>
       </c>
       <c r="D120">
         <v>18</v>
       </c>
       <c r="E120" t="s">
         <v>42</v>
       </c>
       <c r="F120" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>118</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>340</v>
       </c>
       <c r="D121">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E121" t="s">
         <v>199</v>
       </c>
       <c r="F121" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>119</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>341</v>
       </c>
       <c r="D122">
         <v>17</v>
       </c>
       <c r="E122" t="s">
         <v>42</v>
       </c>
     </row>
@@ -6165,51 +6165,51 @@
     <row r="124" spans="1:6">
       <c r="A124">
         <v>121</v>
       </c>
       <c r="C124" t="s">
         <v>343</v>
       </c>
       <c r="D124">
         <v>19</v>
       </c>
       <c r="E124" t="s">
         <v>60</v>
       </c>
       <c r="F124" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>122</v>
       </c>
       <c r="C125" t="s">
         <v>345</v>
       </c>
       <c r="D125">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E125" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>122</v>
       </c>
       <c r="C126" t="s">
         <v>346</v>
       </c>
       <c r="D126">
         <v>18</v>
       </c>
       <c r="E126" t="s">
         <v>67</v>
       </c>
       <c r="F126" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>124</v>
@@ -6244,51 +6244,51 @@
     <row r="129" spans="1:6">
       <c r="A129">
         <v>126</v>
       </c>
       <c r="C129" t="s">
         <v>350</v>
       </c>
       <c r="D129">
         <v>15</v>
       </c>
       <c r="E129" t="s">
         <v>351</v>
       </c>
       <c r="F129" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>127</v>
       </c>
       <c r="C130" t="s">
         <v>352</v>
       </c>
       <c r="D130">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E130" t="s">
         <v>241</v>
       </c>
       <c r="F130" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>127</v>
       </c>
       <c r="C131" t="s">
         <v>353</v>
       </c>
       <c r="D131">
         <v>15</v>
       </c>
       <c r="E131" t="s">
         <v>67</v>
       </c>
       <c r="F131" t="s">
         <v>136</v>
       </c>
     </row>
@@ -6329,51 +6329,51 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>131</v>
       </c>
       <c r="C134" t="s">
         <v>357</v>
       </c>
       <c r="D134">
         <v>17</v>
       </c>
       <c r="E134" t="s">
         <v>67</v>
       </c>
       <c r="F134" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>132</v>
       </c>
       <c r="C135" t="s">
         <v>358</v>
       </c>
       <c r="D135">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E135" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>133</v>
       </c>
       <c r="C136" t="s">
         <v>359</v>
       </c>
       <c r="D136">
         <v>17</v>
       </c>
       <c r="E136" t="s">
         <v>67</v>
       </c>
       <c r="F136" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>134</v>
@@ -6394,68 +6394,68 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>135</v>
       </c>
       <c r="C138" t="s">
         <v>361</v>
       </c>
       <c r="D138">
         <v>17</v>
       </c>
       <c r="E138" t="s">
         <v>42</v>
       </c>
       <c r="F138" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>135</v>
       </c>
       <c r="C139" t="s">
         <v>362</v>
       </c>
       <c r="D139">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E139" t="s">
         <v>42</v>
       </c>
       <c r="F139" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
       </c>
       <c r="C140" t="s">
         <v>363</v>
       </c>
       <c r="D140">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E140" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>137</v>
       </c>
       <c r="C141" t="s">
         <v>364</v>
       </c>
       <c r="D141">
         <v>19</v>
       </c>
       <c r="E141" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>139</v>
       </c>
       <c r="C142" t="s">
         <v>365</v>