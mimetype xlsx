--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -1154,51 +1154,51 @@
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5">
         <v>80.0</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
@@ -1214,51 +1214,51 @@
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
         <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>50.0</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8">
         <v>50.0</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
         <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
@@ -1551,111 +1551,111 @@
       </c>
       <c r="C23" t="s">
         <v>50</v>
       </c>
       <c r="D23">
         <v>23</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
       <c r="F23" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>20</v>
       </c>
       <c r="B24">
         <v>10.0</v>
       </c>
       <c r="C24" t="s">
         <v>52</v>
       </c>
       <c r="D24">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E24" t="s">
         <v>18</v>
       </c>
       <c r="F24" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>21</v>
       </c>
       <c r="B25">
         <v>10.0</v>
       </c>
       <c r="C25" t="s">
         <v>53</v>
       </c>
       <c r="D25">
         <v>22</v>
       </c>
       <c r="E25" t="s">
         <v>13</v>
       </c>
       <c r="F25" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>21</v>
       </c>
       <c r="B26">
         <v>10.0</v>
       </c>
       <c r="C26" t="s">
         <v>55</v>
       </c>
       <c r="D26">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>23</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>57</v>
       </c>
       <c r="D27">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E27" t="s">
         <v>58</v>
       </c>
       <c r="F27" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>24</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>60</v>
       </c>
       <c r="D28">
         <v>22</v>
       </c>
       <c r="E28" t="s">
         <v>13</v>
       </c>
       <c r="F28" t="s">
@@ -1851,51 +1851,51 @@
       </c>
       <c r="C38" t="s">
         <v>79</v>
       </c>
       <c r="D38">
         <v>22</v>
       </c>
       <c r="E38" t="s">
         <v>80</v>
       </c>
       <c r="F38" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>35</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>82</v>
       </c>
       <c r="D39">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>36</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>84</v>
       </c>
       <c r="D40">
         <v>23</v>
       </c>
       <c r="E40" t="s">
         <v>80</v>
       </c>
       <c r="F40" t="s">
@@ -1968,51 +1968,51 @@
       </c>
       <c r="C44" t="s">
         <v>90</v>
       </c>
       <c r="D44">
         <v>21</v>
       </c>
       <c r="E44" t="s">
         <v>13</v>
       </c>
       <c r="F44" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>41</v>
       </c>
       <c r="B45">
         <v>5.0</v>
       </c>
       <c r="C45" t="s">
         <v>91</v>
       </c>
       <c r="D45">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E45" t="s">
         <v>13</v>
       </c>
       <c r="F45" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>42</v>
       </c>
       <c r="B46">
         <v>5.0</v>
       </c>
       <c r="C46" t="s">
         <v>92</v>
       </c>
       <c r="D46">
         <v>22</v>
       </c>
       <c r="E46" t="s">
         <v>32</v>
       </c>
       <c r="F46" t="s">
@@ -2343,51 +2343,51 @@
       </c>
       <c r="C6" t="s">
         <v>112</v>
       </c>
       <c r="D6">
         <v>22</v>
       </c>
       <c r="E6" t="s">
         <v>32</v>
       </c>
       <c r="F6" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>50.0</v>
       </c>
       <c r="C7" t="s">
         <v>113</v>
       </c>
       <c r="D7">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
         <v>46</v>
       </c>
       <c r="F7" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8">
         <v>35.0</v>
       </c>
       <c r="C8" t="s">
         <v>115</v>
       </c>
       <c r="D8">
         <v>22</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
       <c r="F8" t="s">
@@ -2423,51 +2423,51 @@
       </c>
       <c r="C10" t="s">
         <v>118</v>
       </c>
       <c r="D10">
         <v>22</v>
       </c>
       <c r="E10" t="s">
         <v>32</v>
       </c>
       <c r="F10" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11">
         <v>35.0</v>
       </c>
       <c r="C11" t="s">
         <v>120</v>
       </c>
       <c r="D11">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E11" t="s">
         <v>64</v>
       </c>
       <c r="F11" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12">
         <v>20.0</v>
       </c>
       <c r="C12" t="s">
         <v>122</v>
       </c>
       <c r="D12">
         <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
       <c r="F12" t="s">
@@ -2523,71 +2523,71 @@
       </c>
       <c r="C15" t="s">
         <v>127</v>
       </c>
       <c r="D15">
         <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>109</v>
       </c>
       <c r="F15" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>129</v>
       </c>
       <c r="D16">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E16" t="s">
         <v>109</v>
       </c>
       <c r="F16" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>131</v>
       </c>
       <c r="D17">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E17" t="s">
         <v>109</v>
       </c>
       <c r="F17" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>15</v>
       </c>
       <c r="B18">
         <v>20.0</v>
       </c>
       <c r="C18" t="s">
         <v>132</v>
       </c>
       <c r="D18">
         <v>22</v>
       </c>
       <c r="E18" t="s">
         <v>109</v>
       </c>
       <c r="F18" t="s">
@@ -2623,51 +2623,51 @@
       </c>
       <c r="C20" t="s">
         <v>136</v>
       </c>
       <c r="D20">
         <v>22</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
       <c r="F20" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21">
         <v>10.0</v>
       </c>
       <c r="C21" t="s">
         <v>137</v>
       </c>
       <c r="D21">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E21" t="s">
         <v>80</v>
       </c>
       <c r="F21" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="B22">
         <v>10.0</v>
       </c>
       <c r="C22" t="s">
         <v>138</v>
       </c>
       <c r="D22">
         <v>21</v>
       </c>
       <c r="E22" t="s">
         <v>109</v>
       </c>
     </row>
@@ -2720,88 +2720,88 @@
       </c>
       <c r="C25" t="s">
         <v>141</v>
       </c>
       <c r="D25">
         <v>21</v>
       </c>
       <c r="E25" t="s">
         <v>109</v>
       </c>
       <c r="F25" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26">
         <v>10.0</v>
       </c>
       <c r="C26" t="s">
         <v>143</v>
       </c>
       <c r="D26">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>24</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>144</v>
       </c>
       <c r="D27">
         <v>22</v>
       </c>
       <c r="E27" t="s">
         <v>13</v>
       </c>
       <c r="F27" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>145</v>
       </c>
       <c r="D28">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E28" t="s">
         <v>146</v>
       </c>
       <c r="F28" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>148</v>
       </c>
       <c r="D29">
         <v>21</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
@@ -3197,51 +3197,51 @@
       </c>
       <c r="C49" t="s">
         <v>175</v>
       </c>
       <c r="D49">
         <v>21</v>
       </c>
       <c r="E49" t="s">
         <v>154</v>
       </c>
       <c r="F49" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>177</v>
       </c>
       <c r="D50">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E50" t="s">
         <v>13</v>
       </c>
       <c r="F50" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>48</v>
       </c>
       <c r="B51">
         <v>5.0</v>
       </c>
       <c r="C51" t="s">
         <v>178</v>
       </c>
       <c r="D51">
         <v>21</v>
       </c>
       <c r="E51" t="s">
         <v>64</v>
       </c>
       <c r="F51" t="s">
@@ -3317,51 +3317,51 @@
       </c>
       <c r="C55" t="s">
         <v>184</v>
       </c>
       <c r="D55">
         <v>21</v>
       </c>
       <c r="E55" t="s">
         <v>185</v>
       </c>
       <c r="F55" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>53</v>
       </c>
       <c r="B56">
         <v>5.0</v>
       </c>
       <c r="C56" t="s">
         <v>187</v>
       </c>
       <c r="D56">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E56" t="s">
         <v>80</v>
       </c>
       <c r="F56" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>54</v>
       </c>
       <c r="B57">
         <v>5.0</v>
       </c>
       <c r="C57" t="s">
         <v>188</v>
       </c>
       <c r="D57">
         <v>21</v>
       </c>
       <c r="E57" t="s">
         <v>64</v>
       </c>
       <c r="F57" t="s">
@@ -3437,51 +3437,51 @@
       </c>
       <c r="C61" t="s">
         <v>195</v>
       </c>
       <c r="D61">
         <v>22</v>
       </c>
       <c r="E61" t="s">
         <v>196</v>
       </c>
       <c r="F61" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>59</v>
       </c>
       <c r="B62">
         <v>5.0</v>
       </c>
       <c r="C62" t="s">
         <v>198</v>
       </c>
       <c r="D62">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E62" t="s">
         <v>64</v>
       </c>
       <c r="F62" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>60</v>
       </c>
       <c r="B63">
         <v>5.0</v>
       </c>
       <c r="C63" t="s">
         <v>199</v>
       </c>
       <c r="D63">
         <v>20</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3522,102 +3522,102 @@
     <row r="66" spans="1:6">
       <c r="A66">
         <v>63</v>
       </c>
       <c r="C66" t="s">
         <v>203</v>
       </c>
       <c r="D66">
         <v>22</v>
       </c>
       <c r="E66" t="s">
         <v>80</v>
       </c>
       <c r="F66" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>64</v>
       </c>
       <c r="C67" t="s">
         <v>205</v>
       </c>
       <c r="D67">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E67" t="s">
         <v>80</v>
       </c>
       <c r="F67" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>65</v>
       </c>
       <c r="C68" t="s">
         <v>206</v>
       </c>
       <c r="D68">
         <v>23</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>66</v>
       </c>
       <c r="C69" t="s">
         <v>207</v>
       </c>
       <c r="D69">
         <v>21</v>
       </c>
       <c r="E69" t="s">
         <v>154</v>
       </c>
       <c r="F69" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>67</v>
       </c>
       <c r="C70" t="s">
         <v>208</v>
       </c>
       <c r="D70">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E70" t="s">
         <v>209</v>
       </c>
       <c r="F70" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>68</v>
       </c>
       <c r="C71" t="s">
         <v>211</v>
       </c>
       <c r="D71">
         <v>22</v>
       </c>
       <c r="E71" t="s">
         <v>109</v>
       </c>
       <c r="F71" t="s">
         <v>212</v>
       </c>
     </row>
@@ -3692,51 +3692,51 @@
     <row r="76" spans="1:6">
       <c r="A76">
         <v>73</v>
       </c>
       <c r="C76" t="s">
         <v>217</v>
       </c>
       <c r="D76">
         <v>23</v>
       </c>
       <c r="E76" t="s">
         <v>37</v>
       </c>
       <c r="F76" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>74</v>
       </c>
       <c r="C77" t="s">
         <v>219</v>
       </c>
       <c r="D77">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E77" t="s">
         <v>37</v>
       </c>
       <c r="F77" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>