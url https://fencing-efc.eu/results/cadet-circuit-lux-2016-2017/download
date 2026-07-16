--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -1826,51 +1826,51 @@
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>78.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
@@ -1966,51 +1966,51 @@
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
         <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>27</v>
       </c>
       <c r="F10" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12">
         <v>25</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
@@ -2046,51 +2046,51 @@
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14">
         <v>26</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E15" t="s">
         <v>27</v>
       </c>
       <c r="F15" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>38</v>
       </c>
       <c r="D16">
         <v>24</v>
       </c>
       <c r="E16" t="s">
         <v>39</v>
       </c>
     </row>
@@ -2240,51 +2240,51 @@
       </c>
       <c r="C24" t="s">
         <v>53</v>
       </c>
       <c r="D24">
         <v>26</v>
       </c>
       <c r="E24" t="s">
         <v>54</v>
       </c>
       <c r="F24" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>56</v>
       </c>
       <c r="D25">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E25" t="s">
         <v>22</v>
       </c>
       <c r="F25" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>58</v>
       </c>
       <c r="D26">
         <v>26</v>
       </c>
       <c r="E26" t="s">
         <v>27</v>
       </c>
       <c r="F26" t="s">
@@ -2320,91 +2320,91 @@
       </c>
       <c r="C28" t="s">
         <v>61</v>
       </c>
       <c r="D28">
         <v>25</v>
       </c>
       <c r="E28" t="s">
         <v>15</v>
       </c>
       <c r="F28" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>63</v>
       </c>
       <c r="D29">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E29" t="s">
         <v>64</v>
       </c>
       <c r="F29" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>66</v>
       </c>
       <c r="D30">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E30" t="s">
         <v>27</v>
       </c>
       <c r="F30" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>68</v>
       </c>
       <c r="D31">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E31" t="s">
         <v>15</v>
       </c>
       <c r="F31" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>69</v>
       </c>
       <c r="D32">
         <v>25</v>
       </c>
       <c r="E32" t="s">
         <v>15</v>
       </c>
       <c r="F32" t="s">
@@ -2440,51 +2440,51 @@
       </c>
       <c r="C34" t="s">
         <v>71</v>
       </c>
       <c r="D34">
         <v>26</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>72</v>
       </c>
       <c r="D35">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E35" t="s">
         <v>27</v>
       </c>
       <c r="F35" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>73</v>
       </c>
       <c r="D36">
         <v>26</v>
       </c>
       <c r="E36" t="s">
         <v>39</v>
       </c>
       <c r="F36" t="s">
@@ -2620,128 +2620,128 @@
       </c>
       <c r="C43" t="s">
         <v>85</v>
       </c>
       <c r="D43">
         <v>24</v>
       </c>
       <c r="E43" t="s">
         <v>64</v>
       </c>
       <c r="F43" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>87</v>
       </c>
       <c r="D44">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E44" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>88</v>
       </c>
       <c r="D45">
         <v>26</v>
       </c>
       <c r="E45" t="s">
         <v>27</v>
       </c>
       <c r="F45" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>90</v>
       </c>
       <c r="D46">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E46" t="s">
         <v>39</v>
       </c>
       <c r="F46" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>92</v>
       </c>
       <c r="D47">
         <v>25</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>93</v>
       </c>
       <c r="D48">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>95</v>
       </c>
       <c r="D49">
         <v>25</v>
       </c>
       <c r="E49" t="s">
         <v>27</v>
       </c>
       <c r="F49" t="s">
@@ -2928,51 +2928,51 @@
       </c>
       <c r="C59" t="s">
         <v>114</v>
       </c>
       <c r="D59">
         <v>25</v>
       </c>
       <c r="E59" t="s">
         <v>10</v>
       </c>
       <c r="F59" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>116</v>
       </c>
       <c r="D60">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E60" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>117</v>
       </c>
       <c r="D61">
         <v>24</v>
       </c>
       <c r="E61" t="s">
         <v>27</v>
       </c>
       <c r="F61" t="s">
         <v>118</v>
       </c>
     </row>
@@ -3002,202 +3002,202 @@
       </c>
       <c r="C63" t="s">
         <v>121</v>
       </c>
       <c r="D63">
         <v>23</v>
       </c>
       <c r="E63" t="s">
         <v>64</v>
       </c>
       <c r="F63" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>123</v>
       </c>
       <c r="D64">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E64" t="s">
         <v>27</v>
       </c>
       <c r="F64" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>124</v>
       </c>
       <c r="D65">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E65" t="s">
         <v>125</v>
       </c>
       <c r="F65" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>127</v>
       </c>
       <c r="D66">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E66" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>128</v>
       </c>
       <c r="D67">
         <v>25</v>
       </c>
       <c r="E67" t="s">
         <v>39</v>
       </c>
       <c r="F67" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>130</v>
       </c>
       <c r="D68">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>132</v>
       </c>
       <c r="D69">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E69" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>134</v>
       </c>
       <c r="D70">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E70" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>135</v>
       </c>
       <c r="D71">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E71" t="s">
         <v>39</v>
       </c>
       <c r="F71" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>137</v>
       </c>
       <c r="D72">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E72" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>139</v>
       </c>
       <c r="D73">
         <v>25</v>
       </c>
       <c r="E73" t="s">
         <v>109</v>
       </c>
       <c r="F73" t="s">
         <v>140</v>
       </c>
     </row>
@@ -3390,51 +3390,51 @@
       </c>
       <c r="C83" t="s">
         <v>158</v>
       </c>
       <c r="D83">
         <v>23</v>
       </c>
       <c r="E83" t="s">
         <v>64</v>
       </c>
       <c r="F83" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>160</v>
       </c>
       <c r="D84">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E84" t="s">
         <v>39</v>
       </c>
       <c r="F84" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>162</v>
       </c>
       <c r="D85">
         <v>25</v>
       </c>
       <c r="E85" t="s">
         <v>133</v>
       </c>
     </row>
@@ -3944,51 +3944,51 @@
     <row r="114" spans="1:6">
       <c r="A114">
         <v>112</v>
       </c>
       <c r="C114" t="s">
         <v>215</v>
       </c>
       <c r="D114">
         <v>23</v>
       </c>
       <c r="E114" t="s">
         <v>64</v>
       </c>
       <c r="F114" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>113</v>
       </c>
       <c r="C115" t="s">
         <v>216</v>
       </c>
       <c r="D115">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E115" t="s">
         <v>15</v>
       </c>
       <c r="F115" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>114</v>
       </c>
       <c r="C116" t="s">
         <v>218</v>
       </c>
       <c r="D116">
         <v>24</v>
       </c>
       <c r="E116" t="s">
         <v>64</v>
       </c>
       <c r="F116" t="s">
         <v>208</v>
       </c>
     </row>
@@ -4153,102 +4153,102 @@
     <row r="127" spans="1:6">
       <c r="A127">
         <v>125</v>
       </c>
       <c r="C127" t="s">
         <v>233</v>
       </c>
       <c r="D127">
         <v>24</v>
       </c>
       <c r="E127" t="s">
         <v>7</v>
       </c>
       <c r="F127" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>126</v>
       </c>
       <c r="C128" t="s">
         <v>235</v>
       </c>
       <c r="D128">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E128" t="s">
         <v>184</v>
       </c>
       <c r="F128" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>127</v>
       </c>
       <c r="C129" t="s">
         <v>236</v>
       </c>
       <c r="D129">
         <v>25</v>
       </c>
       <c r="E129" t="s">
         <v>112</v>
       </c>
       <c r="F129" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>127</v>
       </c>
       <c r="C130" t="s">
         <v>237</v>
       </c>
       <c r="D130">
         <v>22</v>
       </c>
       <c r="E130" t="s">
         <v>238</v>
       </c>
       <c r="F130" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>240</v>
       </c>
       <c r="D131">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E131" t="s">
         <v>7</v>
       </c>
       <c r="F131" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>242</v>
       </c>
       <c r="D132">
         <v>23</v>
       </c>
       <c r="E132" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>131</v>
@@ -4492,51 +4492,51 @@
       </c>
       <c r="C10" t="s">
         <v>258</v>
       </c>
       <c r="D10">
         <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>247</v>
       </c>
       <c r="F10" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>259</v>
       </c>
       <c r="D11">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>261</v>
       </c>
       <c r="D12">
         <v>26</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
@@ -4652,51 +4652,51 @@
       </c>
       <c r="C18" t="s">
         <v>271</v>
       </c>
       <c r="D18">
         <v>24</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>273</v>
       </c>
       <c r="D19">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E19" t="s">
         <v>112</v>
       </c>
       <c r="F19" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>275</v>
       </c>
       <c r="D20">
         <v>24</v>
       </c>
       <c r="E20" t="s">
         <v>247</v>
       </c>
       <c r="F20" t="s">
@@ -4752,111 +4752,111 @@
       </c>
       <c r="C23" t="s">
         <v>279</v>
       </c>
       <c r="D23">
         <v>25</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
       <c r="F23" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>280</v>
       </c>
       <c r="D24">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E24" t="s">
         <v>27</v>
       </c>
       <c r="F24" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>282</v>
       </c>
       <c r="D25">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>283</v>
       </c>
       <c r="D26">
         <v>26</v>
       </c>
       <c r="E26" t="s">
         <v>15</v>
       </c>
       <c r="F26" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>284</v>
       </c>
       <c r="D27">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>285</v>
       </c>
       <c r="D28">
         <v>26</v>
       </c>
       <c r="E28" t="s">
         <v>27</v>
       </c>
       <c r="F28" t="s">
@@ -4872,51 +4872,51 @@
       </c>
       <c r="C29" t="s">
         <v>286</v>
       </c>
       <c r="D29">
         <v>26</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>287</v>
       </c>
       <c r="D30">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E30" t="s">
         <v>39</v>
       </c>
       <c r="F30" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>288</v>
       </c>
       <c r="D31">
         <v>25</v>
       </c>
       <c r="E31" t="s">
         <v>247</v>
       </c>
       <c r="F31" t="s">
@@ -5052,51 +5052,51 @@
       </c>
       <c r="C38" t="s">
         <v>300</v>
       </c>
       <c r="D38">
         <v>25</v>
       </c>
       <c r="E38" t="s">
         <v>112</v>
       </c>
       <c r="F38" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>302</v>
       </c>
       <c r="D39">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E39" t="s">
         <v>247</v>
       </c>
       <c r="F39" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>303</v>
       </c>
       <c r="D40">
         <v>25</v>
       </c>
       <c r="E40" t="s">
         <v>27</v>
       </c>
       <c r="F40" t="s">
@@ -5129,51 +5129,51 @@
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>306</v>
       </c>
       <c r="D42">
         <v>25</v>
       </c>
       <c r="E42" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>307</v>
       </c>
       <c r="D43">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E43" t="s">
         <v>27</v>
       </c>
       <c r="F43" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>309</v>
       </c>
       <c r="D44">
         <v>25</v>
       </c>
       <c r="E44" t="s">
         <v>15</v>
       </c>
       <c r="F44" t="s">
@@ -5206,68 +5206,68 @@
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>311</v>
       </c>
       <c r="D46">
         <v>26</v>
       </c>
       <c r="E46" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>312</v>
       </c>
       <c r="D47">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E47" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>313</v>
       </c>
       <c r="D48">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E48" t="s">
         <v>27</v>
       </c>
       <c r="F48" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>315</v>
       </c>
       <c r="D49">
         <v>25</v>
       </c>
       <c r="E49" t="s">
         <v>133</v>
       </c>
     </row>
@@ -5340,51 +5340,51 @@
       </c>
       <c r="C53" t="s">
         <v>320</v>
       </c>
       <c r="D53">
         <v>26</v>
       </c>
       <c r="E53" t="s">
         <v>15</v>
       </c>
       <c r="F53" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>321</v>
       </c>
       <c r="D54">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E54" t="s">
         <v>64</v>
       </c>
       <c r="F54" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>322</v>
       </c>
       <c r="D55">
         <v>25</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
@@ -5600,51 +5600,51 @@
       </c>
       <c r="C66" t="s">
         <v>338</v>
       </c>
       <c r="D66">
         <v>24</v>
       </c>
       <c r="E66" t="s">
         <v>64</v>
       </c>
       <c r="F66" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>339</v>
       </c>
       <c r="D67">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E67" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>340</v>
       </c>
       <c r="D68">
         <v>26</v>
       </c>
       <c r="E68" t="s">
         <v>54</v>
       </c>
       <c r="F68" t="s">
         <v>55</v>
       </c>
     </row>
@@ -5697,51 +5697,51 @@
       </c>
       <c r="C71" t="s">
         <v>344</v>
       </c>
       <c r="D71">
         <v>26</v>
       </c>
       <c r="E71" t="s">
         <v>64</v>
       </c>
       <c r="F71" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>346</v>
       </c>
       <c r="D72">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E72" t="s">
         <v>54</v>
       </c>
       <c r="F72" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>347</v>
       </c>
       <c r="D73">
         <v>23</v>
       </c>
       <c r="E73" t="s">
         <v>112</v>
       </c>
       <c r="F73" t="s">
@@ -5797,91 +5797,91 @@
       </c>
       <c r="C76" t="s">
         <v>351</v>
       </c>
       <c r="D76">
         <v>25</v>
       </c>
       <c r="E76" t="s">
         <v>10</v>
       </c>
       <c r="F76" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>352</v>
       </c>
       <c r="D77">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E77" t="s">
         <v>112</v>
       </c>
       <c r="F77" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>353</v>
       </c>
       <c r="D78">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E78" t="s">
         <v>125</v>
       </c>
       <c r="F78" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>354</v>
       </c>
       <c r="D79">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E79" t="s">
         <v>19</v>
       </c>
       <c r="F79" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>355</v>
       </c>
       <c r="D80">
         <v>25</v>
       </c>
       <c r="E80" t="s">
         <v>10</v>
       </c>
       <c r="F80" t="s">
@@ -6076,91 +6076,91 @@
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>368</v>
       </c>
       <c r="D91">
         <v>23</v>
       </c>
       <c r="E91" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>369</v>
       </c>
       <c r="D92">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E92" t="s">
         <v>112</v>
       </c>
       <c r="F92" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>371</v>
       </c>
       <c r="D93">
         <v>25</v>
       </c>
       <c r="E93" t="s">
         <v>372</v>
       </c>
       <c r="F93" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>374</v>
       </c>
       <c r="D94">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E94" t="s">
         <v>375</v>
       </c>
       <c r="F94" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>377</v>
       </c>
       <c r="D95">
         <v>25</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
     </row>
@@ -6210,119 +6210,119 @@
       </c>
       <c r="C98" t="s">
         <v>380</v>
       </c>
       <c r="D98">
         <v>26</v>
       </c>
       <c r="E98" t="s">
         <v>10</v>
       </c>
       <c r="F98" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>381</v>
       </c>
       <c r="D99">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E99" t="s">
         <v>15</v>
       </c>
       <c r="F99" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>383</v>
       </c>
       <c r="D100">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E100" t="s">
         <v>64</v>
       </c>
       <c r="F100" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>98</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>385</v>
       </c>
       <c r="D101">
         <v>25</v>
       </c>
       <c r="E101" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="C102" t="s">
         <v>386</v>
       </c>
       <c r="D102">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E102" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="C103" t="s">
         <v>387</v>
       </c>
       <c r="D103">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E103" t="s">
         <v>7</v>
       </c>
       <c r="F103" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>388</v>
       </c>
       <c r="D104">
         <v>25</v>
       </c>
       <c r="E104" t="s">
         <v>39</v>
       </c>
       <c r="F104" t="s">
         <v>389</v>
       </c>
     </row>
@@ -6521,51 +6521,51 @@
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="C117" t="s">
         <v>406</v>
       </c>
       <c r="D117">
         <v>24</v>
       </c>
       <c r="E117" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="C118" t="s">
         <v>407</v>
       </c>
       <c r="D118">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E118" t="s">
         <v>7</v>
       </c>
       <c r="F118" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>117</v>
       </c>
       <c r="C119" t="s">
         <v>408</v>
       </c>
       <c r="D119">
         <v>24</v>
       </c>
       <c r="E119" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
@@ -6699,51 +6699,51 @@
         <v>420</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="C128" t="s">
         <v>421</v>
       </c>
       <c r="D128">
         <v>26</v>
       </c>
       <c r="E128" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>127</v>
       </c>
       <c r="C129" t="s">
         <v>422</v>
       </c>
       <c r="D129">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E129" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>423</v>
       </c>
       <c r="D130">
         <v>25</v>
       </c>
       <c r="E130" t="s">
         <v>238</v>
       </c>
       <c r="F130" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>