--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -3188,51 +3188,51 @@
       </c>
       <c r="C27" t="s">
         <v>52</v>
       </c>
       <c r="D27">
         <v>17</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>24</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>54</v>
       </c>
       <c r="D28">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E28" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>25</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>55</v>
       </c>
       <c r="D29">
         <v>17</v>
       </c>
       <c r="E29" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>26</v>
@@ -3316,51 +3316,51 @@
       </c>
       <c r="C34" t="s">
         <v>63</v>
       </c>
       <c r="D34">
         <v>16</v>
       </c>
       <c r="E34" t="s">
         <v>28</v>
       </c>
       <c r="F34" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>31</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>65</v>
       </c>
       <c r="D35">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E35" t="s">
         <v>66</v>
       </c>
       <c r="F35" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>32</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>68</v>
       </c>
       <c r="D36">
         <v>14</v>
       </c>
       <c r="E36" t="s">
         <v>18</v>
       </c>
     </row>
@@ -3410,105 +3410,105 @@
       </c>
       <c r="C39" t="s">
         <v>73</v>
       </c>
       <c r="D39">
         <v>16</v>
       </c>
       <c r="E39" t="s">
         <v>37</v>
       </c>
       <c r="F39" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>36</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>74</v>
       </c>
       <c r="D40">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E40" t="s">
         <v>59</v>
       </c>
       <c r="F40" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>37</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>76</v>
       </c>
       <c r="D41">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E41" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>38</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>77</v>
       </c>
       <c r="D42">
         <v>16</v>
       </c>
       <c r="E42" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>39</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>78</v>
       </c>
       <c r="D43">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E43" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>40</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>79</v>
       </c>
       <c r="D44">
         <v>17</v>
       </c>
       <c r="E44" t="s">
         <v>59</v>
       </c>
       <c r="F44" t="s">
         <v>80</v>
       </c>
     </row>
@@ -3869,88 +3869,88 @@
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>116</v>
       </c>
       <c r="D63">
         <v>16</v>
       </c>
       <c r="E63" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>60</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>117</v>
       </c>
       <c r="D64">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
       <c r="F64" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>61</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>118</v>
       </c>
       <c r="D65">
         <v>16</v>
       </c>
       <c r="E65" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>62</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>119</v>
       </c>
       <c r="D66">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E66" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>63</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>120</v>
       </c>
       <c r="D67">
         <v>16</v>
       </c>
       <c r="E67" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>64</v>
@@ -3980,51 +3980,51 @@
       </c>
       <c r="C69" t="s">
         <v>122</v>
       </c>
       <c r="D69">
         <v>15</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>66</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>124</v>
       </c>
       <c r="D70">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E70" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>67</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>125</v>
       </c>
       <c r="D71">
         <v>14</v>
       </c>
       <c r="E71" t="s">
         <v>72</v>
       </c>
       <c r="F71" t="s">
         <v>126</v>
       </c>
     </row>
@@ -4302,51 +4302,51 @@
       </c>
       <c r="C86" t="s">
         <v>154</v>
       </c>
       <c r="D86">
         <v>16</v>
       </c>
       <c r="E86" t="s">
         <v>66</v>
       </c>
       <c r="F86" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>83</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>156</v>
       </c>
       <c r="D87">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E87" t="s">
         <v>59</v>
       </c>
       <c r="F87" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>84</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>157</v>
       </c>
       <c r="D88">
         <v>16</v>
       </c>
       <c r="E88" t="s">
         <v>94</v>
       </c>
     </row>
@@ -4547,51 +4547,51 @@
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>172</v>
       </c>
       <c r="D99">
         <v>16</v>
       </c>
       <c r="E99" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>96</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>173</v>
       </c>
       <c r="D100">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E100" t="s">
         <v>7</v>
       </c>
       <c r="F100" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>96</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>174</v>
       </c>
       <c r="D101">
         <v>17</v>
       </c>
       <c r="E101" t="s">
         <v>33</v>
       </c>
     </row>
@@ -4678,71 +4678,71 @@
       </c>
       <c r="C106" t="s">
         <v>182</v>
       </c>
       <c r="D106">
         <v>17</v>
       </c>
       <c r="E106" t="s">
         <v>13</v>
       </c>
       <c r="F106" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>103</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>183</v>
       </c>
       <c r="D107">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E107" t="s">
         <v>13</v>
       </c>
       <c r="F107" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>103</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>184</v>
       </c>
       <c r="D108">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E108" t="s">
         <v>7</v>
       </c>
       <c r="F108" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>105</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>186</v>
       </c>
       <c r="D109">
         <v>16</v>
       </c>
       <c r="E109" t="s">
         <v>187</v>
       </c>
       <c r="F109" t="s">
@@ -4815,88 +4815,88 @@
       </c>
       <c r="C113" t="s">
         <v>192</v>
       </c>
       <c r="D113">
         <v>17</v>
       </c>
       <c r="E113" t="s">
         <v>103</v>
       </c>
       <c r="F113" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>110</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>193</v>
       </c>
       <c r="D114">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E114" t="s">
         <v>7</v>
       </c>
       <c r="F114" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>111</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>195</v>
       </c>
       <c r="D115">
         <v>17</v>
       </c>
       <c r="E115" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>112</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>196</v>
       </c>
       <c r="D116">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E116" t="s">
         <v>99</v>
       </c>
       <c r="F116" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>113</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>198</v>
       </c>
       <c r="D117">
         <v>14</v>
       </c>
       <c r="E117" t="s">
         <v>7</v>
       </c>
       <c r="F117" t="s">
@@ -4912,51 +4912,51 @@
       </c>
       <c r="C118" t="s">
         <v>200</v>
       </c>
       <c r="D118">
         <v>16</v>
       </c>
       <c r="E118" t="s">
         <v>59</v>
       </c>
       <c r="F118" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>115</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>201</v>
       </c>
       <c r="D119">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E119" t="s">
         <v>7</v>
       </c>
       <c r="F119" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>116</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>203</v>
       </c>
       <c r="D120">
         <v>16</v>
       </c>
       <c r="E120" t="s">
         <v>204</v>
       </c>
     </row>
@@ -5389,51 +5389,51 @@
         <v>179</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>140</v>
       </c>
       <c r="C145" t="s">
         <v>237</v>
       </c>
       <c r="D145">
         <v>17</v>
       </c>
       <c r="E145" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>142</v>
       </c>
       <c r="C146" t="s">
         <v>238</v>
       </c>
       <c r="D146">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E146" t="s">
         <v>7</v>
       </c>
       <c r="F146" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>143</v>
       </c>
       <c r="C147" t="s">
         <v>239</v>
       </c>
       <c r="D147">
         <v>16</v>
       </c>
       <c r="E147" t="s">
         <v>91</v>
       </c>
       <c r="F147" t="s">
         <v>240</v>
       </c>
     </row>
@@ -5505,51 +5505,51 @@
     <row r="152" spans="1:6">
       <c r="A152">
         <v>148</v>
       </c>
       <c r="C152" t="s">
         <v>246</v>
       </c>
       <c r="D152">
         <v>4</v>
       </c>
       <c r="E152" t="s">
         <v>7</v>
       </c>
       <c r="F152" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>149</v>
       </c>
       <c r="C153" t="s">
         <v>247</v>
       </c>
       <c r="D153">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E153" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>150</v>
       </c>
       <c r="C154" t="s">
         <v>248</v>
       </c>
       <c r="D154">
         <v>15</v>
       </c>
       <c r="E154" t="s">
         <v>249</v>
       </c>
       <c r="F154" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>151</v>
@@ -5621,68 +5621,68 @@
     <row r="159" spans="1:6">
       <c r="A159">
         <v>155</v>
       </c>
       <c r="C159" t="s">
         <v>257</v>
       </c>
       <c r="D159">
         <v>16</v>
       </c>
       <c r="E159" t="s">
         <v>10</v>
       </c>
       <c r="F159" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>156</v>
       </c>
       <c r="C160" t="s">
         <v>258</v>
       </c>
       <c r="D160">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E160" t="s">
         <v>7</v>
       </c>
       <c r="F160" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>157</v>
       </c>
       <c r="C161" t="s">
         <v>259</v>
       </c>
       <c r="D161">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E161" t="s">
         <v>99</v>
       </c>
       <c r="F161" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>158</v>
       </c>
       <c r="C162" t="s">
         <v>260</v>
       </c>
       <c r="D162">
         <v>15</v>
       </c>
       <c r="E162" t="s">
         <v>7</v>
       </c>
       <c r="F162" t="s">
         <v>225</v>
       </c>
     </row>
@@ -5703,85 +5703,85 @@
     <row r="164" spans="1:6">
       <c r="A164">
         <v>160</v>
       </c>
       <c r="C164" t="s">
         <v>262</v>
       </c>
       <c r="D164">
         <v>14</v>
       </c>
       <c r="E164" t="s">
         <v>7</v>
       </c>
       <c r="F164" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>161</v>
       </c>
       <c r="C165" t="s">
         <v>264</v>
       </c>
       <c r="D165">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E165" t="s">
         <v>7</v>
       </c>
       <c r="F165" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>162</v>
       </c>
       <c r="C166" t="s">
         <v>265</v>
       </c>
       <c r="D166">
         <v>15</v>
       </c>
       <c r="E166" t="s">
         <v>10</v>
       </c>
       <c r="F166" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>163</v>
       </c>
       <c r="C167" t="s">
         <v>266</v>
       </c>
       <c r="D167">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E167" t="s">
         <v>59</v>
       </c>
       <c r="F167" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>164</v>
       </c>
       <c r="C168" t="s">
         <v>267</v>
       </c>
       <c r="D168">
         <v>16</v>
       </c>
       <c r="E168" t="s">
         <v>206</v>
       </c>
       <c r="F168" t="s">
         <v>207</v>
       </c>
     </row>
@@ -5957,51 +5957,51 @@
         <v>284</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>173</v>
       </c>
       <c r="C180" t="s">
         <v>285</v>
       </c>
       <c r="D180">
         <v>15</v>
       </c>
       <c r="E180" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>173</v>
       </c>
       <c r="C181" t="s">
         <v>286</v>
       </c>
       <c r="D181">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E181" t="s">
         <v>10</v>
       </c>
       <c r="F181" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>178</v>
       </c>
       <c r="C182" t="s">
         <v>288</v>
       </c>
       <c r="D182">
         <v>16</v>
       </c>
       <c r="E182" t="s">
         <v>7</v>
       </c>
       <c r="F182" t="s">
         <v>194</v>
       </c>
     </row>
@@ -6025,51 +6025,51 @@
     <row r="184" spans="1:6">
       <c r="A184">
         <v>180</v>
       </c>
       <c r="C184" t="s">
         <v>290</v>
       </c>
       <c r="D184">
         <v>17</v>
       </c>
       <c r="E184" t="s">
         <v>37</v>
       </c>
       <c r="F184" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>181</v>
       </c>
       <c r="C185" t="s">
         <v>291</v>
       </c>
       <c r="D185">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E185" t="s">
         <v>7</v>
       </c>
       <c r="F185" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>182</v>
       </c>
       <c r="C186" t="s">
         <v>292</v>
       </c>
       <c r="D186">
         <v>16</v>
       </c>
       <c r="E186" t="s">
         <v>33</v>
       </c>
       <c r="F186" t="s">
         <v>293</v>
       </c>
     </row>
@@ -6186,51 +6186,51 @@
     <row r="194" spans="1:6">
       <c r="A194">
         <v>188</v>
       </c>
       <c r="C194" t="s">
         <v>303</v>
       </c>
       <c r="D194">
         <v>15</v>
       </c>
       <c r="E194" t="s">
         <v>206</v>
       </c>
       <c r="F194" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>188</v>
       </c>
       <c r="C195" t="s">
         <v>304</v>
       </c>
       <c r="D195">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E195" t="s">
         <v>7</v>
       </c>
       <c r="F195" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>192</v>
       </c>
       <c r="C196" t="s">
         <v>306</v>
       </c>
       <c r="D196">
         <v>15</v>
       </c>
       <c r="E196" t="s">
         <v>7</v>
       </c>
       <c r="F196" t="s">
         <v>225</v>
       </c>
     </row>
@@ -6339,51 +6339,51 @@
     <row r="203" spans="1:6">
       <c r="A203">
         <v>199</v>
       </c>
       <c r="C203" t="s">
         <v>314</v>
       </c>
       <c r="D203">
         <v>15</v>
       </c>
       <c r="E203" t="s">
         <v>7</v>
       </c>
       <c r="F203" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>200</v>
       </c>
       <c r="C204" t="s">
         <v>315</v>
       </c>
       <c r="D204">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E204" t="s">
         <v>10</v>
       </c>
       <c r="F204" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>200</v>
       </c>
       <c r="C205" t="s">
         <v>317</v>
       </c>
       <c r="D205">
         <v>17</v>
       </c>
       <c r="E205" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>202</v>
@@ -6588,51 +6588,51 @@
     <row r="218" spans="1:6">
       <c r="A218">
         <v>214</v>
       </c>
       <c r="C218" t="s">
         <v>333</v>
       </c>
       <c r="D218">
         <v>14</v>
       </c>
       <c r="E218" t="s">
         <v>7</v>
       </c>
       <c r="F218" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>215</v>
       </c>
       <c r="C219" t="s">
         <v>334</v>
       </c>
       <c r="D219">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E219" t="s">
         <v>91</v>
       </c>
       <c r="F219" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>215</v>
       </c>
       <c r="C220" t="s">
         <v>335</v>
       </c>
       <c r="D220">
         <v>17</v>
       </c>
       <c r="E220" t="s">
         <v>7</v>
       </c>
       <c r="F220" t="s">
         <v>263</v>
       </c>
     </row>
@@ -6687,51 +6687,51 @@
     <row r="224" spans="1:6">
       <c r="A224">
         <v>220</v>
       </c>
       <c r="C224" t="s">
         <v>339</v>
       </c>
       <c r="D224">
         <v>16</v>
       </c>
       <c r="E224" t="s">
         <v>187</v>
       </c>
       <c r="F224" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>221</v>
       </c>
       <c r="C225" t="s">
         <v>341</v>
       </c>
       <c r="D225">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E225" t="s">
         <v>7</v>
       </c>
       <c r="F225" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>222</v>
       </c>
       <c r="C226" t="s">
         <v>343</v>
       </c>
       <c r="D226">
         <v>15</v>
       </c>
       <c r="E226" t="s">
         <v>10</v>
       </c>
       <c r="F226" t="s">
         <v>287</v>
       </c>
     </row>
@@ -6800,51 +6800,51 @@
     <row r="231" spans="1:6">
       <c r="A231">
         <v>227</v>
       </c>
       <c r="C231" t="s">
         <v>351</v>
       </c>
       <c r="D231">
         <v>14</v>
       </c>
       <c r="E231" t="s">
         <v>7</v>
       </c>
       <c r="F231" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232">
         <v>228</v>
       </c>
       <c r="C232" t="s">
         <v>353</v>
       </c>
       <c r="D232">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E232" t="s">
         <v>7</v>
       </c>
       <c r="F232" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233">
         <v>228</v>
       </c>
       <c r="C233" t="s">
         <v>354</v>
       </c>
       <c r="D233">
         <v>15</v>
       </c>
       <c r="E233" t="s">
         <v>133</v>
       </c>
       <c r="F233" t="s">
         <v>134</v>
       </c>
     </row>
@@ -7009,51 +7009,51 @@
     <row r="244" spans="1:6">
       <c r="A244">
         <v>240</v>
       </c>
       <c r="C244" t="s">
         <v>369</v>
       </c>
       <c r="D244">
         <v>14</v>
       </c>
       <c r="E244" t="s">
         <v>7</v>
       </c>
       <c r="F244" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245">
         <v>240</v>
       </c>
       <c r="C245" t="s">
         <v>370</v>
       </c>
       <c r="D245">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E245" t="s">
         <v>7</v>
       </c>
       <c r="F245" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246">
         <v>240</v>
       </c>
       <c r="C246" t="s">
         <v>372</v>
       </c>
       <c r="D246">
         <v>17</v>
       </c>
       <c r="E246" t="s">
         <v>72</v>
       </c>
       <c r="F246" t="s">
         <v>106</v>
       </c>
     </row>
@@ -7077,51 +7077,51 @@
     <row r="248" spans="1:6">
       <c r="A248">
         <v>243</v>
       </c>
       <c r="C248" t="s">
         <v>374</v>
       </c>
       <c r="D248">
         <v>15</v>
       </c>
       <c r="E248" t="s">
         <v>7</v>
       </c>
       <c r="F248" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249">
         <v>243</v>
       </c>
       <c r="C249" t="s">
         <v>375</v>
       </c>
       <c r="D249">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E249" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250">
         <v>246</v>
       </c>
       <c r="C250" t="s">
         <v>376</v>
       </c>
       <c r="D250">
         <v>16</v>
       </c>
       <c r="E250" t="s">
         <v>7</v>
       </c>
       <c r="F250" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251">
         <v>247</v>
@@ -7224,99 +7224,99 @@
     <row r="257" spans="1:6">
       <c r="A257">
         <v>253</v>
       </c>
       <c r="C257" t="s">
         <v>384</v>
       </c>
       <c r="D257">
         <v>15</v>
       </c>
       <c r="E257" t="s">
         <v>249</v>
       </c>
       <c r="F257" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258">
         <v>253</v>
       </c>
       <c r="C258" t="s">
         <v>386</v>
       </c>
       <c r="D258">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E258" t="s">
         <v>59</v>
       </c>
       <c r="F258" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259">
         <v>255</v>
       </c>
       <c r="C259" t="s">
         <v>387</v>
       </c>
       <c r="D259">
         <v>14</v>
       </c>
       <c r="E259" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260">
         <v>256</v>
       </c>
       <c r="C260" t="s">
         <v>388</v>
       </c>
       <c r="D260">
         <v>14</v>
       </c>
       <c r="E260" t="s">
         <v>7</v>
       </c>
       <c r="F260" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261">
         <v>257</v>
       </c>
       <c r="C261" t="s">
         <v>389</v>
       </c>
       <c r="D261">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E261" t="s">
         <v>7</v>
       </c>
       <c r="F261" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262">
         <v>258</v>
       </c>
       <c r="C262" t="s">
         <v>390</v>
       </c>
       <c r="D262">
         <v>17</v>
       </c>
       <c r="E262" t="s">
         <v>139</v>
       </c>
       <c r="F262" t="s">
         <v>331</v>
       </c>
     </row>
@@ -7666,51 +7666,51 @@
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>411</v>
       </c>
       <c r="D14">
         <v>16</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>11</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>412</v>
       </c>
       <c r="D15">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>12</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>413</v>
       </c>
       <c r="D16">
         <v>17</v>
       </c>
       <c r="E16" t="s">
         <v>112</v>
       </c>
       <c r="F16" t="s">
         <v>113</v>
       </c>
     </row>
@@ -7763,51 +7763,51 @@
       </c>
       <c r="C19" t="s">
         <v>416</v>
       </c>
       <c r="D19">
         <v>17</v>
       </c>
       <c r="E19" t="s">
         <v>417</v>
       </c>
       <c r="F19" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>16</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>419</v>
       </c>
       <c r="D20">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E20" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>17</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>420</v>
       </c>
       <c r="D21">
         <v>16</v>
       </c>
       <c r="E21" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>18</v>
@@ -7854,51 +7854,51 @@
       </c>
       <c r="C24" t="s">
         <v>423</v>
       </c>
       <c r="D24">
         <v>17</v>
       </c>
       <c r="E24" t="s">
         <v>28</v>
       </c>
       <c r="F24" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>21</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>424</v>
       </c>
       <c r="D25">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E25" t="s">
         <v>425</v>
       </c>
       <c r="F25" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>22</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>427</v>
       </c>
       <c r="D26">
         <v>15</v>
       </c>
       <c r="E26" t="s">
         <v>18</v>
       </c>
     </row>
@@ -8042,51 +8042,51 @@
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>435</v>
       </c>
       <c r="D34">
         <v>17</v>
       </c>
       <c r="E34" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>31</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>436</v>
       </c>
       <c r="D35">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E35" t="s">
         <v>91</v>
       </c>
       <c r="F35" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>32</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>437</v>
       </c>
       <c r="D36">
         <v>17</v>
       </c>
       <c r="E36" t="s">
         <v>254</v>
       </c>
       <c r="F36" t="s">
@@ -8136,51 +8136,51 @@
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>441</v>
       </c>
       <c r="D39">
         <v>17</v>
       </c>
       <c r="E39" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>36</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>442</v>
       </c>
       <c r="D40">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E40" t="s">
         <v>59</v>
       </c>
       <c r="F40" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>37</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>443</v>
       </c>
       <c r="D41">
         <v>16</v>
       </c>
       <c r="E41" t="s">
         <v>187</v>
       </c>
       <c r="F41" t="s">
@@ -8891,51 +8891,51 @@
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>488</v>
       </c>
       <c r="D79">
         <v>16</v>
       </c>
       <c r="E79" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>76</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>489</v>
       </c>
       <c r="D80">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E80" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>77</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>490</v>
       </c>
       <c r="D81">
         <v>16</v>
       </c>
       <c r="E81" t="s">
         <v>112</v>
       </c>
       <c r="F81" t="s">
         <v>491</v>
       </c>
     </row>
@@ -8965,51 +8965,51 @@
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>493</v>
       </c>
       <c r="D83">
         <v>16</v>
       </c>
       <c r="E83" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>80</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>494</v>
       </c>
       <c r="D84">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E84" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>81</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>495</v>
       </c>
       <c r="D85">
         <v>17</v>
       </c>
       <c r="E85" t="s">
         <v>10</v>
       </c>
       <c r="F85" t="s">
         <v>496</v>
       </c>
     </row>
@@ -9042,51 +9042,51 @@
       </c>
       <c r="C87" t="s">
         <v>498</v>
       </c>
       <c r="D87">
         <v>16</v>
       </c>
       <c r="E87" t="s">
         <v>13</v>
       </c>
       <c r="F87" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>84</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>500</v>
       </c>
       <c r="D88">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E88" t="s">
         <v>133</v>
       </c>
       <c r="F88" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>85</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>501</v>
       </c>
       <c r="D89">
         <v>16</v>
       </c>
       <c r="E89" t="s">
         <v>59</v>
       </c>
       <c r="F89" t="s">
@@ -9344,51 +9344,51 @@
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>519</v>
       </c>
       <c r="D103">
         <v>17</v>
       </c>
       <c r="E103" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>100</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>520</v>
       </c>
       <c r="D104">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E104" t="s">
         <v>13</v>
       </c>
       <c r="F104" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>101</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>521</v>
       </c>
       <c r="D105">
         <v>16</v>
       </c>
       <c r="E105" t="s">
         <v>10</v>
       </c>
       <c r="F105" t="s">
@@ -9441,51 +9441,51 @@
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>526</v>
       </c>
       <c r="D108">
         <v>16</v>
       </c>
       <c r="E108" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>105</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>527</v>
       </c>
       <c r="D109">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E109" t="s">
         <v>7</v>
       </c>
       <c r="F109" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>106</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>528</v>
       </c>
       <c r="D110">
         <v>15</v>
       </c>
       <c r="E110" t="s">
         <v>187</v>
       </c>
     </row>
@@ -9660,51 +9660,51 @@
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>541</v>
       </c>
       <c r="D120">
         <v>15</v>
       </c>
       <c r="E120" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>117</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>542</v>
       </c>
       <c r="D121">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E121" t="s">
         <v>13</v>
       </c>
       <c r="F121" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>118</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>543</v>
       </c>
       <c r="D122">
         <v>16</v>
       </c>
       <c r="E122" t="s">
         <v>72</v>
       </c>
       <c r="F122" t="s">
@@ -9817,51 +9817,51 @@
       </c>
       <c r="C128" t="s">
         <v>551</v>
       </c>
       <c r="D128">
         <v>17</v>
       </c>
       <c r="E128" t="s">
         <v>187</v>
       </c>
       <c r="F128" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>125</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>553</v>
       </c>
       <c r="D129">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E129" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>126</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>554</v>
       </c>
       <c r="D130">
         <v>16</v>
       </c>
       <c r="E130" t="s">
         <v>7</v>
       </c>
       <c r="F130" t="s">
         <v>555</v>
       </c>
     </row>
@@ -9905,51 +9905,51 @@
     <row r="133" spans="1:6">
       <c r="A133">
         <v>129</v>
       </c>
       <c r="C133" t="s">
         <v>558</v>
       </c>
       <c r="D133">
         <v>15</v>
       </c>
       <c r="E133" t="s">
         <v>66</v>
       </c>
       <c r="F133" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>130</v>
       </c>
       <c r="C134" t="s">
         <v>559</v>
       </c>
       <c r="D134">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E134" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>131</v>
       </c>
       <c r="C135" t="s">
         <v>560</v>
       </c>
       <c r="D135">
         <v>16</v>
       </c>
       <c r="E135" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>131</v>
       </c>
       <c r="C136" t="s">
         <v>561</v>
@@ -10077,144 +10077,144 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>140</v>
       </c>
       <c r="C144" t="s">
         <v>573</v>
       </c>
       <c r="D144">
         <v>17</v>
       </c>
       <c r="E144" t="s">
         <v>10</v>
       </c>
       <c r="F144" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>141</v>
       </c>
       <c r="C145" t="s">
         <v>574</v>
       </c>
       <c r="D145">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E145" t="s">
         <v>7</v>
       </c>
       <c r="F145" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>142</v>
       </c>
       <c r="C146" t="s">
         <v>575</v>
       </c>
       <c r="D146">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E146" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>143</v>
       </c>
       <c r="C147" t="s">
         <v>577</v>
       </c>
       <c r="D147">
         <v>17</v>
       </c>
       <c r="E147" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>144</v>
       </c>
       <c r="C148" t="s">
         <v>578</v>
       </c>
       <c r="D148">
         <v>15</v>
       </c>
       <c r="E148" t="s">
         <v>10</v>
       </c>
       <c r="F148" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>145</v>
       </c>
       <c r="C149" t="s">
         <v>579</v>
       </c>
       <c r="D149">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E149" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>146</v>
       </c>
       <c r="C150" t="s">
         <v>580</v>
       </c>
       <c r="D150">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E150" t="s">
         <v>417</v>
       </c>
       <c r="F150" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>147</v>
       </c>
       <c r="C151" t="s">
         <v>582</v>
       </c>
       <c r="D151">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E151" t="s">
         <v>28</v>
       </c>
       <c r="F151" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>148</v>
       </c>
       <c r="C152" t="s">
         <v>583</v>
       </c>
       <c r="D152">
         <v>14</v>
       </c>
       <c r="E152" t="s">
         <v>7</v>
       </c>
       <c r="F152" t="s">
         <v>49</v>
       </c>
     </row>
@@ -10357,51 +10357,51 @@
     <row r="161" spans="1:6">
       <c r="A161">
         <v>157</v>
       </c>
       <c r="C161" t="s">
         <v>593</v>
       </c>
       <c r="D161">
         <v>17</v>
       </c>
       <c r="E161" t="s">
         <v>7</v>
       </c>
       <c r="F161" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>157</v>
       </c>
       <c r="C162" t="s">
         <v>594</v>
       </c>
       <c r="D162">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E162" t="s">
         <v>59</v>
       </c>
       <c r="F162" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>159</v>
       </c>
       <c r="C163" t="s">
         <v>595</v>
       </c>
       <c r="D163">
         <v>14</v>
       </c>
       <c r="E163" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>160</v>
@@ -10456,51 +10456,51 @@
     <row r="167" spans="1:6">
       <c r="A167">
         <v>163</v>
       </c>
       <c r="C167" t="s">
         <v>599</v>
       </c>
       <c r="D167">
         <v>17</v>
       </c>
       <c r="E167" t="s">
         <v>59</v>
       </c>
       <c r="F167" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>164</v>
       </c>
       <c r="C168" t="s">
         <v>600</v>
       </c>
       <c r="D168">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E168" t="s">
         <v>187</v>
       </c>
       <c r="F168" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>164</v>
       </c>
       <c r="C169" t="s">
         <v>602</v>
       </c>
       <c r="D169">
         <v>17</v>
       </c>
       <c r="E169" t="s">
         <v>7</v>
       </c>
       <c r="F169" t="s">
         <v>562</v>
       </c>
     </row>
@@ -10705,51 +10705,51 @@
         <v>279</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>178</v>
       </c>
       <c r="C182" t="s">
         <v>616</v>
       </c>
       <c r="D182">
         <v>16</v>
       </c>
       <c r="E182" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>179</v>
       </c>
       <c r="C183" t="s">
         <v>617</v>
       </c>
       <c r="D183">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E183" t="s">
         <v>10</v>
       </c>
       <c r="F183" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>180</v>
       </c>
       <c r="C184" t="s">
         <v>618</v>
       </c>
       <c r="D184">
         <v>16</v>
       </c>
       <c r="E184" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>181</v>
@@ -10838,51 +10838,51 @@
     <row r="190" spans="1:6">
       <c r="A190">
         <v>186</v>
       </c>
       <c r="C190" t="s">
         <v>626</v>
       </c>
       <c r="D190">
         <v>17</v>
       </c>
       <c r="E190" t="s">
         <v>187</v>
       </c>
       <c r="F190" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>187</v>
       </c>
       <c r="C191" t="s">
         <v>627</v>
       </c>
       <c r="D191">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E191" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>187</v>
       </c>
       <c r="C192" t="s">
         <v>628</v>
       </c>
       <c r="D192">
         <v>17</v>
       </c>
       <c r="E192" t="s">
         <v>59</v>
       </c>
       <c r="F192" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>189</v>
@@ -10937,51 +10937,51 @@
     <row r="196" spans="1:6">
       <c r="A196">
         <v>192</v>
       </c>
       <c r="C196" t="s">
         <v>632</v>
       </c>
       <c r="D196">
         <v>15</v>
       </c>
       <c r="E196" t="s">
         <v>72</v>
       </c>
       <c r="F196" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>192</v>
       </c>
       <c r="C197" t="s">
         <v>633</v>
       </c>
       <c r="D197">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E197" t="s">
         <v>187</v>
       </c>
       <c r="F197" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>194</v>
       </c>
       <c r="C198" t="s">
         <v>634</v>
       </c>
       <c r="D198">
         <v>16</v>
       </c>
       <c r="E198" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>194</v>
@@ -11279,51 +11279,51 @@
     <row r="217" spans="1:6">
       <c r="A217">
         <v>213</v>
       </c>
       <c r="C217" t="s">
         <v>655</v>
       </c>
       <c r="D217">
         <v>14</v>
       </c>
       <c r="E217" t="s">
         <v>91</v>
       </c>
       <c r="F217" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>214</v>
       </c>
       <c r="C218" t="s">
         <v>656</v>
       </c>
       <c r="D218">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E218" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>215</v>
       </c>
       <c r="C219" t="s">
         <v>657</v>
       </c>
       <c r="D219">
         <v>16</v>
       </c>
       <c r="E219" t="s">
         <v>13</v>
       </c>
       <c r="F219" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>216</v>
@@ -11361,85 +11361,85 @@
     <row r="222" spans="1:6">
       <c r="A222">
         <v>218</v>
       </c>
       <c r="C222" t="s">
         <v>660</v>
       </c>
       <c r="D222">
         <v>14</v>
       </c>
       <c r="E222" t="s">
         <v>7</v>
       </c>
       <c r="F222" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>219</v>
       </c>
       <c r="C223" t="s">
         <v>661</v>
       </c>
       <c r="D223">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E223" t="s">
         <v>7</v>
       </c>
       <c r="F223" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>219</v>
       </c>
       <c r="C224" t="s">
         <v>662</v>
       </c>
       <c r="D224">
         <v>16</v>
       </c>
       <c r="E224" t="s">
         <v>187</v>
       </c>
       <c r="F224" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>221</v>
       </c>
       <c r="C225" t="s">
         <v>664</v>
       </c>
       <c r="D225">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E225" t="s">
         <v>7</v>
       </c>
       <c r="F225" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>222</v>
       </c>
       <c r="C226" t="s">
         <v>665</v>
       </c>
       <c r="D226">
         <v>15</v>
       </c>
       <c r="E226" t="s">
         <v>13</v>
       </c>
       <c r="F226" t="s">
         <v>83</v>
       </c>
     </row>
@@ -11627,51 +11627,51 @@
     <row r="238" spans="1:6">
       <c r="A238">
         <v>234</v>
       </c>
       <c r="C238" t="s">
         <v>677</v>
       </c>
       <c r="D238">
         <v>16</v>
       </c>
       <c r="E238" t="s">
         <v>13</v>
       </c>
       <c r="F238" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239">
         <v>235</v>
       </c>
       <c r="C239" t="s">
         <v>678</v>
       </c>
       <c r="D239">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E239" t="s">
         <v>679</v>
       </c>
       <c r="F239" t="s">
         <v>680</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240">
         <v>236</v>
       </c>
       <c r="C240" t="s">
         <v>681</v>
       </c>
       <c r="D240">
         <v>17</v>
       </c>
       <c r="E240" t="s">
         <v>99</v>
       </c>
       <c r="F240" t="s">
         <v>682</v>
       </c>
     </row>
@@ -11712,51 +11712,51 @@
     <row r="243" spans="1:6">
       <c r="A243">
         <v>239</v>
       </c>
       <c r="C243" t="s">
         <v>686</v>
       </c>
       <c r="D243">
         <v>16</v>
       </c>
       <c r="E243" t="s">
         <v>13</v>
       </c>
       <c r="F243" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244">
         <v>240</v>
       </c>
       <c r="C244" t="s">
         <v>687</v>
       </c>
       <c r="D244">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E244" t="s">
         <v>7</v>
       </c>
       <c r="F244" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245">
         <v>241</v>
       </c>
       <c r="C245" t="s">
         <v>688</v>
       </c>
       <c r="D245">
         <v>16</v>
       </c>
       <c r="E245" t="s">
         <v>112</v>
       </c>
       <c r="F245" t="s">
         <v>244</v>
       </c>
     </row>
@@ -11899,51 +11899,51 @@
     <row r="254" spans="1:6">
       <c r="A254">
         <v>249</v>
       </c>
       <c r="C254" t="s">
         <v>699</v>
       </c>
       <c r="D254">
         <v>17</v>
       </c>
       <c r="E254" t="s">
         <v>72</v>
       </c>
       <c r="F254" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255">
         <v>249</v>
       </c>
       <c r="C255" t="s">
         <v>700</v>
       </c>
       <c r="D255">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E255" t="s">
         <v>7</v>
       </c>
       <c r="F255" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256">
         <v>252</v>
       </c>
       <c r="C256" t="s">
         <v>701</v>
       </c>
       <c r="D256">
         <v>13</v>
       </c>
       <c r="E256" t="s">
         <v>7</v>
       </c>
       <c r="F256" t="s">
         <v>123</v>
       </c>
     </row>
@@ -12080,51 +12080,51 @@
     <row r="265" spans="1:6">
       <c r="A265">
         <v>261</v>
       </c>
       <c r="C265" t="s">
         <v>711</v>
       </c>
       <c r="D265">
         <v>14</v>
       </c>
       <c r="E265" t="s">
         <v>249</v>
       </c>
       <c r="F265" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266">
         <v>262</v>
       </c>
       <c r="C266" t="s">
         <v>712</v>
       </c>
       <c r="D266">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E266" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267">
         <v>263</v>
       </c>
       <c r="C267" t="s">
         <v>713</v>
       </c>
       <c r="D267">
         <v>13</v>
       </c>
       <c r="E267" t="s">
         <v>7</v>
       </c>
       <c r="F267" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268">
         <v>263</v>