--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -2577,51 +2577,51 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>17</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>1</v>
@@ -3336,91 +3336,91 @@
       </c>
       <c r="C41" t="s">
         <v>85</v>
       </c>
       <c r="D41">
         <v>17</v>
       </c>
       <c r="E41" t="s">
         <v>49</v>
       </c>
       <c r="F41" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>38</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>87</v>
       </c>
       <c r="D42">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E42" t="s">
         <v>24</v>
       </c>
       <c r="F42" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>39</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>88</v>
       </c>
       <c r="D43">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E43" t="s">
         <v>89</v>
       </c>
       <c r="F43" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>40</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>91</v>
       </c>
       <c r="D44">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E44" t="s">
         <v>16</v>
       </c>
       <c r="F44" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>41</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>92</v>
       </c>
       <c r="D45">
         <v>18</v>
       </c>
       <c r="E45" t="s">
         <v>93</v>
       </c>
     </row>
@@ -3493,108 +3493,108 @@
       </c>
       <c r="C49" t="s">
         <v>98</v>
       </c>
       <c r="D49">
         <v>18</v>
       </c>
       <c r="E49" t="s">
         <v>24</v>
       </c>
       <c r="F49" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>46</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>100</v>
       </c>
       <c r="D50">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E50" t="s">
         <v>56</v>
       </c>
       <c r="F50" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>46</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>101</v>
       </c>
       <c r="D51">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E51" t="s">
         <v>56</v>
       </c>
       <c r="F51" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>48</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>103</v>
       </c>
       <c r="D52">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E52" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>49</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>104</v>
       </c>
       <c r="D53">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E53" t="s">
         <v>56</v>
       </c>
       <c r="F53" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>49</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>105</v>
       </c>
       <c r="D54">
         <v>16</v>
       </c>
       <c r="E54" t="s">
         <v>21</v>
       </c>
       <c r="F54" t="s">
@@ -3781,51 +3781,51 @@
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>120</v>
       </c>
       <c r="D64">
         <v>17</v>
       </c>
       <c r="E64" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>61</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>121</v>
       </c>
       <c r="D65">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E65" t="s">
         <v>24</v>
       </c>
       <c r="F65" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>62</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>122</v>
       </c>
       <c r="D66">
         <v>15</v>
       </c>
       <c r="E66" t="s">
         <v>24</v>
       </c>
       <c r="F66" t="s">
@@ -3841,51 +3841,51 @@
       </c>
       <c r="C67" t="s">
         <v>123</v>
       </c>
       <c r="D67">
         <v>18</v>
       </c>
       <c r="E67" t="s">
         <v>56</v>
       </c>
       <c r="F67" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>64</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>125</v>
       </c>
       <c r="D68">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E68" t="s">
         <v>27</v>
       </c>
       <c r="F68" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>65</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>127</v>
       </c>
       <c r="D69">
         <v>16</v>
       </c>
       <c r="E69" t="s">
         <v>16</v>
       </c>
       <c r="F69" t="s">
@@ -3981,108 +3981,108 @@
       </c>
       <c r="C74" t="s">
         <v>133</v>
       </c>
       <c r="D74">
         <v>18</v>
       </c>
       <c r="E74" t="s">
         <v>134</v>
       </c>
       <c r="F74" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>71</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>136</v>
       </c>
       <c r="D75">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E75" t="s">
         <v>16</v>
       </c>
       <c r="F75" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>72</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>137</v>
       </c>
       <c r="D76">
         <v>18</v>
       </c>
       <c r="E76" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>73</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>139</v>
       </c>
       <c r="D77">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E77" t="s">
         <v>21</v>
       </c>
       <c r="F77" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>74</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>141</v>
       </c>
       <c r="D78">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E78" t="s">
         <v>24</v>
       </c>
       <c r="F78" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>75</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>142</v>
       </c>
       <c r="D79">
         <v>17</v>
       </c>
       <c r="E79" t="s">
         <v>143</v>
       </c>
     </row>
@@ -4209,71 +4209,71 @@
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>152</v>
       </c>
       <c r="D86">
         <v>18</v>
       </c>
       <c r="E86" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>83</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>153</v>
       </c>
       <c r="D87">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E87" t="s">
         <v>21</v>
       </c>
       <c r="F87" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>84</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>155</v>
       </c>
       <c r="D88">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E88" t="s">
         <v>24</v>
       </c>
       <c r="F88" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>85</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>156</v>
       </c>
       <c r="D89">
         <v>18</v>
       </c>
       <c r="E89" t="s">
         <v>157</v>
       </c>
       <c r="F89" t="s">
@@ -4446,51 +4446,51 @@
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>173</v>
       </c>
       <c r="D98">
         <v>17</v>
       </c>
       <c r="E98" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>95</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>174</v>
       </c>
       <c r="D99">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E99" t="s">
         <v>134</v>
       </c>
       <c r="F99" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>96</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>176</v>
       </c>
       <c r="D100">
         <v>16</v>
       </c>
       <c r="E100" t="s">
         <v>177</v>
       </c>
       <c r="F100" t="s">
@@ -4566,51 +4566,51 @@
       </c>
       <c r="C104" t="s">
         <v>185</v>
       </c>
       <c r="D104">
         <v>18</v>
       </c>
       <c r="E104" t="s">
         <v>56</v>
       </c>
       <c r="F104" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>101</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>186</v>
       </c>
       <c r="D105">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E105" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>102</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>187</v>
       </c>
       <c r="D106">
         <v>18</v>
       </c>
       <c r="E106" t="s">
         <v>41</v>
       </c>
       <c r="F106" t="s">
         <v>188</v>
       </c>
     </row>
@@ -4623,51 +4623,51 @@
       </c>
       <c r="C107" t="s">
         <v>189</v>
       </c>
       <c r="D107">
         <v>15</v>
       </c>
       <c r="E107" t="s">
         <v>24</v>
       </c>
       <c r="F107" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>103</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>190</v>
       </c>
       <c r="D108">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E108" t="s">
         <v>24</v>
       </c>
       <c r="F108" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>105</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>191</v>
       </c>
       <c r="D109">
         <v>16</v>
       </c>
       <c r="E109" t="s">
         <v>49</v>
       </c>
       <c r="F109" t="s">
@@ -4900,51 +4900,51 @@
       </c>
       <c r="C121" t="s">
         <v>207</v>
       </c>
       <c r="D121">
         <v>17</v>
       </c>
       <c r="E121" t="s">
         <v>24</v>
       </c>
       <c r="F121" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>118</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>208</v>
       </c>
       <c r="D122">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E122" t="s">
         <v>24</v>
       </c>
       <c r="F122" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>119</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>209</v>
       </c>
       <c r="D123">
         <v>15</v>
       </c>
       <c r="E123" t="s">
         <v>16</v>
       </c>
       <c r="F123" t="s">
@@ -5057,51 +5057,51 @@
       </c>
       <c r="C129" t="s">
         <v>219</v>
       </c>
       <c r="D129">
         <v>16</v>
       </c>
       <c r="E129" t="s">
         <v>24</v>
       </c>
       <c r="F129" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>126</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>220</v>
       </c>
       <c r="D130">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E130" t="s">
         <v>221</v>
       </c>
       <c r="F130" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>127</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>223</v>
       </c>
       <c r="D131">
         <v>16</v>
       </c>
       <c r="E131" t="s">
         <v>177</v>
       </c>
       <c r="F131" t="s">
@@ -5434,51 +5434,51 @@
     <row r="151" spans="1:6">
       <c r="A151">
         <v>147</v>
       </c>
       <c r="C151" t="s">
         <v>253</v>
       </c>
       <c r="D151">
         <v>16</v>
       </c>
       <c r="E151" t="s">
         <v>16</v>
       </c>
       <c r="F151" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>148</v>
       </c>
       <c r="C152" t="s">
         <v>254</v>
       </c>
       <c r="D152">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E152" t="s">
         <v>24</v>
       </c>
       <c r="F152" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>149</v>
       </c>
       <c r="C153" t="s">
         <v>256</v>
       </c>
       <c r="D153">
         <v>15</v>
       </c>
       <c r="E153" t="s">
         <v>56</v>
       </c>
       <c r="F153" t="s">
         <v>57</v>
       </c>
     </row>
@@ -5731,102 +5731,102 @@
     <row r="169" spans="1:6">
       <c r="A169">
         <v>165</v>
       </c>
       <c r="C169" t="s">
         <v>277</v>
       </c>
       <c r="D169">
         <v>18</v>
       </c>
       <c r="E169" t="s">
         <v>24</v>
       </c>
       <c r="F169" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>166</v>
       </c>
       <c r="C170" t="s">
         <v>278</v>
       </c>
       <c r="D170">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E170" t="s">
         <v>24</v>
       </c>
       <c r="F170" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>167</v>
       </c>
       <c r="C171" t="s">
         <v>279</v>
       </c>
       <c r="D171">
         <v>18</v>
       </c>
       <c r="E171" t="s">
         <v>59</v>
       </c>
       <c r="F171" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>167</v>
       </c>
       <c r="C172" t="s">
         <v>281</v>
       </c>
       <c r="D172">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E172" t="s">
         <v>21</v>
       </c>
       <c r="F172" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>167</v>
       </c>
       <c r="C173" t="s">
         <v>282</v>
       </c>
       <c r="D173">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E173" t="s">
         <v>168</v>
       </c>
       <c r="F173" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>170</v>
       </c>
       <c r="C174" t="s">
         <v>283</v>
       </c>
       <c r="D174">
         <v>17</v>
       </c>
       <c r="E174" t="s">
         <v>24</v>
       </c>
       <c r="F174" t="s">
         <v>284</v>
       </c>
     </row>
@@ -5850,51 +5850,51 @@
     <row r="176" spans="1:6">
       <c r="A176">
         <v>172</v>
       </c>
       <c r="C176" t="s">
         <v>288</v>
       </c>
       <c r="D176">
         <v>17</v>
       </c>
       <c r="E176" t="s">
         <v>24</v>
       </c>
       <c r="F176" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>173</v>
       </c>
       <c r="C177" t="s">
         <v>289</v>
       </c>
       <c r="D177">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E177" t="s">
         <v>24</v>
       </c>
       <c r="F177" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>174</v>
       </c>
       <c r="C178" t="s">
         <v>291</v>
       </c>
       <c r="D178">
         <v>16</v>
       </c>
       <c r="E178" t="s">
         <v>157</v>
       </c>
       <c r="F178" t="s">
         <v>292</v>
       </c>
     </row>
@@ -5952,68 +5952,68 @@
     <row r="182" spans="1:6">
       <c r="A182">
         <v>178</v>
       </c>
       <c r="C182" t="s">
         <v>296</v>
       </c>
       <c r="D182">
         <v>17</v>
       </c>
       <c r="E182" t="s">
         <v>177</v>
       </c>
       <c r="F182" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>179</v>
       </c>
       <c r="C183" t="s">
         <v>298</v>
       </c>
       <c r="D183">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E183" t="s">
         <v>24</v>
       </c>
       <c r="F183" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>180</v>
       </c>
       <c r="C184" t="s">
         <v>300</v>
       </c>
       <c r="D184">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E184" t="s">
         <v>24</v>
       </c>
       <c r="F184" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>181</v>
       </c>
       <c r="C185" t="s">
         <v>301</v>
       </c>
       <c r="D185">
         <v>17</v>
       </c>
       <c r="E185" t="s">
         <v>24</v>
       </c>
       <c r="F185" t="s">
         <v>146</v>
       </c>
     </row>
@@ -6102,68 +6102,68 @@
     <row r="191" spans="1:6">
       <c r="A191">
         <v>187</v>
       </c>
       <c r="C191" t="s">
         <v>309</v>
       </c>
       <c r="D191">
         <v>17</v>
       </c>
       <c r="E191" t="s">
         <v>24</v>
       </c>
       <c r="F191" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>187</v>
       </c>
       <c r="C192" t="s">
         <v>310</v>
       </c>
       <c r="D192">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E192" t="s">
         <v>27</v>
       </c>
       <c r="F192" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>187</v>
       </c>
       <c r="C193" t="s">
         <v>311</v>
       </c>
       <c r="D193">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E193" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>190</v>
       </c>
       <c r="C194" t="s">
         <v>312</v>
       </c>
       <c r="D194">
         <v>15</v>
       </c>
       <c r="E194" t="s">
         <v>24</v>
       </c>
       <c r="F194" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>191</v>
@@ -6249,51 +6249,51 @@
     <row r="200" spans="1:6">
       <c r="A200">
         <v>196</v>
       </c>
       <c r="C200" t="s">
         <v>318</v>
       </c>
       <c r="D200">
         <v>16</v>
       </c>
       <c r="E200" t="s">
         <v>168</v>
       </c>
       <c r="F200" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>197</v>
       </c>
       <c r="C201" t="s">
         <v>319</v>
       </c>
       <c r="D201">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E201" t="s">
         <v>221</v>
       </c>
       <c r="F201" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>197</v>
       </c>
       <c r="C202" t="s">
         <v>320</v>
       </c>
       <c r="D202">
         <v>18</v>
       </c>
       <c r="E202" t="s">
         <v>24</v>
       </c>
       <c r="F202" t="s">
         <v>321</v>
       </c>
     </row>
@@ -6368,51 +6368,51 @@
     <row r="207" spans="1:6">
       <c r="A207">
         <v>203</v>
       </c>
       <c r="C207" t="s">
         <v>327</v>
       </c>
       <c r="D207">
         <v>15</v>
       </c>
       <c r="E207" t="s">
         <v>7</v>
       </c>
       <c r="F207" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>204</v>
       </c>
       <c r="C208" t="s">
         <v>329</v>
       </c>
       <c r="D208">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E208" t="s">
         <v>24</v>
       </c>
       <c r="F208" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>205</v>
       </c>
       <c r="C209" t="s">
         <v>330</v>
       </c>
       <c r="D209">
         <v>14</v>
       </c>
       <c r="E209" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>206</v>
@@ -6484,51 +6484,51 @@
     <row r="214" spans="1:6">
       <c r="A214">
         <v>210</v>
       </c>
       <c r="C214" t="s">
         <v>339</v>
       </c>
       <c r="D214">
         <v>17</v>
       </c>
       <c r="E214" t="s">
         <v>24</v>
       </c>
       <c r="F214" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>211</v>
       </c>
       <c r="C215" t="s">
         <v>340</v>
       </c>
       <c r="D215">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E215" t="s">
         <v>24</v>
       </c>
       <c r="F215" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>212</v>
       </c>
       <c r="C216" t="s">
         <v>341</v>
       </c>
       <c r="D216">
         <v>15</v>
       </c>
       <c r="E216" t="s">
         <v>59</v>
       </c>
       <c r="F216" t="s">
         <v>60</v>
       </c>
     </row>
@@ -6603,51 +6603,51 @@
     <row r="221" spans="1:6">
       <c r="A221">
         <v>217</v>
       </c>
       <c r="C221" t="s">
         <v>348</v>
       </c>
       <c r="D221">
         <v>15</v>
       </c>
       <c r="E221" t="s">
         <v>10</v>
       </c>
       <c r="F221" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>217</v>
       </c>
       <c r="C222" t="s">
         <v>350</v>
       </c>
       <c r="D222">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E222" t="s">
         <v>24</v>
       </c>
       <c r="F222" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>219</v>
       </c>
       <c r="C223" t="s">
         <v>351</v>
       </c>
       <c r="D223">
         <v>17</v>
       </c>
       <c r="E223" t="s">
         <v>7</v>
       </c>
       <c r="F223" t="s">
         <v>328</v>
       </c>
     </row>
@@ -7014,51 +7014,51 @@
       </c>
       <c r="C17" t="s">
         <v>377</v>
       </c>
       <c r="D17">
         <v>17</v>
       </c>
       <c r="E17" t="s">
         <v>41</v>
       </c>
       <c r="F17" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>10</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>379</v>
       </c>
       <c r="D18">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E18" t="s">
         <v>27</v>
       </c>
       <c r="F18" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>11</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>380</v>
       </c>
       <c r="D19">
         <v>17</v>
       </c>
       <c r="E19" t="s">
         <v>41</v>
       </c>
     </row>
@@ -7071,91 +7071,91 @@
       </c>
       <c r="C20" t="s">
         <v>381</v>
       </c>
       <c r="D20">
         <v>17</v>
       </c>
       <c r="E20" t="s">
         <v>27</v>
       </c>
       <c r="F20" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>13</v>
       </c>
       <c r="B21">
         <v>24.0</v>
       </c>
       <c r="C21" t="s">
         <v>383</v>
       </c>
       <c r="D21">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E21" t="s">
         <v>221</v>
       </c>
       <c r="F21" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>14</v>
       </c>
       <c r="B22">
         <v>24.0</v>
       </c>
       <c r="C22" t="s">
         <v>385</v>
       </c>
       <c r="D22">
         <v>18</v>
       </c>
       <c r="E22" t="s">
         <v>59</v>
       </c>
       <c r="F22" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>15</v>
       </c>
       <c r="B23">
         <v>24.0</v>
       </c>
       <c r="C23" t="s">
         <v>387</v>
       </c>
       <c r="D23">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E23" t="s">
         <v>21</v>
       </c>
       <c r="F23" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>16</v>
       </c>
       <c r="B24">
         <v>24.0</v>
       </c>
       <c r="C24" t="s">
         <v>389</v>
       </c>
       <c r="D24">
         <v>15</v>
       </c>
       <c r="E24" t="s">
         <v>13</v>
       </c>
       <c r="F24" t="s">
@@ -7188,51 +7188,51 @@
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>391</v>
       </c>
       <c r="D26">
         <v>18</v>
       </c>
       <c r="E26" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>19</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>392</v>
       </c>
       <c r="D27">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E27" t="s">
         <v>56</v>
       </c>
       <c r="F27" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>20</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>394</v>
       </c>
       <c r="D28">
         <v>18</v>
       </c>
       <c r="E28" t="s">
         <v>212</v>
       </c>
     </row>
@@ -7722,51 +7722,51 @@
       </c>
       <c r="C53" t="s">
         <v>427</v>
       </c>
       <c r="D53">
         <v>16</v>
       </c>
       <c r="E53" t="s">
         <v>59</v>
       </c>
       <c r="F53" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>46</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>428</v>
       </c>
       <c r="D54">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E54" t="s">
         <v>429</v>
       </c>
       <c r="F54" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>47</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>431</v>
       </c>
       <c r="D55">
         <v>16</v>
       </c>
       <c r="E55" t="s">
         <v>49</v>
       </c>
       <c r="F55" t="s">
@@ -8150,51 +8150,51 @@
       </c>
       <c r="C75" t="s">
         <v>457</v>
       </c>
       <c r="D75">
         <v>18</v>
       </c>
       <c r="E75" t="s">
         <v>177</v>
       </c>
       <c r="F75" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>68</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>459</v>
       </c>
       <c r="D76">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E76" t="s">
         <v>49</v>
       </c>
       <c r="F76" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>69</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>460</v>
       </c>
       <c r="D77">
         <v>18</v>
       </c>
       <c r="E77" t="s">
         <v>41</v>
       </c>
       <c r="F77" t="s">
@@ -8224,51 +8224,51 @@
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>464</v>
       </c>
       <c r="D79">
         <v>16</v>
       </c>
       <c r="E79" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>72</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>465</v>
       </c>
       <c r="D80">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E80" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>73</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>466</v>
       </c>
       <c r="D81">
         <v>17</v>
       </c>
       <c r="E81" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>74</v>
@@ -8295,51 +8295,51 @@
       </c>
       <c r="C83" t="s">
         <v>468</v>
       </c>
       <c r="D83">
         <v>18</v>
       </c>
       <c r="E83" t="s">
         <v>27</v>
       </c>
       <c r="F83" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>76</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>470</v>
       </c>
       <c r="D84">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E84" t="s">
         <v>41</v>
       </c>
       <c r="F84" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>77</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>471</v>
       </c>
       <c r="D85">
         <v>18</v>
       </c>
       <c r="E85" t="s">
         <v>56</v>
       </c>
       <c r="F85" t="s">
@@ -8492,51 +8492,51 @@
       </c>
       <c r="C93" t="s">
         <v>482</v>
       </c>
       <c r="D93">
         <v>18</v>
       </c>
       <c r="E93" t="s">
         <v>41</v>
       </c>
       <c r="F93" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>86</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>484</v>
       </c>
       <c r="D94">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E94" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>87</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>485</v>
       </c>
       <c r="D95">
         <v>16</v>
       </c>
       <c r="E95" t="s">
         <v>49</v>
       </c>
       <c r="F95" t="s">
         <v>486</v>
       </c>
     </row>
@@ -8837,51 +8837,51 @@
       </c>
       <c r="C111" t="s">
         <v>504</v>
       </c>
       <c r="D111">
         <v>17</v>
       </c>
       <c r="E111" t="s">
         <v>24</v>
       </c>
       <c r="F111" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>104</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>505</v>
       </c>
       <c r="D112">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E112" t="s">
         <v>168</v>
       </c>
       <c r="F112" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>105</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>506</v>
       </c>
       <c r="D113">
         <v>17</v>
       </c>
       <c r="E113" t="s">
         <v>41</v>
       </c>
     </row>
@@ -8894,51 +8894,51 @@
       </c>
       <c r="C114" t="s">
         <v>507</v>
       </c>
       <c r="D114">
         <v>17</v>
       </c>
       <c r="E114" t="s">
         <v>24</v>
       </c>
       <c r="F114" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>107</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>508</v>
       </c>
       <c r="D115">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E115" t="s">
         <v>24</v>
       </c>
       <c r="F115" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>108</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>509</v>
       </c>
       <c r="D116">
         <v>16</v>
       </c>
       <c r="E116" t="s">
         <v>49</v>
       </c>
       <c r="F116" t="s">
@@ -9645,99 +9645,99 @@
     <row r="155" spans="1:6">
       <c r="A155">
         <v>146</v>
       </c>
       <c r="C155" t="s">
         <v>561</v>
       </c>
       <c r="D155">
         <v>15</v>
       </c>
       <c r="E155" t="s">
         <v>24</v>
       </c>
       <c r="F155" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>146</v>
       </c>
       <c r="C156" t="s">
         <v>562</v>
       </c>
       <c r="D156">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E156" t="s">
         <v>27</v>
       </c>
       <c r="F156" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>149</v>
       </c>
       <c r="C157" t="s">
         <v>563</v>
       </c>
       <c r="D157">
         <v>15</v>
       </c>
       <c r="E157" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>150</v>
       </c>
       <c r="C158" t="s">
         <v>564</v>
       </c>
       <c r="D158">
         <v>17</v>
       </c>
       <c r="E158" t="s">
         <v>16</v>
       </c>
       <c r="F158" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>151</v>
       </c>
       <c r="C159" t="s">
         <v>565</v>
       </c>
       <c r="D159">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E159" t="s">
         <v>49</v>
       </c>
       <c r="F159" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>152</v>
       </c>
       <c r="C160" t="s">
         <v>566</v>
       </c>
       <c r="D160">
         <v>15</v>
       </c>
       <c r="E160" t="s">
         <v>56</v>
       </c>
       <c r="F160" t="s">
         <v>150</v>
       </c>
     </row>
@@ -9795,68 +9795,68 @@
     <row r="164" spans="1:6">
       <c r="A164">
         <v>156</v>
       </c>
       <c r="C164" t="s">
         <v>571</v>
       </c>
       <c r="D164">
         <v>18</v>
       </c>
       <c r="E164" t="s">
         <v>138</v>
       </c>
       <c r="F164" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>157</v>
       </c>
       <c r="C165" t="s">
         <v>572</v>
       </c>
       <c r="D165">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E165" t="s">
         <v>24</v>
       </c>
       <c r="F165" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>158</v>
       </c>
       <c r="C166" t="s">
         <v>573</v>
       </c>
       <c r="D166">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E166" t="s">
         <v>24</v>
       </c>
       <c r="F166" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>159</v>
       </c>
       <c r="C167" t="s">
         <v>574</v>
       </c>
       <c r="D167">
         <v>18</v>
       </c>
       <c r="E167" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>160</v>
@@ -10398,51 +10398,51 @@
     <row r="200" spans="1:6">
       <c r="A200">
         <v>191</v>
       </c>
       <c r="C200" t="s">
         <v>615</v>
       </c>
       <c r="D200">
         <v>17</v>
       </c>
       <c r="E200" t="s">
         <v>27</v>
       </c>
       <c r="F200" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>193</v>
       </c>
       <c r="C201" t="s">
         <v>616</v>
       </c>
       <c r="D201">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E201" t="s">
         <v>24</v>
       </c>
       <c r="F201" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>194</v>
       </c>
       <c r="C202" t="s">
         <v>617</v>
       </c>
       <c r="D202">
         <v>16</v>
       </c>
       <c r="E202" t="s">
         <v>24</v>
       </c>
       <c r="F202" t="s">
         <v>568</v>
       </c>
     </row>
@@ -10551,51 +10551,51 @@
     <row r="209" spans="1:6">
       <c r="A209">
         <v>201</v>
       </c>
       <c r="C209" t="s">
         <v>625</v>
       </c>
       <c r="D209">
         <v>17</v>
       </c>
       <c r="E209" t="s">
         <v>16</v>
       </c>
       <c r="F209" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>202</v>
       </c>
       <c r="C210" t="s">
         <v>626</v>
       </c>
       <c r="D210">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E210" t="s">
         <v>24</v>
       </c>
       <c r="F210" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>203</v>
       </c>
       <c r="C211" t="s">
         <v>627</v>
       </c>
       <c r="D211">
         <v>16</v>
       </c>
       <c r="E211" t="s">
         <v>24</v>
       </c>
       <c r="F211" t="s">
         <v>96</v>
       </c>
     </row>
@@ -10636,102 +10636,102 @@
     <row r="214" spans="1:6">
       <c r="A214">
         <v>206</v>
       </c>
       <c r="C214" t="s">
         <v>630</v>
       </c>
       <c r="D214">
         <v>15</v>
       </c>
       <c r="E214" t="s">
         <v>24</v>
       </c>
       <c r="F214" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>207</v>
       </c>
       <c r="C215" t="s">
         <v>631</v>
       </c>
       <c r="D215">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E215" t="s">
         <v>16</v>
       </c>
       <c r="F215" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>208</v>
       </c>
       <c r="C216" t="s">
         <v>632</v>
       </c>
       <c r="D216">
         <v>17</v>
       </c>
       <c r="E216" t="s">
         <v>49</v>
       </c>
       <c r="F216" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>209</v>
       </c>
       <c r="C217" t="s">
         <v>633</v>
       </c>
       <c r="D217">
         <v>17</v>
       </c>
       <c r="E217" t="s">
         <v>168</v>
       </c>
       <c r="F217" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>210</v>
       </c>
       <c r="C218" t="s">
         <v>634</v>
       </c>
       <c r="D218">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E218" t="s">
         <v>30</v>
       </c>
       <c r="F218" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>211</v>
       </c>
       <c r="C219" t="s">
         <v>635</v>
       </c>
       <c r="D219">
         <v>17</v>
       </c>
       <c r="E219" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>212</v>
@@ -10967,51 +10967,51 @@
     <row r="234" spans="1:6">
       <c r="A234">
         <v>225</v>
       </c>
       <c r="C234" t="s">
         <v>651</v>
       </c>
       <c r="D234">
         <v>17</v>
       </c>
       <c r="E234" t="s">
         <v>10</v>
       </c>
       <c r="F234" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>225</v>
       </c>
       <c r="C235" t="s">
         <v>652</v>
       </c>
       <c r="D235">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E235" t="s">
         <v>24</v>
       </c>
       <c r="F235" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
         <v>228</v>
       </c>
       <c r="C236" t="s">
         <v>654</v>
       </c>
       <c r="D236">
         <v>14</v>
       </c>
       <c r="E236" t="s">
         <v>24</v>
       </c>
       <c r="F236" t="s">
         <v>226</v>
       </c>
     </row>