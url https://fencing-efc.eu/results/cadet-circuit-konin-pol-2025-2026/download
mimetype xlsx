--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1762,51 +1762,51 @@
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
         <v>16</v>
       </c>
       <c r="E7" t="s">
         <v>14</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8">
         <v>35.0</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9">
         <v>17</v>
       </c>
       <c r="E9" t="s">
         <v>14</v>
       </c>
       <c r="F9" t="s">
@@ -1919,51 +1919,51 @@
       </c>
       <c r="C15" t="s">
         <v>33</v>
       </c>
       <c r="D15">
         <v>15</v>
       </c>
       <c r="E15" t="s">
         <v>14</v>
       </c>
       <c r="F15" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E16" t="s">
         <v>14</v>
       </c>
       <c r="F16" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>36</v>
       </c>
       <c r="D17">
         <v>15</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
@@ -2221,51 +2221,51 @@
       </c>
       <c r="C31" t="s">
         <v>58</v>
       </c>
       <c r="D31">
         <v>17</v>
       </c>
       <c r="E31" t="s">
         <v>9</v>
       </c>
       <c r="F31" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>29</v>
       </c>
       <c r="B32">
         <v>10.0</v>
       </c>
       <c r="C32" t="s">
         <v>60</v>
       </c>
       <c r="D32">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E32" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>30</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>62</v>
       </c>
       <c r="D33">
         <v>17</v>
       </c>
       <c r="E33" t="s">
         <v>27</v>
       </c>
       <c r="F33" t="s">
         <v>39</v>
       </c>
     </row>
@@ -2409,51 +2409,51 @@
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>73</v>
       </c>
       <c r="D41">
         <v>15</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>74</v>
       </c>
       <c r="D42">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E42" t="s">
         <v>23</v>
       </c>
       <c r="F42" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>40</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>76</v>
       </c>
       <c r="D43">
         <v>17</v>
       </c>
       <c r="E43" t="s">
         <v>61</v>
       </c>
     </row>
@@ -2623,128 +2623,128 @@
       </c>
       <c r="C52" t="s">
         <v>88</v>
       </c>
       <c r="D52">
         <v>15</v>
       </c>
       <c r="E52" t="s">
         <v>42</v>
       </c>
       <c r="F52" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>50</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>89</v>
       </c>
       <c r="D53">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E53" t="s">
         <v>14</v>
       </c>
       <c r="F53" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>51</v>
       </c>
       <c r="B54">
         <v>5.0</v>
       </c>
       <c r="C54" t="s">
         <v>90</v>
       </c>
       <c r="D54">
         <v>15</v>
       </c>
       <c r="E54" t="s">
         <v>9</v>
       </c>
       <c r="F54" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="B55">
         <v>5.0</v>
       </c>
       <c r="C55" t="s">
         <v>91</v>
       </c>
       <c r="D55">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>53</v>
       </c>
       <c r="B56">
         <v>5.0</v>
       </c>
       <c r="C56" t="s">
         <v>92</v>
       </c>
       <c r="D56">
         <v>17</v>
       </c>
       <c r="E56" t="s">
         <v>9</v>
       </c>
       <c r="F56" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>54</v>
       </c>
       <c r="B57">
         <v>5.0</v>
       </c>
       <c r="C57" t="s">
         <v>93</v>
       </c>
       <c r="D57">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E57" t="s">
         <v>23</v>
       </c>
       <c r="F57" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>55</v>
       </c>
       <c r="B58">
         <v>5.0</v>
       </c>
       <c r="C58" t="s">
         <v>94</v>
       </c>
       <c r="D58">
         <v>14</v>
       </c>
       <c r="E58" t="s">
         <v>14</v>
       </c>
       <c r="F58" t="s">
@@ -2951,88 +2951,88 @@
       </c>
       <c r="C69" t="s">
         <v>108</v>
       </c>
       <c r="D69">
         <v>16</v>
       </c>
       <c r="E69" t="s">
         <v>47</v>
       </c>
       <c r="F69" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>67</v>
       </c>
       <c r="B70">
         <v>2.5</v>
       </c>
       <c r="C70" t="s">
         <v>110</v>
       </c>
       <c r="D70">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>68</v>
       </c>
       <c r="B71">
         <v>2.5</v>
       </c>
       <c r="C71" t="s">
         <v>111</v>
       </c>
       <c r="D71">
         <v>16</v>
       </c>
       <c r="E71" t="s">
         <v>9</v>
       </c>
       <c r="F71" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>69</v>
       </c>
       <c r="B72">
         <v>2.5</v>
       </c>
       <c r="C72" t="s">
         <v>112</v>
       </c>
       <c r="D72">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E72" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>70</v>
       </c>
       <c r="B73">
         <v>2.5</v>
       </c>
       <c r="C73" t="s">
         <v>113</v>
       </c>
       <c r="D73">
         <v>16</v>
       </c>
       <c r="E73" t="s">
         <v>14</v>
       </c>
       <c r="F73" t="s">
         <v>15</v>
       </c>
     </row>
@@ -3076,51 +3076,51 @@
       </c>
       <c r="B76">
         <v>2.5</v>
       </c>
       <c r="C76" t="s">
         <v>116</v>
       </c>
       <c r="D76">
         <v>16</v>
       </c>
       <c r="E76" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>74</v>
       </c>
       <c r="B77">
         <v>2.5</v>
       </c>
       <c r="C77" t="s">
         <v>117</v>
       </c>
       <c r="D77">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
       <c r="F77" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>75</v>
       </c>
       <c r="B78">
         <v>2.5</v>
       </c>
       <c r="C78" t="s">
         <v>119</v>
       </c>
       <c r="D78">
         <v>17</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3244,51 +3244,51 @@
       </c>
       <c r="C85" t="s">
         <v>129</v>
       </c>
       <c r="D85">
         <v>17</v>
       </c>
       <c r="E85" t="s">
         <v>23</v>
       </c>
       <c r="F85" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>83</v>
       </c>
       <c r="B86">
         <v>2.5</v>
       </c>
       <c r="C86" t="s">
         <v>131</v>
       </c>
       <c r="D86">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E86" t="s">
         <v>9</v>
       </c>
       <c r="F86" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>83</v>
       </c>
       <c r="B87">
         <v>2.5</v>
       </c>
       <c r="C87" t="s">
         <v>133</v>
       </c>
       <c r="D87">
         <v>15</v>
       </c>
       <c r="E87" t="s">
         <v>9</v>
       </c>
       <c r="F87" t="s">
@@ -3686,51 +3686,51 @@
       </c>
       <c r="B108">
         <v>2.5</v>
       </c>
       <c r="C108" t="s">
         <v>157</v>
       </c>
       <c r="D108">
         <v>16</v>
       </c>
       <c r="E108" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>106</v>
       </c>
       <c r="B109">
         <v>2.5</v>
       </c>
       <c r="C109" t="s">
         <v>158</v>
       </c>
       <c r="D109">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E109" t="s">
         <v>82</v>
       </c>
       <c r="F109" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>107</v>
       </c>
       <c r="B110">
         <v>2.5</v>
       </c>
       <c r="C110" t="s">
         <v>159</v>
       </c>
       <c r="D110">
         <v>15</v>
       </c>
       <c r="E110" t="s">
         <v>47</v>
       </c>
       <c r="F110" t="s">
@@ -3830,65 +3830,65 @@
         <v>7</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>114</v>
       </c>
       <c r="C117" t="s">
         <v>166</v>
       </c>
       <c r="D117">
         <v>15</v>
       </c>
       <c r="E117" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>115</v>
       </c>
       <c r="C118" t="s">
         <v>167</v>
       </c>
       <c r="D118">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E118" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>116</v>
       </c>
       <c r="C119" t="s">
         <v>168</v>
       </c>
       <c r="D119">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E119" t="s">
         <v>27</v>
       </c>
       <c r="F119" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>117</v>
       </c>
       <c r="C120" t="s">
         <v>170</v>
       </c>
       <c r="D120">
         <v>15</v>
       </c>
       <c r="E120" t="s">
         <v>9</v>
       </c>
       <c r="F120" t="s">
         <v>30</v>
       </c>
     </row>
@@ -3929,102 +3929,102 @@
     <row r="123" spans="1:6">
       <c r="A123">
         <v>120</v>
       </c>
       <c r="C123" t="s">
         <v>173</v>
       </c>
       <c r="D123">
         <v>15</v>
       </c>
       <c r="E123" t="s">
         <v>47</v>
       </c>
       <c r="F123" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>121</v>
       </c>
       <c r="C124" t="s">
         <v>174</v>
       </c>
       <c r="D124">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E124" t="s">
         <v>9</v>
       </c>
       <c r="F124" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>122</v>
       </c>
       <c r="C125" t="s">
         <v>175</v>
       </c>
       <c r="D125">
         <v>14</v>
       </c>
       <c r="E125" t="s">
         <v>9</v>
       </c>
       <c r="F125" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>123</v>
       </c>
       <c r="C126" t="s">
         <v>176</v>
       </c>
       <c r="D126">
         <v>15</v>
       </c>
       <c r="E126" t="s">
         <v>9</v>
       </c>
       <c r="F126" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>124</v>
       </c>
       <c r="C127" t="s">
         <v>177</v>
       </c>
       <c r="D127">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E127" t="s">
         <v>47</v>
       </c>
       <c r="F127" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>125</v>
       </c>
       <c r="C128" t="s">
         <v>178</v>
       </c>
       <c r="D128">
         <v>15</v>
       </c>
       <c r="E128" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>126</v>
@@ -4087,51 +4087,51 @@
     <row r="133" spans="1:6">
       <c r="A133">
         <v>130</v>
       </c>
       <c r="C133" t="s">
         <v>184</v>
       </c>
       <c r="D133">
         <v>14</v>
       </c>
       <c r="E133" t="s">
         <v>9</v>
       </c>
       <c r="F133" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>131</v>
       </c>
       <c r="C134" t="s">
         <v>185</v>
       </c>
       <c r="D134">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E134" t="s">
         <v>9</v>
       </c>
       <c r="F134" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>132</v>
       </c>
       <c r="C135" t="s">
         <v>186</v>
       </c>
       <c r="D135">
         <v>14</v>
       </c>
       <c r="E135" t="s">
         <v>23</v>
       </c>
       <c r="F135" t="s">
         <v>75</v>
       </c>
     </row>
@@ -4237,51 +4237,51 @@
     <row r="142" spans="1:6">
       <c r="A142">
         <v>139</v>
       </c>
       <c r="C142" t="s">
         <v>194</v>
       </c>
       <c r="D142">
         <v>16</v>
       </c>
       <c r="E142" t="s">
         <v>9</v>
       </c>
       <c r="F142" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>139</v>
       </c>
       <c r="C143" t="s">
         <v>195</v>
       </c>
       <c r="D143">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E143" t="s">
         <v>9</v>
       </c>
       <c r="F143" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>141</v>
       </c>
       <c r="C144" t="s">
         <v>196</v>
       </c>
       <c r="D144">
         <v>15</v>
       </c>
       <c r="E144" t="s">
         <v>9</v>
       </c>
       <c r="F144" t="s">
         <v>182</v>
       </c>
     </row>
@@ -4379,51 +4379,51 @@
       </c>
       <c r="B3">
         <v>96.0</v>
       </c>
       <c r="C3" t="s">
         <v>199</v>
       </c>
       <c r="D3">
         <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>78.0</v>
       </c>
       <c r="C4" t="s">
         <v>200</v>
       </c>
       <c r="D4">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>23</v>
       </c>
       <c r="F4" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>201</v>
       </c>
       <c r="D5">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>61</v>
       </c>
     </row>
@@ -4655,51 +4655,51 @@
       </c>
       <c r="C18" t="s">
         <v>217</v>
       </c>
       <c r="D18">
         <v>17</v>
       </c>
       <c r="E18" t="s">
         <v>14</v>
       </c>
       <c r="F18" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>218</v>
       </c>
       <c r="D19">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>219</v>
       </c>
       <c r="D20">
         <v>15</v>
       </c>
       <c r="E20" t="s">
         <v>210</v>
       </c>
       <c r="F20" t="s">
         <v>220</v>
       </c>
     </row>
@@ -4786,85 +4786,85 @@
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>228</v>
       </c>
       <c r="D25">
         <v>17</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>229</v>
       </c>
       <c r="D26">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E26" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>230</v>
       </c>
       <c r="D27">
         <v>16</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>231</v>
       </c>
       <c r="D28">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E28" t="s">
         <v>47</v>
       </c>
       <c r="F28" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>232</v>
       </c>
       <c r="D29">
         <v>17</v>
       </c>
       <c r="E29" t="s">
         <v>17</v>
       </c>
     </row>
@@ -5578,51 +5578,51 @@
       </c>
       <c r="C67" t="s">
         <v>277</v>
       </c>
       <c r="D67">
         <v>17</v>
       </c>
       <c r="E67" t="s">
         <v>9</v>
       </c>
       <c r="F67" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>65</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>278</v>
       </c>
       <c r="D68">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E68" t="s">
         <v>14</v>
       </c>
       <c r="F68" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>279</v>
       </c>
       <c r="D69">
         <v>17</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
     </row>
@@ -6068,51 +6068,51 @@
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>306</v>
       </c>
       <c r="D93">
         <v>16</v>
       </c>
       <c r="E93" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>307</v>
       </c>
       <c r="D94">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E94" t="s">
         <v>9</v>
       </c>
       <c r="F94" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>308</v>
       </c>
       <c r="D95">
         <v>15</v>
       </c>
       <c r="E95" t="s">
         <v>9</v>
       </c>
       <c r="F95" t="s">
@@ -6205,51 +6205,51 @@
       </c>
       <c r="C100" t="s">
         <v>316</v>
       </c>
       <c r="D100">
         <v>15</v>
       </c>
       <c r="E100" t="s">
         <v>14</v>
       </c>
       <c r="F100" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>318</v>
       </c>
       <c r="D101">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E101" t="s">
         <v>9</v>
       </c>
       <c r="F101" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>100</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>319</v>
       </c>
       <c r="D102">
         <v>16</v>
       </c>
       <c r="E102" t="s">
         <v>23</v>
       </c>
       <c r="F102" t="s">
@@ -6305,71 +6305,71 @@
       </c>
       <c r="C105" t="s">
         <v>323</v>
       </c>
       <c r="D105">
         <v>15</v>
       </c>
       <c r="E105" t="s">
         <v>23</v>
       </c>
       <c r="F105" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>325</v>
       </c>
       <c r="D106">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E106" t="s">
         <v>9</v>
       </c>
       <c r="F106" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>326</v>
       </c>
       <c r="D107">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E107" t="s">
         <v>9</v>
       </c>
       <c r="F107" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>328</v>
       </c>
       <c r="D108">
         <v>16</v>
       </c>
       <c r="E108" t="s">
         <v>61</v>
       </c>
     </row>
@@ -6382,51 +6382,51 @@
       </c>
       <c r="C109" t="s">
         <v>329</v>
       </c>
       <c r="D109">
         <v>16</v>
       </c>
       <c r="E109" t="s">
         <v>9</v>
       </c>
       <c r="F109" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>108</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>330</v>
       </c>
       <c r="D110">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E110" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>109</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>331</v>
       </c>
       <c r="D111">
         <v>14</v>
       </c>
       <c r="E111" t="s">
         <v>14</v>
       </c>
       <c r="F111" t="s">
         <v>286</v>
       </c>
     </row>
@@ -6593,51 +6593,51 @@
       </c>
       <c r="C120" t="s">
         <v>342</v>
       </c>
       <c r="D120">
         <v>15</v>
       </c>
       <c r="E120" t="s">
         <v>82</v>
       </c>
       <c r="F120" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>119</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>343</v>
       </c>
       <c r="D121">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E121" t="s">
         <v>9</v>
       </c>
       <c r="F121" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>119</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>344</v>
       </c>
       <c r="D122">
         <v>16</v>
       </c>
       <c r="E122" t="s">
         <v>23</v>
       </c>
       <c r="F122" t="s">
@@ -6839,102 +6839,102 @@
         <v>48</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>132</v>
       </c>
       <c r="C135" t="s">
         <v>357</v>
       </c>
       <c r="D135">
         <v>16</v>
       </c>
       <c r="E135" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>358</v>
       </c>
       <c r="D136">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E136" t="s">
         <v>9</v>
       </c>
       <c r="F136" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>134</v>
       </c>
       <c r="C137" t="s">
         <v>359</v>
       </c>
       <c r="D137">
         <v>15</v>
       </c>
       <c r="E137" t="s">
         <v>23</v>
       </c>
       <c r="F137" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>360</v>
       </c>
       <c r="D138">
         <v>15</v>
       </c>
       <c r="E138" t="s">
         <v>9</v>
       </c>
       <c r="F138" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>361</v>
       </c>
       <c r="D139">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E139" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>362</v>
       </c>
       <c r="D140">
         <v>13</v>
       </c>
       <c r="E140" t="s">
         <v>9</v>
       </c>
       <c r="F140" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
@@ -6986,102 +6986,102 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>142</v>
       </c>
       <c r="C144" t="s">
         <v>366</v>
       </c>
       <c r="D144">
         <v>14</v>
       </c>
       <c r="E144" t="s">
         <v>9</v>
       </c>
       <c r="F144" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>367</v>
       </c>
       <c r="D145">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E145" t="s">
         <v>9</v>
       </c>
       <c r="F145" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>368</v>
       </c>
       <c r="D146">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E146" t="s">
         <v>47</v>
       </c>
       <c r="F146" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>369</v>
       </c>
       <c r="D147">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E147" t="s">
         <v>47</v>
       </c>
       <c r="F147" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
       </c>
       <c r="C148" t="s">
         <v>370</v>
       </c>
       <c r="D148">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E148" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>147</v>
       </c>
       <c r="C149" t="s">
         <v>371</v>
       </c>
       <c r="D149">
         <v>15</v>
       </c>
       <c r="E149" t="s">
         <v>9</v>
       </c>
       <c r="F149" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>148</v>