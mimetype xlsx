--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -2203,68 +2203,68 @@
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>39</v>
       </c>
       <c r="D19">
         <v>18</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>40</v>
       </c>
       <c r="D20">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>41</v>
       </c>
       <c r="D21">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E21" t="s">
         <v>16</v>
       </c>
       <c r="F21" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>42</v>
       </c>
       <c r="D22">
         <v>16</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2491,51 +2491,51 @@
       </c>
       <c r="C34" t="s">
         <v>59</v>
       </c>
       <c r="D34">
         <v>18</v>
       </c>
       <c r="E34" t="s">
         <v>16</v>
       </c>
       <c r="F34" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>61</v>
       </c>
       <c r="D35">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E35" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>63</v>
       </c>
       <c r="D36">
         <v>18</v>
       </c>
       <c r="E36" t="s">
         <v>16</v>
       </c>
       <c r="F36" t="s">
         <v>27</v>
       </c>
     </row>
@@ -2619,51 +2619,51 @@
       </c>
       <c r="C41" t="s">
         <v>69</v>
       </c>
       <c r="D41">
         <v>17</v>
       </c>
       <c r="E41" t="s">
         <v>19</v>
       </c>
       <c r="F41" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>71</v>
       </c>
       <c r="D42">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E42" t="s">
         <v>19</v>
       </c>
       <c r="F42" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>73</v>
       </c>
       <c r="D43">
         <v>18</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2790,71 +2790,71 @@
       </c>
       <c r="C50" t="s">
         <v>81</v>
       </c>
       <c r="D50">
         <v>17</v>
       </c>
       <c r="E50" t="s">
         <v>24</v>
       </c>
       <c r="F50" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>83</v>
       </c>
       <c r="D51">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E51" t="s">
         <v>62</v>
       </c>
       <c r="F51" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>85</v>
       </c>
       <c r="D52">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E52" t="s">
         <v>13</v>
       </c>
       <c r="F52" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>86</v>
       </c>
       <c r="D53">
         <v>16</v>
       </c>
       <c r="E53" t="s">
         <v>13</v>
       </c>
       <c r="F53" t="s">
@@ -2947,51 +2947,51 @@
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>91</v>
       </c>
       <c r="D58">
         <v>17</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>92</v>
       </c>
       <c r="D59">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E59" t="s">
         <v>13</v>
       </c>
       <c r="F59" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>93</v>
       </c>
       <c r="D60">
         <v>18</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3101,51 +3101,51 @@
       </c>
       <c r="C66" t="s">
         <v>102</v>
       </c>
       <c r="D66">
         <v>17</v>
       </c>
       <c r="E66" t="s">
         <v>16</v>
       </c>
       <c r="F66" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>103</v>
       </c>
       <c r="D67">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E67" t="s">
         <v>62</v>
       </c>
       <c r="F67" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>105</v>
       </c>
       <c r="D68">
         <v>18</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3535,51 +3535,51 @@
       </c>
       <c r="C88" t="s">
         <v>138</v>
       </c>
       <c r="D88">
         <v>17</v>
       </c>
       <c r="E88" t="s">
         <v>62</v>
       </c>
       <c r="F88" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>140</v>
       </c>
       <c r="D89">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E89" t="s">
         <v>13</v>
       </c>
       <c r="F89" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>141</v>
       </c>
       <c r="D90">
         <v>17</v>
       </c>
       <c r="E90" t="s">
         <v>19</v>
       </c>
       <c r="F90" t="s">
@@ -4048,51 +4048,51 @@
     <row r="115" spans="1:6">
       <c r="A115">
         <v>113</v>
       </c>
       <c r="C115" t="s">
         <v>175</v>
       </c>
       <c r="D115">
         <v>15</v>
       </c>
       <c r="E115" t="s">
         <v>19</v>
       </c>
       <c r="F115" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="C116" t="s">
         <v>177</v>
       </c>
       <c r="D116">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E116" t="s">
         <v>19</v>
       </c>
       <c r="F116" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="C117" t="s">
         <v>178</v>
       </c>
       <c r="D117">
         <v>17</v>
       </c>
       <c r="E117" t="s">
         <v>19</v>
       </c>
       <c r="F117" t="s">
         <v>126</v>
       </c>
     </row>
@@ -4133,65 +4133,65 @@
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="C120" t="s">
         <v>182</v>
       </c>
       <c r="D120">
         <v>18</v>
       </c>
       <c r="E120" t="s">
         <v>62</v>
       </c>
       <c r="F120" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="C121" t="s">
         <v>184</v>
       </c>
       <c r="D121">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E121" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="C122" t="s">
         <v>186</v>
       </c>
       <c r="D122">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E122" t="s">
         <v>19</v>
       </c>
       <c r="F122" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="C123" t="s">
         <v>188</v>
       </c>
       <c r="D123">
         <v>16</v>
       </c>
       <c r="E123" t="s">
         <v>19</v>
       </c>
       <c r="F123" t="s">
         <v>189</v>
       </c>
     </row>
@@ -4246,51 +4246,51 @@
         <v>96</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="C127" t="s">
         <v>193</v>
       </c>
       <c r="D127">
         <v>15</v>
       </c>
       <c r="E127" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="C128" t="s">
         <v>194</v>
       </c>
       <c r="D128">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E128" t="s">
         <v>19</v>
       </c>
       <c r="F128" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="C129" t="s">
         <v>195</v>
       </c>
       <c r="D129">
         <v>17</v>
       </c>
       <c r="E129" t="s">
         <v>19</v>
       </c>
       <c r="F129" t="s">
         <v>72</v>
       </c>
     </row>
@@ -4382,99 +4382,99 @@
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>201</v>
       </c>
       <c r="D135">
         <v>15</v>
       </c>
       <c r="E135" t="s">
         <v>19</v>
       </c>
       <c r="F135" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>202</v>
       </c>
       <c r="D136">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E136" t="s">
         <v>19</v>
       </c>
       <c r="F136" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>203</v>
       </c>
       <c r="D137">
         <v>16</v>
       </c>
       <c r="E137" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>204</v>
       </c>
       <c r="D138">
         <v>16</v>
       </c>
       <c r="E138" t="s">
         <v>153</v>
       </c>
       <c r="F138" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>205</v>
       </c>
       <c r="D139">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E139" t="s">
         <v>19</v>
       </c>
       <c r="F139" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>206</v>
       </c>
       <c r="D140">
         <v>16</v>
       </c>
       <c r="E140" t="s">
         <v>19</v>
       </c>
       <c r="F140" t="s">
         <v>187</v>
       </c>
     </row>
@@ -4566,68 +4566,68 @@
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>214</v>
       </c>
       <c r="D146">
         <v>15</v>
       </c>
       <c r="E146" t="s">
         <v>19</v>
       </c>
       <c r="F146" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>215</v>
       </c>
       <c r="D147">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E147" t="s">
         <v>24</v>
       </c>
       <c r="F147" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>216</v>
       </c>
       <c r="D148">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E148" t="s">
         <v>19</v>
       </c>
       <c r="F148" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>147</v>
       </c>
       <c r="C149" t="s">
         <v>217</v>
       </c>
       <c r="D149">
         <v>14</v>
       </c>
       <c r="E149" t="s">
         <v>19</v>
       </c>
       <c r="F149" t="s">
         <v>130</v>
       </c>
     </row>
@@ -4838,51 +4838,51 @@
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>232</v>
       </c>
       <c r="D11">
         <v>17</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>7</v>
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>233</v>
       </c>
       <c r="D12">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>8</v>
       </c>
       <c r="B13">
         <v>42.0</v>
       </c>
       <c r="C13" t="s">
         <v>235</v>
       </c>
       <c r="D13">
         <v>18</v>
       </c>
       <c r="E13" t="s">
         <v>13</v>
       </c>
       <c r="F13" t="s">
         <v>119</v>
       </c>
     </row>
@@ -4892,51 +4892,51 @@
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>236</v>
       </c>
       <c r="D14">
         <v>18</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>10</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>237</v>
       </c>
       <c r="D15">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>11</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>238</v>
       </c>
       <c r="D16">
         <v>18</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>12</v>
@@ -4960,71 +4960,71 @@
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>240</v>
       </c>
       <c r="D18">
         <v>16</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>14</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>241</v>
       </c>
       <c r="D19">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E19" t="s">
         <v>24</v>
       </c>
       <c r="F19" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>15</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>242</v>
       </c>
       <c r="D20">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
       <c r="F20" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>16</v>
       </c>
       <c r="B21">
         <v>24.0</v>
       </c>
       <c r="C21" t="s">
         <v>243</v>
       </c>
       <c r="D21">
         <v>18</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
     </row>
@@ -5051,51 +5051,51 @@
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>245</v>
       </c>
       <c r="D23">
         <v>18</v>
       </c>
       <c r="E23" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>18</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>246</v>
       </c>
       <c r="D24">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>20</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>247</v>
       </c>
       <c r="D25">
         <v>18</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>21</v>
@@ -5287,51 +5287,51 @@
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>259</v>
       </c>
       <c r="D36">
         <v>17</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>32</v>
       </c>
       <c r="B37">
         <v>12.0</v>
       </c>
       <c r="C37" t="s">
         <v>260</v>
       </c>
       <c r="D37">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E37" t="s">
         <v>19</v>
       </c>
       <c r="F37" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>33</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>261</v>
       </c>
       <c r="D38">
         <v>17</v>
       </c>
       <c r="E38" t="s">
         <v>16</v>
       </c>
       <c r="F38" t="s">
@@ -5447,51 +5447,51 @@
       </c>
       <c r="C44" t="s">
         <v>271</v>
       </c>
       <c r="D44">
         <v>17</v>
       </c>
       <c r="E44" t="s">
         <v>122</v>
       </c>
       <c r="F44" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>39</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>273</v>
       </c>
       <c r="D45">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E45" t="s">
         <v>19</v>
       </c>
       <c r="F45" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>41</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>275</v>
       </c>
       <c r="D46">
         <v>17</v>
       </c>
       <c r="E46" t="s">
         <v>24</v>
       </c>
       <c r="F46" t="s">
@@ -5789,68 +5789,68 @@
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>293</v>
       </c>
       <c r="D62">
         <v>17</v>
       </c>
       <c r="E62" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>58</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>294</v>
       </c>
       <c r="D63">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>59</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>295</v>
       </c>
       <c r="D64">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E64" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>60</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>296</v>
       </c>
       <c r="D65">
         <v>17</v>
       </c>
       <c r="E65" t="s">
         <v>225</v>
       </c>
       <c r="F65" t="s">
         <v>226</v>
       </c>
     </row>
@@ -5883,51 +5883,51 @@
       </c>
       <c r="C67" t="s">
         <v>298</v>
       </c>
       <c r="D67">
         <v>17</v>
       </c>
       <c r="E67" t="s">
         <v>10</v>
       </c>
       <c r="F67" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>63</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>299</v>
       </c>
       <c r="D68">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E68" t="s">
         <v>62</v>
       </c>
       <c r="F68" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>64</v>
       </c>
       <c r="B69">
         <v>6.0</v>
       </c>
       <c r="C69" t="s">
         <v>300</v>
       </c>
       <c r="D69">
         <v>18</v>
       </c>
       <c r="E69" t="s">
         <v>220</v>
       </c>
     </row>
@@ -5977,71 +5977,71 @@
       </c>
       <c r="C72" t="s">
         <v>303</v>
       </c>
       <c r="D72">
         <v>17</v>
       </c>
       <c r="E72" t="s">
         <v>13</v>
       </c>
       <c r="F72" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>68</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>304</v>
       </c>
       <c r="D73">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E73" t="s">
         <v>16</v>
       </c>
       <c r="F73" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>69</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>305</v>
       </c>
       <c r="D74">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>70</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>306</v>
       </c>
       <c r="D75">
         <v>16</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>71</v>
@@ -6242,51 +6242,51 @@
       </c>
       <c r="C86" t="s">
         <v>319</v>
       </c>
       <c r="D86">
         <v>17</v>
       </c>
       <c r="E86" t="s">
         <v>62</v>
       </c>
       <c r="F86" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>82</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>320</v>
       </c>
       <c r="D87">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E87" t="s">
         <v>19</v>
       </c>
       <c r="F87" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>83</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>321</v>
       </c>
       <c r="D88">
         <v>18</v>
       </c>
       <c r="E88" t="s">
         <v>220</v>
       </c>
     </row>
@@ -6399,68 +6399,68 @@
       </c>
       <c r="C94" t="s">
         <v>328</v>
       </c>
       <c r="D94">
         <v>15</v>
       </c>
       <c r="E94" t="s">
         <v>19</v>
       </c>
       <c r="F94" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>90</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>329</v>
       </c>
       <c r="D95">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E95" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>90</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>330</v>
       </c>
       <c r="D96">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E96" t="s">
         <v>24</v>
       </c>
       <c r="F96" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>92</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>331</v>
       </c>
       <c r="D97">
         <v>16</v>
       </c>
       <c r="E97" t="s">
         <v>24</v>
       </c>
       <c r="F97" t="s">
@@ -6616,51 +6616,51 @@
       </c>
       <c r="C105" t="s">
         <v>340</v>
       </c>
       <c r="D105">
         <v>17</v>
       </c>
       <c r="E105" t="s">
         <v>16</v>
       </c>
       <c r="F105" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>101</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>341</v>
       </c>
       <c r="D106">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E106" t="s">
         <v>13</v>
       </c>
       <c r="F106" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>102</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>342</v>
       </c>
       <c r="D107">
         <v>16</v>
       </c>
       <c r="E107" t="s">
         <v>37</v>
       </c>
     </row>
@@ -6790,51 +6790,51 @@
       </c>
       <c r="C114" t="s">
         <v>353</v>
       </c>
       <c r="D114">
         <v>18</v>
       </c>
       <c r="E114" t="s">
         <v>19</v>
       </c>
       <c r="F114" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>110</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>354</v>
       </c>
       <c r="D115">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E115" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>110</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>355</v>
       </c>
       <c r="D116">
         <v>17</v>
       </c>
       <c r="E116" t="s">
         <v>16</v>
       </c>
       <c r="F116" t="s">
         <v>58</v>
       </c>
     </row>
@@ -6881,51 +6881,51 @@
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>358</v>
       </c>
       <c r="D119">
         <v>16</v>
       </c>
       <c r="E119" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>115</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>359</v>
       </c>
       <c r="D120">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E120" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>116</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>360</v>
       </c>
       <c r="D121">
         <v>18</v>
       </c>
       <c r="E121" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>117</v>
@@ -6952,51 +6952,51 @@
       </c>
       <c r="C123" t="s">
         <v>362</v>
       </c>
       <c r="D123">
         <v>18</v>
       </c>
       <c r="E123" t="s">
         <v>13</v>
       </c>
       <c r="F123" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>119</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>364</v>
       </c>
       <c r="D124">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E124" t="s">
         <v>19</v>
       </c>
       <c r="F124" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>120</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>365</v>
       </c>
       <c r="D125">
         <v>16</v>
       </c>
       <c r="E125" t="s">
         <v>13</v>
       </c>
       <c r="F125" t="s">
@@ -7143,85 +7143,85 @@
       </c>
       <c r="B133">
         <v>3.0</v>
       </c>
       <c r="C133" t="s">
         <v>373</v>
       </c>
       <c r="D133">
         <v>16</v>
       </c>
       <c r="E133" t="s">
         <v>19</v>
       </c>
       <c r="F133" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>129</v>
       </c>
       <c r="C134" t="s">
         <v>374</v>
       </c>
       <c r="D134">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E134" t="s">
         <v>16</v>
       </c>
       <c r="F134" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>130</v>
       </c>
       <c r="C135" t="s">
         <v>375</v>
       </c>
       <c r="D135">
         <v>15</v>
       </c>
       <c r="E135" t="s">
         <v>24</v>
       </c>
       <c r="F135" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>131</v>
       </c>
       <c r="C136" t="s">
         <v>376</v>
       </c>
       <c r="D136">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E136" t="s">
         <v>153</v>
       </c>
       <c r="F136" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>132</v>
       </c>
       <c r="C137" t="s">
         <v>377</v>
       </c>
       <c r="D137">
         <v>16</v>
       </c>
       <c r="E137" t="s">
         <v>164</v>
       </c>
       <c r="F137" t="s">
         <v>165</v>
       </c>
     </row>
@@ -7279,51 +7279,51 @@
     <row r="141" spans="1:6">
       <c r="A141">
         <v>136</v>
       </c>
       <c r="C141" t="s">
         <v>381</v>
       </c>
       <c r="D141">
         <v>18</v>
       </c>
       <c r="E141" t="s">
         <v>24</v>
       </c>
       <c r="F141" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>137</v>
       </c>
       <c r="C142" t="s">
         <v>383</v>
       </c>
       <c r="D142">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E142" t="s">
         <v>134</v>
       </c>
       <c r="F142" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>138</v>
       </c>
       <c r="C143" t="s">
         <v>384</v>
       </c>
       <c r="D143">
         <v>16</v>
       </c>
       <c r="E143" t="s">
         <v>37</v>
       </c>
       <c r="F143" t="s">
         <v>116</v>
       </c>
     </row>
@@ -7449,51 +7449,51 @@
     <row r="151" spans="1:6">
       <c r="A151">
         <v>146</v>
       </c>
       <c r="C151" t="s">
         <v>392</v>
       </c>
       <c r="D151">
         <v>15</v>
       </c>
       <c r="E151" t="s">
         <v>24</v>
       </c>
       <c r="F151" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>147</v>
       </c>
       <c r="C152" t="s">
         <v>394</v>
       </c>
       <c r="D152">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E152" t="s">
         <v>19</v>
       </c>
       <c r="F152" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>148</v>
       </c>
       <c r="C153" t="s">
         <v>395</v>
       </c>
       <c r="D153">
         <v>18</v>
       </c>
       <c r="E153" t="s">
         <v>19</v>
       </c>
       <c r="F153" t="s">
         <v>126</v>
       </c>
     </row>
@@ -7746,51 +7746,51 @@
     <row r="169" spans="1:6">
       <c r="A169">
         <v>164</v>
       </c>
       <c r="C169" t="s">
         <v>414</v>
       </c>
       <c r="D169">
         <v>14</v>
       </c>
       <c r="E169" t="s">
         <v>19</v>
       </c>
       <c r="F169" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>165</v>
       </c>
       <c r="C170" t="s">
         <v>415</v>
       </c>
       <c r="D170">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E170" t="s">
         <v>24</v>
       </c>
       <c r="F170" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>166</v>
       </c>
       <c r="C171" t="s">
         <v>416</v>
       </c>
       <c r="D171">
         <v>18</v>
       </c>
       <c r="E171" t="s">
         <v>19</v>
       </c>
       <c r="F171" t="s">
         <v>142</v>
       </c>
     </row>
@@ -7882,51 +7882,51 @@
     <row r="177" spans="1:6">
       <c r="A177">
         <v>172</v>
       </c>
       <c r="C177" t="s">
         <v>422</v>
       </c>
       <c r="D177">
         <v>17</v>
       </c>
       <c r="E177" t="s">
         <v>19</v>
       </c>
       <c r="F177" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>173</v>
       </c>
       <c r="C178" t="s">
         <v>423</v>
       </c>
       <c r="D178">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E178" t="s">
         <v>19</v>
       </c>
       <c r="F178" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>174</v>
       </c>
       <c r="C179" t="s">
         <v>424</v>
       </c>
       <c r="D179">
         <v>16</v>
       </c>
       <c r="E179" t="s">
         <v>19</v>
       </c>
       <c r="F179" t="s">
         <v>189</v>
       </c>
     </row>
@@ -8052,102 +8052,102 @@
     <row r="187" spans="1:6">
       <c r="A187">
         <v>181</v>
       </c>
       <c r="C187" t="s">
         <v>434</v>
       </c>
       <c r="D187">
         <v>15</v>
       </c>
       <c r="E187" t="s">
         <v>19</v>
       </c>
       <c r="F187" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>183</v>
       </c>
       <c r="C188" t="s">
         <v>435</v>
       </c>
       <c r="D188">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E188" t="s">
         <v>19</v>
       </c>
       <c r="F188" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>183</v>
       </c>
       <c r="C189" t="s">
         <v>436</v>
       </c>
       <c r="D189">
         <v>15</v>
       </c>
       <c r="E189" t="s">
         <v>19</v>
       </c>
       <c r="F189" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>185</v>
       </c>
       <c r="C190" t="s">
         <v>437</v>
       </c>
       <c r="D190">
         <v>15</v>
       </c>
       <c r="E190" t="s">
         <v>19</v>
       </c>
       <c r="F190" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>186</v>
       </c>
       <c r="C191" t="s">
         <v>438</v>
       </c>
       <c r="D191">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E191" t="s">
         <v>19</v>
       </c>
       <c r="F191" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>187</v>
       </c>
       <c r="C192" t="s">
         <v>439</v>
       </c>
       <c r="D192">
         <v>13</v>
       </c>
       <c r="E192" t="s">
         <v>19</v>
       </c>
       <c r="F192" t="s">
         <v>211</v>
       </c>
     </row>