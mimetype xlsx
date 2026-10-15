--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -2046,51 +2046,51 @@
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8">
         <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>20</v>
       </c>
       <c r="D10">
         <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>8</v>
@@ -2216,51 +2216,51 @@
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>28</v>
       </c>
       <c r="D18">
         <v>18</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>16</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>29</v>
       </c>
       <c r="D19">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E19" t="s">
         <v>30</v>
       </c>
       <c r="F19" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>32</v>
       </c>
       <c r="D20">
         <v>20</v>
       </c>
       <c r="E20" t="s">
         <v>33</v>
       </c>
       <c r="F20" t="s">
@@ -2307,68 +2307,68 @@
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>37</v>
       </c>
       <c r="D23">
         <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>38</v>
       </c>
       <c r="D24">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>39</v>
       </c>
       <c r="D25">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>30</v>
       </c>
       <c r="F25" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>40</v>
       </c>
       <c r="D26">
         <v>19</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
     </row>
@@ -2398,51 +2398,51 @@
       </c>
       <c r="C28" t="s">
         <v>42</v>
       </c>
       <c r="D28">
         <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>43</v>
       </c>
       <c r="F28" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>45</v>
       </c>
       <c r="D29">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>46</v>
       </c>
       <c r="D30">
         <v>19</v>
       </c>
       <c r="E30" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>28</v>
@@ -2486,51 +2486,51 @@
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>51</v>
       </c>
       <c r="D33">
         <v>17</v>
       </c>
       <c r="E33" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>31</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>53</v>
       </c>
       <c r="D34">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E34" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>32</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>55</v>
       </c>
       <c r="D35">
         <v>17</v>
       </c>
       <c r="E35" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>33</v>
@@ -2753,88 +2753,88 @@
       </c>
       <c r="C48" t="s">
         <v>73</v>
       </c>
       <c r="D48">
         <v>18</v>
       </c>
       <c r="E48" t="s">
         <v>74</v>
       </c>
       <c r="F48" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>46</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>76</v>
       </c>
       <c r="D49">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E49" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>77</v>
       </c>
       <c r="D50">
         <v>20</v>
       </c>
       <c r="E50" t="s">
         <v>30</v>
       </c>
       <c r="F50" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>48</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>79</v>
       </c>
       <c r="D51">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E51" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>80</v>
       </c>
       <c r="D52">
         <v>20</v>
       </c>
       <c r="E52" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>50</v>
@@ -2952,51 +2952,51 @@
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>91</v>
       </c>
       <c r="D59">
         <v>19</v>
       </c>
       <c r="E59" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>57</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>92</v>
       </c>
       <c r="D60">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E60" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>58</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>93</v>
       </c>
       <c r="D61">
         <v>20</v>
       </c>
       <c r="E61" t="s">
         <v>33</v>
       </c>
       <c r="F61" t="s">
         <v>34</v>
       </c>
     </row>
@@ -3273,51 +3273,51 @@
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>112</v>
       </c>
       <c r="D77">
         <v>20</v>
       </c>
       <c r="E77" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>75</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>113</v>
       </c>
       <c r="D78">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E78" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>76</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>114</v>
       </c>
       <c r="D79">
         <v>19</v>
       </c>
       <c r="E79" t="s">
         <v>115</v>
       </c>
       <c r="F79" t="s">
         <v>116</v>
       </c>
     </row>
@@ -3532,51 +3532,51 @@
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>134</v>
       </c>
       <c r="D91">
         <v>19</v>
       </c>
       <c r="E91" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>89</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>135</v>
       </c>
       <c r="D92">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E92" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>90</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>136</v>
       </c>
       <c r="D93">
         <v>19</v>
       </c>
       <c r="E93" t="s">
         <v>88</v>
       </c>
       <c r="F93" t="s">
         <v>89</v>
       </c>
     </row>
@@ -3586,51 +3586,51 @@
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>137</v>
       </c>
       <c r="D94">
         <v>19</v>
       </c>
       <c r="E94" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>92</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>138</v>
       </c>
       <c r="D95">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E95" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>93</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>139</v>
       </c>
       <c r="D96">
         <v>20</v>
       </c>
       <c r="E96" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>93</v>
@@ -3808,68 +3808,68 @@
       </c>
       <c r="C106" t="s">
         <v>153</v>
       </c>
       <c r="D106">
         <v>17</v>
       </c>
       <c r="E106" t="s">
         <v>74</v>
       </c>
       <c r="F106" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>104</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>155</v>
       </c>
       <c r="D107">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E107" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>105</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>156</v>
       </c>
       <c r="D108">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E108" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>106</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>157</v>
       </c>
       <c r="D109">
         <v>20</v>
       </c>
       <c r="E109" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>107</v>
@@ -4570,51 +4570,51 @@
     <row r="151" spans="1:6">
       <c r="A151">
         <v>148</v>
       </c>
       <c r="C151" t="s">
         <v>216</v>
       </c>
       <c r="D151">
         <v>16</v>
       </c>
       <c r="E151" t="s">
         <v>33</v>
       </c>
       <c r="F151" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>149</v>
       </c>
       <c r="C152" t="s">
         <v>218</v>
       </c>
       <c r="D152">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E152" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>150</v>
       </c>
       <c r="C153" t="s">
         <v>219</v>
       </c>
       <c r="D153">
         <v>17</v>
       </c>
       <c r="E153" t="s">
         <v>33</v>
       </c>
       <c r="F153" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>151</v>
@@ -4728,51 +4728,51 @@
     <row r="161" spans="1:6">
       <c r="A161">
         <v>156</v>
       </c>
       <c r="C161" t="s">
         <v>229</v>
       </c>
       <c r="D161">
         <v>20</v>
       </c>
       <c r="E161" t="s">
         <v>33</v>
       </c>
       <c r="F161" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>156</v>
       </c>
       <c r="C162" t="s">
         <v>230</v>
       </c>
       <c r="D162">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E162" t="s">
         <v>33</v>
       </c>
       <c r="F162" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>156</v>
       </c>
       <c r="C163" t="s">
         <v>231</v>
       </c>
       <c r="D163">
         <v>17</v>
       </c>
       <c r="E163" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>156</v>
@@ -4926,85 +4926,85 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>240</v>
       </c>
       <c r="D2">
         <v>20</v>
       </c>
       <c r="E2" t="s">
         <v>241</v>
       </c>
       <c r="F2" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>243</v>
       </c>
       <c r="D3">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4">
         <v>96.0</v>
       </c>
       <c r="C4" t="s">
         <v>244</v>
       </c>
       <c r="D4">
         <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5">
         <v>78.0</v>
       </c>
       <c r="C5" t="s">
         <v>245</v>
       </c>
       <c r="D5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>246</v>
       </c>
       <c r="D6">
         <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
@@ -5281,51 +5281,51 @@
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>264</v>
       </c>
       <c r="D22">
         <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>265</v>
       </c>
       <c r="D23">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>266</v>
       </c>
       <c r="D24">
         <v>19</v>
       </c>
       <c r="E24" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>22</v>
@@ -5423,51 +5423,51 @@
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>273</v>
       </c>
       <c r="D30">
         <v>18</v>
       </c>
       <c r="E30" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>28</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>274</v>
       </c>
       <c r="D31">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E31" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>29</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>275</v>
       </c>
       <c r="D32">
         <v>19</v>
       </c>
       <c r="E32" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>30</v>
@@ -5511,51 +5511,51 @@
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>278</v>
       </c>
       <c r="D35">
         <v>20</v>
       </c>
       <c r="E35" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>33</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>279</v>
       </c>
       <c r="D36">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E36" t="s">
         <v>250</v>
       </c>
       <c r="F36" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>33</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>281</v>
       </c>
       <c r="D37">
         <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>16</v>
       </c>
     </row>
@@ -5565,51 +5565,51 @@
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>282</v>
       </c>
       <c r="D38">
         <v>20</v>
       </c>
       <c r="E38" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>36</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>284</v>
       </c>
       <c r="D39">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E39" t="s">
         <v>57</v>
       </c>
       <c r="F39" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>37</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>286</v>
       </c>
       <c r="D40">
         <v>20</v>
       </c>
       <c r="E40" t="s">
         <v>250</v>
       </c>
       <c r="F40" t="s">
@@ -5625,51 +5625,51 @@
       </c>
       <c r="C41" t="s">
         <v>288</v>
       </c>
       <c r="D41">
         <v>20</v>
       </c>
       <c r="E41" t="s">
         <v>250</v>
       </c>
       <c r="F41" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>38</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>289</v>
       </c>
       <c r="D42">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E42" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>40</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>290</v>
       </c>
       <c r="D43">
         <v>20</v>
       </c>
       <c r="E43" t="s">
         <v>105</v>
       </c>
       <c r="F43" t="s">
         <v>106</v>
       </c>
     </row>
@@ -6000,51 +6000,51 @@
       </c>
       <c r="C62" t="s">
         <v>311</v>
       </c>
       <c r="D62">
         <v>19</v>
       </c>
       <c r="E62" t="s">
         <v>250</v>
       </c>
       <c r="F62" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>60</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>312</v>
       </c>
       <c r="D63">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E63" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>61</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>314</v>
       </c>
       <c r="D64">
         <v>19</v>
       </c>
       <c r="E64" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>62</v>
@@ -6358,51 +6358,51 @@
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>337</v>
       </c>
       <c r="D82">
         <v>20</v>
       </c>
       <c r="E82" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>80</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>338</v>
       </c>
       <c r="D83">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E83" t="s">
         <v>339</v>
       </c>
       <c r="F83" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>81</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>341</v>
       </c>
       <c r="D84">
         <v>20</v>
       </c>
       <c r="E84" t="s">
         <v>12</v>
       </c>
     </row>
@@ -6680,51 +6680,51 @@
       </c>
       <c r="C99" t="s">
         <v>363</v>
       </c>
       <c r="D99">
         <v>19</v>
       </c>
       <c r="E99" t="s">
         <v>241</v>
       </c>
       <c r="F99" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>97</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>365</v>
       </c>
       <c r="D100">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E100" t="s">
         <v>221</v>
       </c>
       <c r="F100" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>97</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>367</v>
       </c>
       <c r="D101">
         <v>20</v>
       </c>
       <c r="E101" t="s">
         <v>30</v>
       </c>
       <c r="F101" t="s">
@@ -7050,51 +7050,51 @@
       </c>
       <c r="C119" t="s">
         <v>388</v>
       </c>
       <c r="D119">
         <v>20</v>
       </c>
       <c r="E119" t="s">
         <v>318</v>
       </c>
       <c r="F119" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>117</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>389</v>
       </c>
       <c r="D120">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E120" t="s">
         <v>57</v>
       </c>
       <c r="F120" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>118</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>391</v>
       </c>
       <c r="D121">
         <v>17</v>
       </c>
       <c r="E121" t="s">
         <v>392</v>
       </c>
     </row>
@@ -7198,71 +7198,71 @@
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>400</v>
       </c>
       <c r="D127">
         <v>19</v>
       </c>
       <c r="E127" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>125</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>401</v>
       </c>
       <c r="D128">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E128" t="s">
         <v>33</v>
       </c>
       <c r="F128" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>126</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>402</v>
       </c>
       <c r="D129">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E129" t="s">
         <v>250</v>
       </c>
       <c r="F129" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>127</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>403</v>
       </c>
       <c r="D130">
         <v>20</v>
       </c>
       <c r="E130" t="s">
         <v>115</v>
       </c>
       <c r="F130" t="s">
@@ -7407,51 +7407,51 @@
         <v>12</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
       </c>
       <c r="C140" t="s">
         <v>415</v>
       </c>
       <c r="D140">
         <v>19</v>
       </c>
       <c r="E140" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>138</v>
       </c>
       <c r="C141" t="s">
         <v>416</v>
       </c>
       <c r="D141">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E141" t="s">
         <v>221</v>
       </c>
       <c r="F141" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>139</v>
       </c>
       <c r="C142" t="s">
         <v>417</v>
       </c>
       <c r="D142">
         <v>19</v>
       </c>
       <c r="E142" t="s">
         <v>74</v>
       </c>
       <c r="F142" t="s">
         <v>359</v>
       </c>
     </row>
@@ -7514,51 +7514,51 @@
         <v>52</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>144</v>
       </c>
       <c r="C147" t="s">
         <v>422</v>
       </c>
       <c r="D147">
         <v>19</v>
       </c>
       <c r="E147" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>145</v>
       </c>
       <c r="C148" t="s">
         <v>423</v>
       </c>
       <c r="D148">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E148" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>146</v>
       </c>
       <c r="C149" t="s">
         <v>424</v>
       </c>
       <c r="D149">
         <v>19</v>
       </c>
       <c r="E149" t="s">
         <v>178</v>
       </c>
       <c r="F149" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>147</v>
@@ -7627,99 +7627,99 @@
     <row r="154" spans="1:6">
       <c r="A154">
         <v>151</v>
       </c>
       <c r="C154" t="s">
         <v>431</v>
       </c>
       <c r="D154">
         <v>17</v>
       </c>
       <c r="E154" t="s">
         <v>105</v>
       </c>
       <c r="F154" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
       </c>
       <c r="C155" t="s">
         <v>432</v>
       </c>
       <c r="D155">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E155" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>153</v>
       </c>
       <c r="C156" t="s">
         <v>433</v>
       </c>
       <c r="D156">
         <v>20</v>
       </c>
       <c r="E156" t="s">
         <v>241</v>
       </c>
       <c r="F156" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>154</v>
       </c>
       <c r="C157" t="s">
         <v>434</v>
       </c>
       <c r="D157">
         <v>18</v>
       </c>
       <c r="E157" t="s">
         <v>88</v>
       </c>
       <c r="F157" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>155</v>
       </c>
       <c r="C158" t="s">
         <v>436</v>
       </c>
       <c r="D158">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E158" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>156</v>
       </c>
       <c r="C159" t="s">
         <v>437</v>
       </c>
       <c r="D159">
         <v>19</v>
       </c>
       <c r="E159" t="s">
         <v>88</v>
       </c>
       <c r="F159" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>157</v>
@@ -7940,51 +7940,51 @@
     <row r="174" spans="1:6">
       <c r="A174">
         <v>171</v>
       </c>
       <c r="C174" t="s">
         <v>452</v>
       </c>
       <c r="D174">
         <v>18</v>
       </c>
       <c r="E174" t="s">
         <v>250</v>
       </c>
       <c r="F174" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>172</v>
       </c>
       <c r="C175" t="s">
         <v>454</v>
       </c>
       <c r="D175">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E175" t="s">
         <v>30</v>
       </c>
       <c r="F175" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>173</v>
       </c>
       <c r="C176" t="s">
         <v>456</v>
       </c>
       <c r="D176">
         <v>20</v>
       </c>
       <c r="E176" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>174</v>
@@ -8380,51 +8380,51 @@
     <row r="202" spans="1:6">
       <c r="A202">
         <v>199</v>
       </c>
       <c r="C202" t="s">
         <v>484</v>
       </c>
       <c r="D202">
         <v>19</v>
       </c>
       <c r="E202" t="s">
         <v>115</v>
       </c>
       <c r="F202" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>200</v>
       </c>
       <c r="C203" t="s">
         <v>486</v>
       </c>
       <c r="D203">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E203" t="s">
         <v>105</v>
       </c>
       <c r="F203" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>201</v>
       </c>
       <c r="C204" t="s">
         <v>487</v>
       </c>
       <c r="D204">
         <v>18</v>
       </c>
       <c r="E204" t="s">
         <v>241</v>
       </c>
       <c r="F204" t="s">
         <v>242</v>
       </c>
     </row>
@@ -8445,51 +8445,51 @@
     <row r="206" spans="1:6">
       <c r="A206">
         <v>203</v>
       </c>
       <c r="C206" t="s">
         <v>489</v>
       </c>
       <c r="D206">
         <v>18</v>
       </c>
       <c r="E206" t="s">
         <v>115</v>
       </c>
       <c r="F206" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>204</v>
       </c>
       <c r="C207" t="s">
         <v>490</v>
       </c>
       <c r="D207">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E207" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>204</v>
       </c>
       <c r="C208" t="s">
         <v>491</v>
       </c>
       <c r="D208">
         <v>18</v>
       </c>
       <c r="E208" t="s">
         <v>33</v>
       </c>
       <c r="F208" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>204</v>