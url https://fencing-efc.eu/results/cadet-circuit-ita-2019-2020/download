--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -1945,105 +1945,105 @@
       </c>
       <c r="B4">
         <v>96.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>22</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5">
         <v>78.0</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
         <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9">
         <v>22</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>7</v>
@@ -2084,102 +2084,102 @@
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>23</v>
       </c>
       <c r="D12">
         <v>22</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>24</v>
       </c>
       <c r="D13">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>25</v>
       </c>
       <c r="D14">
         <v>22</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>26</v>
       </c>
       <c r="D15">
         <v>22</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>27</v>
       </c>
       <c r="D16">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E16" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>29</v>
       </c>
       <c r="D17">
         <v>23</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>15</v>
@@ -2399,51 +2399,51 @@
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>47</v>
       </c>
       <c r="D30">
         <v>22</v>
       </c>
       <c r="E30" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>28</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>48</v>
       </c>
       <c r="D31">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E31" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>29</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>49</v>
       </c>
       <c r="D32">
         <v>20</v>
       </c>
       <c r="E32" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>30</v>
@@ -2453,51 +2453,51 @@
       </c>
       <c r="C33" t="s">
         <v>50</v>
       </c>
       <c r="D33">
         <v>21</v>
       </c>
       <c r="E33" t="s">
         <v>35</v>
       </c>
       <c r="F33" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>31</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>52</v>
       </c>
       <c r="D34">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>32</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>53</v>
       </c>
       <c r="D35">
         <v>23</v>
       </c>
       <c r="E35" t="s">
         <v>31</v>
       </c>
       <c r="F35" t="s">
         <v>54</v>
       </c>
     </row>
@@ -2601,68 +2601,68 @@
       </c>
       <c r="C41" t="s">
         <v>62</v>
       </c>
       <c r="D41">
         <v>23</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>64</v>
       </c>
       <c r="D42">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E42" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>40</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>65</v>
       </c>
       <c r="D43">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E43" t="s">
         <v>66</v>
       </c>
       <c r="F43" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>41</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>68</v>
       </c>
       <c r="D44">
         <v>21</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
     </row>
@@ -2712,51 +2712,51 @@
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>73</v>
       </c>
       <c r="D47">
         <v>21</v>
       </c>
       <c r="E47" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>45</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>74</v>
       </c>
       <c r="D48">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E48" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>46</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>76</v>
       </c>
       <c r="D49">
         <v>21</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
@@ -2965,71 +2965,71 @@
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>95</v>
       </c>
       <c r="D61">
         <v>20</v>
       </c>
       <c r="E61" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>58</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>96</v>
       </c>
       <c r="D62">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E62" t="s">
         <v>35</v>
       </c>
       <c r="F62" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>60</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>98</v>
       </c>
       <c r="D63">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E63" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>61</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>99</v>
       </c>
       <c r="D64">
         <v>20</v>
       </c>
       <c r="E64" t="s">
         <v>100</v>
       </c>
       <c r="F64" t="s">
         <v>101</v>
       </c>
     </row>
@@ -3042,51 +3042,51 @@
       </c>
       <c r="C65" t="s">
         <v>102</v>
       </c>
       <c r="D65">
         <v>20</v>
       </c>
       <c r="E65" t="s">
         <v>31</v>
       </c>
       <c r="F65" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>63</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>104</v>
       </c>
       <c r="D66">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E66" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>64</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>105</v>
       </c>
       <c r="D67">
         <v>23</v>
       </c>
       <c r="E67" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>65</v>
@@ -3170,71 +3170,71 @@
       </c>
       <c r="C72" t="s">
         <v>111</v>
       </c>
       <c r="D72">
         <v>23</v>
       </c>
       <c r="E72" t="s">
         <v>35</v>
       </c>
       <c r="F72" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>70</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>113</v>
       </c>
       <c r="D73">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E73" t="s">
         <v>35</v>
       </c>
       <c r="F73" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>70</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>115</v>
       </c>
       <c r="D74">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E74" t="s">
         <v>31</v>
       </c>
       <c r="F74" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>72</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>117</v>
       </c>
       <c r="D75">
         <v>22</v>
       </c>
       <c r="E75" t="s">
         <v>70</v>
       </c>
       <c r="F75" t="s">
@@ -3264,51 +3264,51 @@
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>120</v>
       </c>
       <c r="D77">
         <v>22</v>
       </c>
       <c r="E77" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>75</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>121</v>
       </c>
       <c r="D78">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E78" t="s">
         <v>122</v>
       </c>
       <c r="F78" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>76</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>124</v>
       </c>
       <c r="D79">
         <v>23</v>
       </c>
       <c r="E79" t="s">
         <v>10</v>
       </c>
     </row>
@@ -3483,139 +3483,139 @@
       </c>
       <c r="C89" t="s">
         <v>136</v>
       </c>
       <c r="D89">
         <v>22</v>
       </c>
       <c r="E89" t="s">
         <v>35</v>
       </c>
       <c r="F89" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>87</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>137</v>
       </c>
       <c r="D90">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E90" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>88</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>138</v>
       </c>
       <c r="D91">
         <v>21</v>
       </c>
       <c r="E91" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>88</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>139</v>
       </c>
       <c r="D92">
         <v>21</v>
       </c>
       <c r="E92" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>90</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>140</v>
       </c>
       <c r="D93">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E93" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>91</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>141</v>
       </c>
       <c r="D94">
         <v>23</v>
       </c>
       <c r="E94" t="s">
         <v>35</v>
       </c>
       <c r="F94" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>92</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>143</v>
       </c>
       <c r="D95">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E95" t="s">
         <v>31</v>
       </c>
       <c r="F95" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>93</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>144</v>
       </c>
       <c r="D96">
         <v>21</v>
       </c>
       <c r="E96" t="s">
         <v>10</v>
       </c>
     </row>
@@ -3733,88 +3733,88 @@
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>152</v>
       </c>
       <c r="D103">
         <v>21</v>
       </c>
       <c r="E103" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>100</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>153</v>
       </c>
       <c r="D104">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E104" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>102</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>154</v>
       </c>
       <c r="D105">
         <v>20</v>
       </c>
       <c r="E105" t="s">
         <v>10</v>
       </c>
       <c r="F105" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>103</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>156</v>
       </c>
       <c r="D106">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E106" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>104</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>157</v>
       </c>
       <c r="D107">
         <v>23</v>
       </c>
       <c r="E107" t="s">
         <v>10</v>
       </c>
       <c r="F107" t="s">
         <v>158</v>
       </c>
     </row>
@@ -3867,51 +3867,51 @@
       </c>
       <c r="C110" t="s">
         <v>162</v>
       </c>
       <c r="D110">
         <v>23</v>
       </c>
       <c r="E110" t="s">
         <v>70</v>
       </c>
       <c r="F110" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>108</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>164</v>
       </c>
       <c r="D111">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E111" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>109</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>165</v>
       </c>
       <c r="D112">
         <v>21</v>
       </c>
       <c r="E112" t="s">
         <v>31</v>
       </c>
       <c r="F112" t="s">
         <v>166</v>
       </c>
     </row>
@@ -3941,71 +3941,71 @@
       </c>
       <c r="C114" t="s">
         <v>168</v>
       </c>
       <c r="D114">
         <v>20</v>
       </c>
       <c r="E114" t="s">
         <v>70</v>
       </c>
       <c r="F114" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>112</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>170</v>
       </c>
       <c r="D115">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E115" t="s">
         <v>31</v>
       </c>
       <c r="F115" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>113</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>172</v>
       </c>
       <c r="D116">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E116" t="s">
         <v>70</v>
       </c>
       <c r="F116" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>114</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>174</v>
       </c>
       <c r="D117">
         <v>22</v>
       </c>
       <c r="E117" t="s">
         <v>90</v>
       </c>
       <c r="F117" t="s">
@@ -4192,51 +4192,51 @@
       </c>
       <c r="C127" t="s">
         <v>191</v>
       </c>
       <c r="D127">
         <v>22</v>
       </c>
       <c r="E127" t="s">
         <v>192</v>
       </c>
       <c r="F127" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>125</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>194</v>
       </c>
       <c r="D128">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E128" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>126</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>195</v>
       </c>
       <c r="D129">
         <v>22</v>
       </c>
       <c r="E129" t="s">
         <v>31</v>
       </c>
       <c r="F129" t="s">
         <v>196</v>
       </c>
     </row>
@@ -4249,51 +4249,51 @@
       </c>
       <c r="C130" t="s">
         <v>197</v>
       </c>
       <c r="D130">
         <v>22</v>
       </c>
       <c r="E130" t="s">
         <v>90</v>
       </c>
       <c r="F130" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>128</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>198</v>
       </c>
       <c r="D131">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E131" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>129</v>
       </c>
       <c r="C132" t="s">
         <v>199</v>
       </c>
       <c r="D132">
         <v>21</v>
       </c>
       <c r="E132" t="s">
         <v>90</v>
       </c>
       <c r="F132" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>129</v>
@@ -4393,51 +4393,51 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>136</v>
       </c>
       <c r="C139" t="s">
         <v>210</v>
       </c>
       <c r="D139">
         <v>22</v>
       </c>
       <c r="E139" t="s">
         <v>31</v>
       </c>
       <c r="F139" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
       </c>
       <c r="C140" t="s">
         <v>212</v>
       </c>
       <c r="D140">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E140" t="s">
         <v>35</v>
       </c>
       <c r="F140" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>138</v>
       </c>
       <c r="C141" t="s">
         <v>213</v>
       </c>
       <c r="D141">
         <v>22</v>
       </c>
       <c r="E141" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>139</v>
@@ -4500,85 +4500,85 @@
     <row r="146" spans="1:6">
       <c r="A146">
         <v>143</v>
       </c>
       <c r="C146" t="s">
         <v>219</v>
       </c>
       <c r="D146">
         <v>22</v>
       </c>
       <c r="E146" t="s">
         <v>70</v>
       </c>
       <c r="F146" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>144</v>
       </c>
       <c r="C147" t="s">
         <v>221</v>
       </c>
       <c r="D147">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E147" t="s">
         <v>10</v>
       </c>
       <c r="F147" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>145</v>
       </c>
       <c r="C148" t="s">
         <v>223</v>
       </c>
       <c r="D148">
         <v>20</v>
       </c>
       <c r="E148" t="s">
         <v>90</v>
       </c>
       <c r="F148" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>146</v>
       </c>
       <c r="C149" t="s">
         <v>224</v>
       </c>
       <c r="D149">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E149" t="s">
         <v>180</v>
       </c>
       <c r="F149" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>147</v>
       </c>
       <c r="C150" t="s">
         <v>226</v>
       </c>
       <c r="D150">
         <v>21</v>
       </c>
       <c r="E150" t="s">
         <v>35</v>
       </c>
       <c r="F150" t="s">
         <v>227</v>
       </c>
     </row>
@@ -4599,51 +4599,51 @@
     <row r="152" spans="1:6">
       <c r="A152">
         <v>149</v>
       </c>
       <c r="C152" t="s">
         <v>229</v>
       </c>
       <c r="D152">
         <v>20</v>
       </c>
       <c r="E152" t="s">
         <v>31</v>
       </c>
       <c r="F152" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>149</v>
       </c>
       <c r="C153" t="s">
         <v>230</v>
       </c>
       <c r="D153">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E153" t="s">
         <v>92</v>
       </c>
       <c r="F153" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>151</v>
       </c>
       <c r="C154" t="s">
         <v>231</v>
       </c>
       <c r="D154">
         <v>20</v>
       </c>
       <c r="E154" t="s">
         <v>180</v>
       </c>
       <c r="F154" t="s">
         <v>232</v>
       </c>
     </row>
@@ -4692,51 +4692,51 @@
         <v>236</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>155</v>
       </c>
       <c r="C158" t="s">
         <v>237</v>
       </c>
       <c r="D158">
         <v>22</v>
       </c>
       <c r="E158" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>156</v>
       </c>
       <c r="C159" t="s">
         <v>238</v>
       </c>
       <c r="D159">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E159" t="s">
         <v>35</v>
       </c>
       <c r="F159" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>156</v>
       </c>
       <c r="C160" t="s">
         <v>240</v>
       </c>
       <c r="D160">
         <v>21</v>
       </c>
       <c r="E160" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>158</v>
@@ -4957,68 +4957,68 @@
         <v>262</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>171</v>
       </c>
       <c r="C175" t="s">
         <v>263</v>
       </c>
       <c r="D175">
         <v>23</v>
       </c>
       <c r="E175" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>173</v>
       </c>
       <c r="C176" t="s">
         <v>264</v>
       </c>
       <c r="D176">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E176" t="s">
         <v>265</v>
       </c>
       <c r="F176" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>174</v>
       </c>
       <c r="C177" t="s">
         <v>267</v>
       </c>
       <c r="D177">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E177" t="s">
         <v>66</v>
       </c>
       <c r="F177" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>175</v>
       </c>
       <c r="C178" t="s">
         <v>269</v>
       </c>
       <c r="D178">
         <v>19</v>
       </c>
       <c r="E178" t="s">
         <v>92</v>
       </c>
       <c r="F178" t="s">
         <v>270</v>
       </c>
     </row>
@@ -5093,51 +5093,51 @@
         <v>270</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>272</v>
       </c>
       <c r="D3">
         <v>22</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4">
         <v>96.0</v>
       </c>
       <c r="C4" t="s">
         <v>273</v>
       </c>
       <c r="D4">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5">
         <v>78.0</v>
       </c>
       <c r="C5" t="s">
         <v>274</v>
       </c>
       <c r="D5">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
     </row>
@@ -5147,162 +5147,162 @@
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>275</v>
       </c>
       <c r="D6">
         <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>276</v>
       </c>
       <c r="D7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>278</v>
       </c>
       <c r="D8">
         <v>22</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>279</v>
       </c>
       <c r="D9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E9" t="s">
         <v>31</v>
       </c>
       <c r="F9" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>280</v>
       </c>
       <c r="D10">
         <v>22</v>
       </c>
       <c r="E10" t="s">
         <v>281</v>
       </c>
       <c r="F10" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>283</v>
       </c>
       <c r="D11">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>284</v>
       </c>
       <c r="D12">
         <v>22</v>
       </c>
       <c r="E12" t="s">
         <v>31</v>
       </c>
       <c r="F12" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>286</v>
       </c>
       <c r="D13">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>287</v>
       </c>
       <c r="D14">
         <v>22</v>
       </c>
       <c r="E14" t="s">
         <v>35</v>
       </c>
       <c r="F14" t="s">
         <v>288</v>
       </c>
     </row>
@@ -5315,51 +5315,51 @@
       </c>
       <c r="C15" t="s">
         <v>289</v>
       </c>
       <c r="D15">
         <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>90</v>
       </c>
       <c r="F15" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>290</v>
       </c>
       <c r="D16">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>291</v>
       </c>
       <c r="D17">
         <v>21</v>
       </c>
       <c r="E17" t="s">
         <v>31</v>
       </c>
       <c r="F17" t="s">
         <v>292</v>
       </c>
     </row>
@@ -5625,51 +5625,51 @@
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>312</v>
       </c>
       <c r="D32">
         <v>22</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>30</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>313</v>
       </c>
       <c r="D33">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E33" t="s">
         <v>35</v>
       </c>
       <c r="F33" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>31</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>314</v>
       </c>
       <c r="D34">
         <v>22</v>
       </c>
       <c r="E34" t="s">
         <v>308</v>
       </c>
       <c r="F34" t="s">
@@ -5753,51 +5753,51 @@
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>319</v>
       </c>
       <c r="D39">
         <v>22</v>
       </c>
       <c r="E39" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>37</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>320</v>
       </c>
       <c r="D40">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>38</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>321</v>
       </c>
       <c r="D41">
         <v>23</v>
       </c>
       <c r="E41" t="s">
         <v>35</v>
       </c>
       <c r="F41" t="s">
         <v>322</v>
       </c>
     </row>
@@ -5884,51 +5884,51 @@
       </c>
       <c r="C46" t="s">
         <v>327</v>
       </c>
       <c r="D46">
         <v>23</v>
       </c>
       <c r="E46" t="s">
         <v>31</v>
       </c>
       <c r="F46" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>44</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>329</v>
       </c>
       <c r="D47">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>45</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>330</v>
       </c>
       <c r="D48">
         <v>19</v>
       </c>
       <c r="E48" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>46</v>
@@ -5938,51 +5938,51 @@
       </c>
       <c r="C49" t="s">
         <v>331</v>
       </c>
       <c r="D49">
         <v>22</v>
       </c>
       <c r="E49" t="s">
         <v>31</v>
       </c>
       <c r="F49" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>332</v>
       </c>
       <c r="D50">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>48</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>333</v>
       </c>
       <c r="D51">
         <v>20</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49</v>
@@ -6029,51 +6029,51 @@
       </c>
       <c r="C54" t="s">
         <v>336</v>
       </c>
       <c r="D54">
         <v>23</v>
       </c>
       <c r="E54" t="s">
         <v>31</v>
       </c>
       <c r="F54" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>338</v>
       </c>
       <c r="D55">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E55" t="s">
         <v>70</v>
       </c>
       <c r="F55" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>53</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>339</v>
       </c>
       <c r="D56">
         <v>20</v>
       </c>
       <c r="E56" t="s">
         <v>35</v>
       </c>
       <c r="F56" t="s">
@@ -6143,51 +6143,51 @@
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>345</v>
       </c>
       <c r="D60">
         <v>23</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>58</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>346</v>
       </c>
       <c r="D61">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E61" t="s">
         <v>70</v>
       </c>
       <c r="F61" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>59</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>348</v>
       </c>
       <c r="D62">
         <v>21</v>
       </c>
       <c r="E62" t="s">
         <v>10</v>
       </c>
     </row>
@@ -6362,51 +6362,51 @@
       </c>
       <c r="C72" t="s">
         <v>360</v>
       </c>
       <c r="D72">
         <v>23</v>
       </c>
       <c r="E72" t="s">
         <v>31</v>
       </c>
       <c r="F72" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>70</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>361</v>
       </c>
       <c r="D73">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E73" t="s">
         <v>31</v>
       </c>
       <c r="F73" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>71</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>363</v>
       </c>
       <c r="D74">
         <v>22</v>
       </c>
       <c r="E74" t="s">
         <v>10</v>
       </c>
     </row>
@@ -6470,51 +6470,51 @@
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>367</v>
       </c>
       <c r="D78">
         <v>22</v>
       </c>
       <c r="E78" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>76</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>368</v>
       </c>
       <c r="D79">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E79" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>76</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>369</v>
       </c>
       <c r="D80">
         <v>23</v>
       </c>
       <c r="E80" t="s">
         <v>31</v>
       </c>
       <c r="F80" t="s">
         <v>116</v>
       </c>
     </row>
@@ -6541,68 +6541,68 @@
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>371</v>
       </c>
       <c r="D82">
         <v>20</v>
       </c>
       <c r="E82" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>80</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>372</v>
       </c>
       <c r="D83">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E83" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>81</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>373</v>
       </c>
       <c r="D84">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E84" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>82</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>374</v>
       </c>
       <c r="D85">
         <v>20</v>
       </c>
       <c r="E85" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>83</v>
@@ -6697,51 +6697,51 @@
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>381</v>
       </c>
       <c r="D91">
         <v>22</v>
       </c>
       <c r="E91" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>89</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>382</v>
       </c>
       <c r="D92">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E92" t="s">
         <v>70</v>
       </c>
       <c r="F92" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>90</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>383</v>
       </c>
       <c r="D93">
         <v>22</v>
       </c>
       <c r="E93" t="s">
         <v>35</v>
       </c>
       <c r="F93" t="s">
@@ -7110,51 +7110,51 @@
       </c>
       <c r="C113" t="s">
         <v>409</v>
       </c>
       <c r="D113">
         <v>21</v>
       </c>
       <c r="E113" t="s">
         <v>92</v>
       </c>
       <c r="F113" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>111</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>410</v>
       </c>
       <c r="D114">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E114" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>112</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>411</v>
       </c>
       <c r="D115">
         <v>20</v>
       </c>
       <c r="E115" t="s">
         <v>31</v>
       </c>
       <c r="F115" t="s">
         <v>303</v>
       </c>
     </row>
@@ -7224,51 +7224,51 @@
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>416</v>
       </c>
       <c r="D119">
         <v>23</v>
       </c>
       <c r="E119" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>117</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>417</v>
       </c>
       <c r="D120">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E120" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>118</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>418</v>
       </c>
       <c r="D121">
         <v>21</v>
       </c>
       <c r="E121" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>119</v>
@@ -7409,51 +7409,51 @@
       </c>
       <c r="C129" t="s">
         <v>430</v>
       </c>
       <c r="D129">
         <v>21</v>
       </c>
       <c r="E129" t="s">
         <v>180</v>
       </c>
       <c r="F129" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>127</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>431</v>
       </c>
       <c r="D130">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E130" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>128</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>432</v>
       </c>
       <c r="D131">
         <v>20</v>
       </c>
       <c r="E131" t="s">
         <v>35</v>
       </c>
       <c r="F131" t="s">
         <v>108</v>
       </c>
     </row>
@@ -7471,130 +7471,130 @@
         <v>10</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>130</v>
       </c>
       <c r="C133" t="s">
         <v>434</v>
       </c>
       <c r="D133">
         <v>23</v>
       </c>
       <c r="E133" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>131</v>
       </c>
       <c r="C134" t="s">
         <v>435</v>
       </c>
       <c r="D134">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E134" t="s">
         <v>35</v>
       </c>
       <c r="F134" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>132</v>
       </c>
       <c r="C135" t="s">
         <v>436</v>
       </c>
       <c r="D135">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E135" t="s">
         <v>35</v>
       </c>
       <c r="F135" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>133</v>
       </c>
       <c r="C136" t="s">
         <v>438</v>
       </c>
       <c r="D136">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E136" t="s">
         <v>35</v>
       </c>
       <c r="F136" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>134</v>
       </c>
       <c r="C137" t="s">
         <v>440</v>
       </c>
       <c r="D137">
         <v>22</v>
       </c>
       <c r="E137" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>135</v>
       </c>
       <c r="C138" t="s">
         <v>441</v>
       </c>
       <c r="D138">
         <v>20</v>
       </c>
       <c r="E138" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>136</v>
       </c>
       <c r="C139" t="s">
         <v>442</v>
       </c>
       <c r="D139">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E139" t="s">
         <v>70</v>
       </c>
       <c r="F139" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
       </c>
       <c r="C140" t="s">
         <v>443</v>
       </c>
       <c r="D140">
         <v>23</v>
       </c>
       <c r="E140" t="s">
         <v>35</v>
       </c>
       <c r="F140" t="s">
         <v>437</v>
       </c>
     </row>
@@ -7615,51 +7615,51 @@
     <row r="142" spans="1:6">
       <c r="A142">
         <v>139</v>
       </c>
       <c r="C142" t="s">
         <v>445</v>
       </c>
       <c r="D142">
         <v>23</v>
       </c>
       <c r="E142" t="s">
         <v>308</v>
       </c>
       <c r="F142" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>140</v>
       </c>
       <c r="C143" t="s">
         <v>447</v>
       </c>
       <c r="D143">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E143" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>141</v>
       </c>
       <c r="C144" t="s">
         <v>449</v>
       </c>
       <c r="D144">
         <v>21</v>
       </c>
       <c r="E144" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>142</v>
       </c>
       <c r="C145" t="s">
         <v>450</v>
@@ -7688,51 +7688,51 @@
         <v>86</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>144</v>
       </c>
       <c r="C147" t="s">
         <v>452</v>
       </c>
       <c r="D147">
         <v>20</v>
       </c>
       <c r="E147" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>145</v>
       </c>
       <c r="C148" t="s">
         <v>453</v>
       </c>
       <c r="D148">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E148" t="s">
         <v>70</v>
       </c>
       <c r="F148" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>145</v>
       </c>
       <c r="C149" t="s">
         <v>455</v>
       </c>
       <c r="D149">
         <v>22</v>
       </c>
       <c r="E149" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>147</v>
@@ -7989,175 +7989,175 @@
         <v>342</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>164</v>
       </c>
       <c r="C167" t="s">
         <v>475</v>
       </c>
       <c r="D167">
         <v>22</v>
       </c>
       <c r="E167" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>164</v>
       </c>
       <c r="C168" t="s">
         <v>476</v>
       </c>
       <c r="D168">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E168" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>166</v>
       </c>
       <c r="C169" t="s">
         <v>477</v>
       </c>
       <c r="D169">
         <v>21</v>
       </c>
       <c r="E169" t="s">
         <v>281</v>
       </c>
       <c r="F169" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>167</v>
       </c>
       <c r="C170" t="s">
         <v>479</v>
       </c>
       <c r="D170">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E170" t="s">
         <v>35</v>
       </c>
       <c r="F170" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>168</v>
       </c>
       <c r="C171" t="s">
         <v>481</v>
       </c>
       <c r="D171">
         <v>22</v>
       </c>
       <c r="E171" t="s">
         <v>35</v>
       </c>
       <c r="F171" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>168</v>
       </c>
       <c r="C172" t="s">
         <v>482</v>
       </c>
       <c r="D172">
         <v>20</v>
       </c>
       <c r="E172" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>170</v>
       </c>
       <c r="C173" t="s">
         <v>483</v>
       </c>
       <c r="D173">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E173" t="s">
         <v>35</v>
       </c>
       <c r="F173" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>171</v>
       </c>
       <c r="C174" t="s">
         <v>484</v>
       </c>
       <c r="D174">
         <v>22</v>
       </c>
       <c r="E174" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>172</v>
       </c>
       <c r="C175" t="s">
         <v>485</v>
       </c>
       <c r="D175">
         <v>21</v>
       </c>
       <c r="E175" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>172</v>
       </c>
       <c r="C176" t="s">
         <v>487</v>
       </c>
       <c r="D176">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E176" t="s">
         <v>66</v>
       </c>
       <c r="F176" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>174</v>
       </c>
       <c r="C177" t="s">
         <v>488</v>
       </c>
       <c r="D177">
         <v>21</v>
       </c>
       <c r="E177" t="s">
         <v>13</v>
       </c>
       <c r="F177" t="s">
         <v>489</v>
       </c>
     </row>
@@ -8195,51 +8195,51 @@
     <row r="180" spans="1:6">
       <c r="A180">
         <v>176</v>
       </c>
       <c r="C180" t="s">
         <v>492</v>
       </c>
       <c r="D180">
         <v>21</v>
       </c>
       <c r="E180" t="s">
         <v>92</v>
       </c>
       <c r="F180" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>178</v>
       </c>
       <c r="C181" t="s">
         <v>494</v>
       </c>
       <c r="D181">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E181" t="s">
         <v>92</v>
       </c>
       <c r="F181" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>179</v>
       </c>
       <c r="C182" t="s">
         <v>495</v>
       </c>
       <c r="D182">
         <v>19</v>
       </c>
       <c r="E182" t="s">
         <v>92</v>
       </c>
       <c r="F182" t="s">
         <v>204</v>
       </c>
     </row>