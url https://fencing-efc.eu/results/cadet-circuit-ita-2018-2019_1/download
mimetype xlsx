--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -1705,51 +1705,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4">
         <v>96.0</v>
@@ -1773,139 +1773,139 @@
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5">
         <v>23</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9">
         <v>22</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>22</v>
       </c>
       <c r="D10">
         <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>23</v>
       </c>
       <c r="D11">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>24</v>
       </c>
       <c r="D12">
         <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>10</v>
@@ -2071,136 +2071,136 @@
       </c>
       <c r="C22" t="s">
         <v>35</v>
       </c>
       <c r="D22">
         <v>24</v>
       </c>
       <c r="E22" t="s">
         <v>36</v>
       </c>
       <c r="F22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>38</v>
       </c>
       <c r="D23">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>39</v>
       </c>
       <c r="D24">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>40</v>
       </c>
       <c r="D25">
         <v>22</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>41</v>
       </c>
       <c r="D26">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>24</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>42</v>
       </c>
       <c r="D27">
         <v>22</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>43</v>
       </c>
       <c r="D28">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>44</v>
       </c>
       <c r="D29">
         <v>23</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
@@ -2335,51 +2335,51 @@
       </c>
       <c r="C37" t="s">
         <v>55</v>
       </c>
       <c r="D37">
         <v>24</v>
       </c>
       <c r="E37" t="s">
         <v>16</v>
       </c>
       <c r="F37" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>35</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>57</v>
       </c>
       <c r="D38">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E38" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>36</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>59</v>
       </c>
       <c r="D39">
         <v>23</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>37</v>
@@ -2389,85 +2389,85 @@
       </c>
       <c r="C40" t="s">
         <v>60</v>
       </c>
       <c r="D40">
         <v>24</v>
       </c>
       <c r="E40" t="s">
         <v>52</v>
       </c>
       <c r="F40" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>38</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>62</v>
       </c>
       <c r="D41">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>63</v>
       </c>
       <c r="D42">
         <v>23</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>40</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>64</v>
       </c>
       <c r="D43">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E43" t="s">
         <v>16</v>
       </c>
       <c r="F43" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>41</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>66</v>
       </c>
       <c r="D44">
         <v>23</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2477,68 +2477,68 @@
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>67</v>
       </c>
       <c r="D45">
         <v>23</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>43</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>68</v>
       </c>
       <c r="D46">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>44</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>69</v>
       </c>
       <c r="D47">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>44</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>70</v>
       </c>
       <c r="D48">
         <v>23</v>
       </c>
       <c r="E48" t="s">
         <v>13</v>
       </c>
       <c r="F48" t="s">
         <v>14</v>
       </c>
     </row>
@@ -2548,88 +2548,88 @@
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>71</v>
       </c>
       <c r="D49">
         <v>24</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>72</v>
       </c>
       <c r="D50">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E50" t="s">
         <v>16</v>
       </c>
       <c r="F50" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>47</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>74</v>
       </c>
       <c r="D51">
         <v>22</v>
       </c>
       <c r="E51" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>75</v>
       </c>
       <c r="D52">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E52" t="s">
         <v>76</v>
       </c>
       <c r="F52" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>50</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>78</v>
       </c>
       <c r="D53">
         <v>23</v>
       </c>
       <c r="E53" t="s">
         <v>20</v>
       </c>
     </row>
@@ -2793,51 +2793,51 @@
       </c>
       <c r="C62" t="s">
         <v>94</v>
       </c>
       <c r="D62">
         <v>23</v>
       </c>
       <c r="E62" t="s">
         <v>16</v>
       </c>
       <c r="F62" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>60</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>96</v>
       </c>
       <c r="D63">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E63" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>61</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>97</v>
       </c>
       <c r="D64">
         <v>22</v>
       </c>
       <c r="E64" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>62</v>
@@ -2878,51 +2878,51 @@
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>100</v>
       </c>
       <c r="D67">
         <v>22</v>
       </c>
       <c r="E67" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>65</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>101</v>
       </c>
       <c r="D68">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E68" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>66</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>102</v>
       </c>
       <c r="D69">
         <v>23</v>
       </c>
       <c r="E69" t="s">
         <v>16</v>
       </c>
       <c r="F69" t="s">
         <v>73</v>
       </c>
     </row>
@@ -2972,91 +2972,91 @@
       </c>
       <c r="C72" t="s">
         <v>107</v>
       </c>
       <c r="D72">
         <v>22</v>
       </c>
       <c r="E72" t="s">
         <v>52</v>
       </c>
       <c r="F72" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>70</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>108</v>
       </c>
       <c r="D73">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E73" t="s">
         <v>109</v>
       </c>
       <c r="F73" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>71</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>111</v>
       </c>
       <c r="D74">
         <v>23</v>
       </c>
       <c r="E74" t="s">
         <v>52</v>
       </c>
       <c r="F74" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>71</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>113</v>
       </c>
       <c r="D75">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E75" t="s">
         <v>9</v>
       </c>
       <c r="F75" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>73</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>115</v>
       </c>
       <c r="D76">
         <v>22</v>
       </c>
       <c r="E76" t="s">
         <v>16</v>
       </c>
       <c r="F76" t="s">
@@ -3106,156 +3106,156 @@
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>120</v>
       </c>
       <c r="D79">
         <v>24</v>
       </c>
       <c r="E79" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>77</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>121</v>
       </c>
       <c r="D80">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E80" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>78</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>122</v>
       </c>
       <c r="D81">
         <v>22</v>
       </c>
       <c r="E81" t="s">
         <v>52</v>
       </c>
       <c r="F81" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>79</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>124</v>
       </c>
       <c r="D82">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E82" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>80</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>125</v>
       </c>
       <c r="D83">
         <v>23</v>
       </c>
       <c r="E83" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>81</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>126</v>
       </c>
       <c r="D84">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E84" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>82</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>127</v>
       </c>
       <c r="D85">
         <v>21</v>
       </c>
       <c r="E85" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>83</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>128</v>
       </c>
       <c r="D86">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E86" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>84</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>129</v>
       </c>
       <c r="D87">
         <v>22</v>
       </c>
       <c r="E87" t="s">
         <v>36</v>
       </c>
       <c r="F87" t="s">
         <v>130</v>
       </c>
     </row>
@@ -3459,51 +3459,51 @@
       </c>
       <c r="C98" t="s">
         <v>145</v>
       </c>
       <c r="D98">
         <v>22</v>
       </c>
       <c r="E98" t="s">
         <v>16</v>
       </c>
       <c r="F98" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>96</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>147</v>
       </c>
       <c r="D99">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E99" t="s">
         <v>52</v>
       </c>
       <c r="F99" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>97</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>149</v>
       </c>
       <c r="D100">
         <v>22</v>
       </c>
       <c r="E100" t="s">
         <v>20</v>
       </c>
     </row>
@@ -3664,51 +3664,51 @@
       </c>
       <c r="C109" t="s">
         <v>162</v>
       </c>
       <c r="D109">
         <v>24</v>
       </c>
       <c r="E109" t="s">
         <v>16</v>
       </c>
       <c r="F109" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>107</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>164</v>
       </c>
       <c r="D110">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E110" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>108</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>165</v>
       </c>
       <c r="D111">
         <v>22</v>
       </c>
       <c r="E111" t="s">
         <v>52</v>
       </c>
       <c r="F111" t="s">
         <v>166</v>
       </c>
     </row>
@@ -3829,51 +3829,51 @@
       </c>
       <c r="C118" t="s">
         <v>174</v>
       </c>
       <c r="D118">
         <v>23</v>
       </c>
       <c r="E118" t="s">
         <v>175</v>
       </c>
       <c r="F118" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>116</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>177</v>
       </c>
       <c r="D119">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E119" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>117</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>178</v>
       </c>
       <c r="D120">
         <v>22</v>
       </c>
       <c r="E120" t="s">
         <v>9</v>
       </c>
       <c r="F120" t="s">
         <v>10</v>
       </c>
     </row>
@@ -4017,167 +4017,167 @@
       </c>
       <c r="C128" t="s">
         <v>191</v>
       </c>
       <c r="D128">
         <v>21</v>
       </c>
       <c r="E128" t="s">
         <v>9</v>
       </c>
       <c r="F128" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>126</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>192</v>
       </c>
       <c r="D129">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E129" t="s">
         <v>9</v>
       </c>
       <c r="F129" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>127</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>193</v>
       </c>
       <c r="D130">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E130" t="s">
         <v>52</v>
       </c>
       <c r="F130" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>128</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>195</v>
       </c>
       <c r="D131">
         <v>22</v>
       </c>
       <c r="E131" t="s">
         <v>9</v>
       </c>
       <c r="F131" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>129</v>
       </c>
       <c r="C132" t="s">
         <v>196</v>
       </c>
       <c r="D132">
         <v>22</v>
       </c>
       <c r="E132" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>130</v>
       </c>
       <c r="C133" t="s">
         <v>197</v>
       </c>
       <c r="D133">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E133" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>131</v>
       </c>
       <c r="C134" t="s">
         <v>198</v>
       </c>
       <c r="D134">
         <v>23</v>
       </c>
       <c r="E134" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>132</v>
       </c>
       <c r="C135" t="s">
         <v>199</v>
       </c>
       <c r="D135">
         <v>24</v>
       </c>
       <c r="E135" t="s">
         <v>105</v>
       </c>
       <c r="F135" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>133</v>
       </c>
       <c r="C136" t="s">
         <v>200</v>
       </c>
       <c r="D136">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E136" t="s">
         <v>52</v>
       </c>
       <c r="F136" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>134</v>
       </c>
       <c r="C137" t="s">
         <v>201</v>
       </c>
       <c r="D137">
         <v>23</v>
       </c>
       <c r="E137" t="s">
         <v>52</v>
       </c>
       <c r="F137" t="s">
         <v>112</v>
       </c>
     </row>
@@ -4274,51 +4274,51 @@
         <v>20</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>140</v>
       </c>
       <c r="C144" t="s">
         <v>208</v>
       </c>
       <c r="D144">
         <v>22</v>
       </c>
       <c r="E144" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>142</v>
       </c>
       <c r="C145" t="s">
         <v>209</v>
       </c>
       <c r="D145">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E145" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>143</v>
       </c>
       <c r="C146" t="s">
         <v>210</v>
       </c>
       <c r="D146">
         <v>21</v>
       </c>
       <c r="E146" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>144</v>
       </c>
       <c r="C147" t="s">
         <v>211</v>
@@ -4409,51 +4409,51 @@
         <v>219</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>150</v>
       </c>
       <c r="C153" t="s">
         <v>220</v>
       </c>
       <c r="D153">
         <v>23</v>
       </c>
       <c r="E153" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>151</v>
       </c>
       <c r="C154" t="s">
         <v>222</v>
       </c>
       <c r="D154">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E154" t="s">
         <v>9</v>
       </c>
       <c r="F154" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
       </c>
       <c r="C155" t="s">
         <v>223</v>
       </c>
       <c r="D155">
         <v>24</v>
       </c>
       <c r="E155" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>152</v>
@@ -4491,51 +4491,51 @@
     <row r="158" spans="1:6">
       <c r="A158">
         <v>155</v>
       </c>
       <c r="C158" t="s">
         <v>226</v>
       </c>
       <c r="D158">
         <v>21</v>
       </c>
       <c r="E158" t="s">
         <v>109</v>
       </c>
       <c r="F158" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>155</v>
       </c>
       <c r="C159" t="s">
         <v>227</v>
       </c>
       <c r="D159">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E159" t="s">
         <v>9</v>
       </c>
       <c r="F159" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>157</v>
       </c>
       <c r="C160" t="s">
         <v>228</v>
       </c>
       <c r="D160">
         <v>21</v>
       </c>
       <c r="E160" t="s">
         <v>109</v>
       </c>
       <c r="F160" t="s">
         <v>229</v>
       </c>
     </row>
@@ -4649,102 +4649,102 @@
         <v>22</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>234</v>
       </c>
       <c r="D4">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>236</v>
       </c>
       <c r="D5">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6">
         <v>96.0</v>
       </c>
       <c r="C6" t="s">
         <v>237</v>
       </c>
       <c r="D6">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7">
         <v>78.0</v>
       </c>
       <c r="C7" t="s">
         <v>238</v>
       </c>
       <c r="D7">
         <v>23</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8">
         <v>60.0</v>
       </c>
       <c r="C8" t="s">
         <v>239</v>
       </c>
       <c r="D8">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>3</v>
       </c>
       <c r="B9">
         <v>60.0</v>
       </c>
       <c r="C9" t="s">
         <v>240</v>
       </c>
       <c r="D9">
         <v>23</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>5</v>
@@ -4831,88 +4831,88 @@
       </c>
       <c r="C14" t="s">
         <v>246</v>
       </c>
       <c r="D14">
         <v>24</v>
       </c>
       <c r="E14" t="s">
         <v>52</v>
       </c>
       <c r="F14" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>9</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>247</v>
       </c>
       <c r="D15">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>11</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>249</v>
       </c>
       <c r="D16">
         <v>23</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>12</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>250</v>
       </c>
       <c r="D17">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>13</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>251</v>
       </c>
       <c r="D18">
         <v>23</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>14</v>
@@ -4976,51 +4976,51 @@
       </c>
       <c r="C22" t="s">
         <v>257</v>
       </c>
       <c r="D22">
         <v>24</v>
       </c>
       <c r="E22" t="s">
         <v>16</v>
       </c>
       <c r="F22" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>18</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>258</v>
       </c>
       <c r="D23">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>19</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>259</v>
       </c>
       <c r="D24">
         <v>22</v>
       </c>
       <c r="E24" t="s">
         <v>16</v>
       </c>
       <c r="F24" t="s">
         <v>260</v>
       </c>
     </row>
@@ -5070,102 +5070,102 @@
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>263</v>
       </c>
       <c r="D27">
         <v>22</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>23</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>264</v>
       </c>
       <c r="D28">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>24</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>265</v>
       </c>
       <c r="D29">
         <v>24</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>25</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>266</v>
       </c>
       <c r="D30">
         <v>24</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>26</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>267</v>
       </c>
       <c r="D31">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>27</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>268</v>
       </c>
       <c r="D32">
         <v>23</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>28</v>
@@ -5189,51 +5189,51 @@
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>270</v>
       </c>
       <c r="D34">
         <v>22</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>30</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>271</v>
       </c>
       <c r="D35">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E35" t="s">
         <v>16</v>
       </c>
       <c r="F35" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>31</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>272</v>
       </c>
       <c r="D36">
         <v>24</v>
       </c>
       <c r="E36" t="s">
         <v>16</v>
       </c>
       <c r="F36" t="s">
@@ -5323,68 +5323,68 @@
       </c>
       <c r="C41" t="s">
         <v>277</v>
       </c>
       <c r="D41">
         <v>23</v>
       </c>
       <c r="E41" t="s">
         <v>175</v>
       </c>
       <c r="F41" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>37</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>278</v>
       </c>
       <c r="D42">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>38</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>279</v>
       </c>
       <c r="D43">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E43" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>39</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>280</v>
       </c>
       <c r="D44">
         <v>24</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>40</v>
@@ -5505,51 +5505,51 @@
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>289</v>
       </c>
       <c r="D51">
         <v>23</v>
       </c>
       <c r="E51" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>47</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>290</v>
       </c>
       <c r="D52">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E52" t="s">
         <v>16</v>
       </c>
       <c r="F52" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>48</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>291</v>
       </c>
       <c r="D53">
         <v>22</v>
       </c>
       <c r="E53" t="s">
         <v>20</v>
       </c>
       <c r="F53" t="s">
@@ -5971,51 +5971,51 @@
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>322</v>
       </c>
       <c r="D77">
         <v>23</v>
       </c>
       <c r="E77" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>73</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>323</v>
       </c>
       <c r="D78">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E78" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>74</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>324</v>
       </c>
       <c r="D79">
         <v>22</v>
       </c>
       <c r="E79" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>75</v>
@@ -6059,51 +6059,51 @@
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>327</v>
       </c>
       <c r="D82">
         <v>21</v>
       </c>
       <c r="E82" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>78</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>328</v>
       </c>
       <c r="D83">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E83" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>79</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>329</v>
       </c>
       <c r="D84">
         <v>23</v>
       </c>
       <c r="E84" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>80</v>
@@ -6113,51 +6113,51 @@
       </c>
       <c r="C85" t="s">
         <v>330</v>
       </c>
       <c r="D85">
         <v>24</v>
       </c>
       <c r="E85" t="s">
         <v>36</v>
       </c>
       <c r="F85" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>81</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>332</v>
       </c>
       <c r="D86">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E86" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>82</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>333</v>
       </c>
       <c r="D87">
         <v>23</v>
       </c>
       <c r="E87" t="s">
         <v>76</v>
       </c>
       <c r="F87" t="s">
         <v>334</v>
       </c>
     </row>
@@ -6628,51 +6628,51 @@
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>370</v>
       </c>
       <c r="D113">
         <v>23</v>
       </c>
       <c r="E113" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>108</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>371</v>
       </c>
       <c r="D114">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E114" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>110</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>372</v>
       </c>
       <c r="D115">
         <v>23</v>
       </c>
       <c r="E115" t="s">
         <v>373</v>
       </c>
       <c r="F115" t="s">
         <v>374</v>
       </c>
     </row>
@@ -6756,139 +6756,139 @@
       </c>
       <c r="C120" t="s">
         <v>380</v>
       </c>
       <c r="D120">
         <v>23</v>
       </c>
       <c r="E120" t="s">
         <v>9</v>
       </c>
       <c r="F120" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>116</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>382</v>
       </c>
       <c r="D121">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E121" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>117</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>383</v>
       </c>
       <c r="D122">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E122" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>117</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>384</v>
       </c>
       <c r="D123">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E123" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>119</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>385</v>
       </c>
       <c r="D124">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E124" t="s">
         <v>9</v>
       </c>
       <c r="F124" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>120</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>386</v>
       </c>
       <c r="D125">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E125" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>121</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>387</v>
       </c>
       <c r="D126">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E126" t="s">
         <v>9</v>
       </c>
       <c r="F126" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>122</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>388</v>
       </c>
       <c r="D127">
         <v>22</v>
       </c>
       <c r="E127" t="s">
         <v>20</v>
       </c>
     </row>
@@ -6918,71 +6918,71 @@
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>391</v>
       </c>
       <c r="D129">
         <v>22</v>
       </c>
       <c r="E129" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>125</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>392</v>
       </c>
       <c r="D130">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E130" t="s">
         <v>16</v>
       </c>
       <c r="F130" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>126</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>394</v>
       </c>
       <c r="D131">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E131" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>127</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>395</v>
       </c>
       <c r="D132">
         <v>22</v>
       </c>
       <c r="E132" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>128</v>
@@ -7093,51 +7093,51 @@
         <v>379</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>135</v>
       </c>
       <c r="C140" t="s">
         <v>405</v>
       </c>
       <c r="D140">
         <v>23</v>
       </c>
       <c r="E140" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>136</v>
       </c>
       <c r="C141" t="s">
         <v>406</v>
       </c>
       <c r="D141">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E141" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>137</v>
       </c>
       <c r="C142" t="s">
         <v>407</v>
       </c>
       <c r="D142">
         <v>23</v>
       </c>
       <c r="E142" t="s">
         <v>36</v>
       </c>
       <c r="F142" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>137</v>
@@ -7313,124 +7313,124 @@
     <row r="154" spans="1:6">
       <c r="A154">
         <v>149</v>
       </c>
       <c r="C154" t="s">
         <v>420</v>
       </c>
       <c r="D154">
         <v>23</v>
       </c>
       <c r="E154" t="s">
         <v>13</v>
       </c>
       <c r="F154" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>150</v>
       </c>
       <c r="C155" t="s">
         <v>422</v>
       </c>
       <c r="D155">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E155" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>151</v>
       </c>
       <c r="C156" t="s">
         <v>423</v>
       </c>
       <c r="D156">
         <v>23</v>
       </c>
       <c r="E156" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>151</v>
       </c>
       <c r="C157" t="s">
         <v>424</v>
       </c>
       <c r="D157">
         <v>21</v>
       </c>
       <c r="E157" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>153</v>
       </c>
       <c r="C158" t="s">
         <v>425</v>
       </c>
       <c r="D158">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E158" t="s">
         <v>52</v>
       </c>
       <c r="F158" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>154</v>
       </c>
       <c r="C159" t="s">
         <v>426</v>
       </c>
       <c r="D159">
         <v>23</v>
       </c>
       <c r="E159" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>155</v>
       </c>
       <c r="C160" t="s">
         <v>427</v>
       </c>
       <c r="D160">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E160" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>156</v>
       </c>
       <c r="C161" t="s">
         <v>428</v>
       </c>
       <c r="D161">
         <v>23</v>
       </c>
       <c r="E161" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>157</v>
       </c>
       <c r="C162" t="s">
         <v>429</v>