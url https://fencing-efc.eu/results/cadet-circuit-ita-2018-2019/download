--- v1 (2026-07-16)
+++ v2 (2026-10-16)
@@ -1017,51 +1017,51 @@
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>22</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>96.0</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>78.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" t="s">
@@ -1097,51 +1097,51 @@
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" t="s">
@@ -1157,51 +1157,51 @@
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
         <v>23</v>
       </c>
       <c r="E9" t="s">
         <v>19</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
         <v>22</v>
       </c>
       <c r="E11" t="s">
         <v>28</v>
       </c>
       <c r="F11" t="s">
@@ -1234,71 +1234,71 @@
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13">
         <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E15" t="s">
         <v>19</v>
       </c>
       <c r="F15" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>38</v>
       </c>
       <c r="D16">
         <v>23</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" t="s">
@@ -1314,131 +1314,131 @@
       </c>
       <c r="C17" t="s">
         <v>40</v>
       </c>
       <c r="D17">
         <v>22</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>42</v>
       </c>
       <c r="D18">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>44</v>
       </c>
       <c r="D19">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>46</v>
       </c>
       <c r="D20">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>48</v>
       </c>
       <c r="D21">
         <v>23</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>50</v>
       </c>
       <c r="D22">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E22" t="s">
         <v>9</v>
       </c>
       <c r="F22" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23">
         <v>23</v>
       </c>
       <c r="E23" t="s">
         <v>9</v>
       </c>
       <c r="F23" t="s">
@@ -1531,51 +1531,51 @@
       </c>
       <c r="C28" t="s">
         <v>58</v>
       </c>
       <c r="D28">
         <v>24</v>
       </c>
       <c r="E28" t="s">
         <v>9</v>
       </c>
       <c r="F28" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>60</v>
       </c>
       <c r="D29">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E29" t="s">
         <v>9</v>
       </c>
       <c r="F29" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>61</v>
       </c>
       <c r="D30">
         <v>23</v>
       </c>
       <c r="E30" t="s">
         <v>9</v>
       </c>
       <c r="F30" t="s">
@@ -1611,51 +1611,51 @@
       </c>
       <c r="C32" t="s">
         <v>65</v>
       </c>
       <c r="D32">
         <v>22</v>
       </c>
       <c r="E32" t="s">
         <v>9</v>
       </c>
       <c r="F32" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>67</v>
       </c>
       <c r="D33">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E33" t="s">
         <v>19</v>
       </c>
       <c r="F33" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>69</v>
       </c>
       <c r="D34">
         <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>9</v>
       </c>
       <c r="F34" t="s">
@@ -1908,51 +1908,51 @@
       </c>
       <c r="C47" t="s">
         <v>89</v>
       </c>
       <c r="D47">
         <v>23</v>
       </c>
       <c r="E47" t="s">
         <v>19</v>
       </c>
       <c r="F47" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>45</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>91</v>
       </c>
       <c r="D48">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E48" t="s">
         <v>9</v>
       </c>
       <c r="F48" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>93</v>
       </c>
       <c r="D49">
         <v>22</v>
       </c>
       <c r="E49" t="s">
         <v>94</v>
       </c>
     </row>
@@ -1965,71 +1965,71 @@
       </c>
       <c r="C50" t="s">
         <v>95</v>
       </c>
       <c r="D50">
         <v>24</v>
       </c>
       <c r="E50" t="s">
         <v>9</v>
       </c>
       <c r="F50" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>97</v>
       </c>
       <c r="D51">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E51" t="s">
         <v>9</v>
       </c>
       <c r="F51" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>99</v>
       </c>
       <c r="D52">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E52" t="s">
         <v>9</v>
       </c>
       <c r="F52" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>100</v>
       </c>
       <c r="D53">
         <v>24</v>
       </c>
       <c r="E53" t="s">
         <v>9</v>
       </c>
       <c r="F53" t="s">
@@ -2202,51 +2202,51 @@
       </c>
       <c r="C62" t="s">
         <v>113</v>
       </c>
       <c r="D62">
         <v>24</v>
       </c>
       <c r="E62" t="s">
         <v>16</v>
       </c>
       <c r="F62" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>60</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>115</v>
       </c>
       <c r="D63">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E63" t="s">
         <v>16</v>
       </c>
       <c r="F63" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>116</v>
       </c>
       <c r="D64">
         <v>23</v>
       </c>
       <c r="E64" t="s">
         <v>16</v>
       </c>
       <c r="F64" t="s">
@@ -2402,51 +2402,51 @@
       </c>
       <c r="C72" t="s">
         <v>127</v>
       </c>
       <c r="D72">
         <v>23</v>
       </c>
       <c r="E72" t="s">
         <v>128</v>
       </c>
       <c r="F72" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>130</v>
       </c>
       <c r="D73">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E73" t="s">
         <v>16</v>
       </c>
       <c r="F73" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>131</v>
       </c>
       <c r="D74">
         <v>24</v>
       </c>
       <c r="E74" t="s">
         <v>9</v>
       </c>
       <c r="F74" t="s">
@@ -2482,71 +2482,71 @@
       </c>
       <c r="C76" t="s">
         <v>133</v>
       </c>
       <c r="D76">
         <v>22</v>
       </c>
       <c r="E76" t="s">
         <v>9</v>
       </c>
       <c r="F76" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>135</v>
       </c>
       <c r="D77">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E77" t="s">
         <v>128</v>
       </c>
       <c r="F77" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>137</v>
       </c>
       <c r="D78">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E78" t="s">
         <v>28</v>
       </c>
       <c r="F78" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>138</v>
       </c>
       <c r="D79">
         <v>23</v>
       </c>
       <c r="E79" t="s">
         <v>9</v>
       </c>
       <c r="F79" t="s">
@@ -2579,51 +2579,51 @@
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>141</v>
       </c>
       <c r="D81">
         <v>22</v>
       </c>
       <c r="E81" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>79</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>142</v>
       </c>
       <c r="D82">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E82" t="s">
         <v>9</v>
       </c>
       <c r="F82" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>79</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>143</v>
       </c>
       <c r="D83">
         <v>23</v>
       </c>
       <c r="E83" t="s">
         <v>144</v>
       </c>
     </row>
@@ -2693,51 +2693,51 @@
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>151</v>
       </c>
       <c r="D87">
         <v>22</v>
       </c>
       <c r="E87" t="s">
         <v>31</v>
       </c>
       <c r="F87" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="C88" t="s">
         <v>152</v>
       </c>
       <c r="D88">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E88" t="s">
         <v>16</v>
       </c>
       <c r="F88" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="C89" t="s">
         <v>153</v>
       </c>
       <c r="D89">
         <v>20</v>
       </c>
       <c r="E89" t="s">
         <v>28</v>
       </c>
       <c r="F89" t="s">
         <v>74</v>
       </c>
     </row>
@@ -2761,68 +2761,68 @@
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="C91" t="s">
         <v>155</v>
       </c>
       <c r="D91">
         <v>24</v>
       </c>
       <c r="E91" t="s">
         <v>156</v>
       </c>
       <c r="F91" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="C92" t="s">
         <v>158</v>
       </c>
       <c r="D92">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E92" t="s">
         <v>9</v>
       </c>
       <c r="F92" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="C93" t="s">
         <v>159</v>
       </c>
       <c r="D93">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E93" t="s">
         <v>9</v>
       </c>
       <c r="F93" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="C94" t="s">
         <v>161</v>
       </c>
       <c r="D94">
         <v>24</v>
       </c>
       <c r="E94" t="s">
         <v>9</v>
       </c>
       <c r="F94" t="s">
         <v>162</v>
       </c>
     </row>
@@ -2914,167 +2914,167 @@
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="C100" t="s">
         <v>171</v>
       </c>
       <c r="D100">
         <v>23</v>
       </c>
       <c r="E100" t="s">
         <v>9</v>
       </c>
       <c r="F100" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="C101" t="s">
         <v>172</v>
       </c>
       <c r="D101">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E101" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>100</v>
       </c>
       <c r="C102" t="s">
         <v>173</v>
       </c>
       <c r="D102">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E102" t="s">
         <v>9</v>
       </c>
       <c r="F102" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="C103" t="s">
         <v>174</v>
       </c>
       <c r="D103">
         <v>22</v>
       </c>
       <c r="E103" t="s">
         <v>19</v>
       </c>
       <c r="F103" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>101</v>
       </c>
       <c r="C104" t="s">
         <v>175</v>
       </c>
       <c r="D104">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E104" t="s">
         <v>156</v>
       </c>
       <c r="F104" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
       </c>
       <c r="C105" t="s">
         <v>176</v>
       </c>
       <c r="D105">
         <v>22</v>
       </c>
       <c r="E105" t="s">
         <v>128</v>
       </c>
       <c r="F105" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="C106" t="s">
         <v>177</v>
       </c>
       <c r="D106">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E106" t="s">
         <v>128</v>
       </c>
       <c r="F106" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="C107" t="s">
         <v>178</v>
       </c>
       <c r="D107">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E107" t="s">
         <v>19</v>
       </c>
       <c r="F107" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="C108" t="s">
         <v>180</v>
       </c>
       <c r="D108">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E108" t="s">
         <v>9</v>
       </c>
       <c r="F108" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>107</v>
       </c>
       <c r="C109" t="s">
         <v>181</v>
       </c>
       <c r="D109">
         <v>23</v>
       </c>
       <c r="E109" t="s">
         <v>128</v>
       </c>
       <c r="F109" t="s">
         <v>129</v>
       </c>
     </row>