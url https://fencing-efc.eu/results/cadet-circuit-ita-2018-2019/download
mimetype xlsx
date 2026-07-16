--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -1511,51 +1511,51 @@
       </c>
       <c r="C27" t="s">
         <v>56</v>
       </c>
       <c r="D27">
         <v>23</v>
       </c>
       <c r="E27" t="s">
         <v>9</v>
       </c>
       <c r="F27" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>58</v>
       </c>
       <c r="D28">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E28" t="s">
         <v>9</v>
       </c>
       <c r="F28" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>60</v>
       </c>
       <c r="D29">
         <v>21</v>
       </c>
       <c r="E29" t="s">
         <v>9</v>
       </c>
       <c r="F29" t="s">
@@ -1631,51 +1631,51 @@
       </c>
       <c r="C33" t="s">
         <v>67</v>
       </c>
       <c r="D33">
         <v>21</v>
       </c>
       <c r="E33" t="s">
         <v>19</v>
       </c>
       <c r="F33" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>69</v>
       </c>
       <c r="D34">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>9</v>
       </c>
       <c r="F34" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>71</v>
       </c>
       <c r="D35">
         <v>22</v>
       </c>
       <c r="E35" t="s">
         <v>9</v>
       </c>
       <c r="F35" t="s">
@@ -1688,51 +1688,51 @@
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>72</v>
       </c>
       <c r="D36">
         <v>22</v>
       </c>
       <c r="E36" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>73</v>
       </c>
       <c r="D37">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E37" t="s">
         <v>28</v>
       </c>
       <c r="F37" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>75</v>
       </c>
       <c r="D38">
         <v>22</v>
       </c>
       <c r="E38" t="s">
         <v>9</v>
       </c>
       <c r="F38" t="s">
@@ -1788,71 +1788,71 @@
       </c>
       <c r="C41" t="s">
         <v>81</v>
       </c>
       <c r="D41">
         <v>22</v>
       </c>
       <c r="E41" t="s">
         <v>9</v>
       </c>
       <c r="F41" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>83</v>
       </c>
       <c r="D42">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E42" t="s">
         <v>9</v>
       </c>
       <c r="F42" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>84</v>
       </c>
       <c r="D43">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E43" t="s">
         <v>19</v>
       </c>
       <c r="F43" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>85</v>
       </c>
       <c r="D44">
         <v>23</v>
       </c>
       <c r="E44" t="s">
         <v>9</v>
       </c>
       <c r="F44" t="s">
@@ -2085,51 +2085,51 @@
       </c>
       <c r="C56" t="s">
         <v>106</v>
       </c>
       <c r="D56">
         <v>23</v>
       </c>
       <c r="E56" t="s">
         <v>9</v>
       </c>
       <c r="F56" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>107</v>
       </c>
       <c r="D57">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E57" t="s">
         <v>9</v>
       </c>
       <c r="F57" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>108</v>
       </c>
       <c r="D58">
         <v>23</v>
       </c>
       <c r="E58" t="s">
         <v>9</v>
       </c>
       <c r="F58" t="s">
@@ -2222,51 +2222,51 @@
       </c>
       <c r="C63" t="s">
         <v>115</v>
       </c>
       <c r="D63">
         <v>22</v>
       </c>
       <c r="E63" t="s">
         <v>16</v>
       </c>
       <c r="F63" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>116</v>
       </c>
       <c r="D64">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E64" t="s">
         <v>16</v>
       </c>
       <c r="F64" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>117</v>
       </c>
       <c r="D65">
         <v>23</v>
       </c>
       <c r="E65" t="s">
         <v>9</v>
       </c>
       <c r="F65" t="s">
@@ -2362,51 +2362,51 @@
       </c>
       <c r="C70" t="s">
         <v>124</v>
       </c>
       <c r="D70">
         <v>22</v>
       </c>
       <c r="E70" t="s">
         <v>9</v>
       </c>
       <c r="F70" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>126</v>
       </c>
       <c r="D71">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E71" t="s">
         <v>9</v>
       </c>
       <c r="F71" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>127</v>
       </c>
       <c r="D72">
         <v>23</v>
       </c>
       <c r="E72" t="s">
         <v>128</v>
       </c>
       <c r="F72" t="s">
@@ -2422,51 +2422,51 @@
       </c>
       <c r="C73" t="s">
         <v>130</v>
       </c>
       <c r="D73">
         <v>22</v>
       </c>
       <c r="E73" t="s">
         <v>16</v>
       </c>
       <c r="F73" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>131</v>
       </c>
       <c r="D74">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E74" t="s">
         <v>9</v>
       </c>
       <c r="F74" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>132</v>
       </c>
       <c r="D75">
         <v>24</v>
       </c>
       <c r="E75" t="s">
         <v>19</v>
       </c>
       <c r="F75" t="s">
@@ -2542,51 +2542,51 @@
       </c>
       <c r="C79" t="s">
         <v>138</v>
       </c>
       <c r="D79">
         <v>23</v>
       </c>
       <c r="E79" t="s">
         <v>9</v>
       </c>
       <c r="F79" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>140</v>
       </c>
       <c r="D80">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E80" t="s">
         <v>9</v>
       </c>
       <c r="F80" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>141</v>
       </c>
       <c r="D81">
         <v>22</v>
       </c>
       <c r="E81" t="s">
         <v>34</v>
       </c>
     </row>
@@ -2599,68 +2599,68 @@
       </c>
       <c r="C82" t="s">
         <v>142</v>
       </c>
       <c r="D82">
         <v>23</v>
       </c>
       <c r="E82" t="s">
         <v>9</v>
       </c>
       <c r="F82" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>79</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>143</v>
       </c>
       <c r="D83">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E83" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>145</v>
       </c>
       <c r="D84">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E84" t="s">
         <v>128</v>
       </c>
       <c r="F84" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>146</v>
       </c>
       <c r="D85">
         <v>23</v>
       </c>
       <c r="E85" t="s">
         <v>9</v>
       </c>
       <c r="F85" t="s">
@@ -2727,51 +2727,51 @@
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="C89" t="s">
         <v>153</v>
       </c>
       <c r="D89">
         <v>20</v>
       </c>
       <c r="E89" t="s">
         <v>28</v>
       </c>
       <c r="F89" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="C90" t="s">
         <v>154</v>
       </c>
       <c r="D90">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E90" t="s">
         <v>9</v>
       </c>
       <c r="F90" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="C91" t="s">
         <v>155</v>
       </c>
       <c r="D91">
         <v>24</v>
       </c>
       <c r="E91" t="s">
         <v>156</v>
       </c>
       <c r="F91" t="s">
         <v>157</v>
       </c>
     </row>
@@ -2829,119 +2829,119 @@
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="C95" t="s">
         <v>163</v>
       </c>
       <c r="D95">
         <v>22</v>
       </c>
       <c r="E95" t="s">
         <v>164</v>
       </c>
       <c r="F95" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="C96" t="s">
         <v>166</v>
       </c>
       <c r="D96">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E96" t="s">
         <v>9</v>
       </c>
       <c r="F96" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="C97" t="s">
         <v>168</v>
       </c>
       <c r="D97">
         <v>20</v>
       </c>
       <c r="E97" t="s">
         <v>28</v>
       </c>
       <c r="F97" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="C98" t="s">
         <v>169</v>
       </c>
       <c r="D98">
         <v>21</v>
       </c>
       <c r="E98" t="s">
         <v>128</v>
       </c>
       <c r="F98" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="C99" t="s">
         <v>170</v>
       </c>
       <c r="D99">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E99" t="s">
         <v>128</v>
       </c>
       <c r="F99" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="C100" t="s">
         <v>171</v>
       </c>
       <c r="D100">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E100" t="s">
         <v>9</v>
       </c>
       <c r="F100" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="C101" t="s">
         <v>172</v>
       </c>
       <c r="D101">
         <v>21</v>
       </c>
       <c r="E101" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>100</v>