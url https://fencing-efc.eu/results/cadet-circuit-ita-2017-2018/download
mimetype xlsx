--- v1 (2026-07-16)
+++ v2 (2026-10-16)
@@ -1975,76 +1975,76 @@
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>21</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
         <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>17</v>
       </c>
       <c r="F8" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="C9" t="s">
         <v>23</v>
@@ -2096,51 +2096,51 @@
       </c>
       <c r="B12">
         <v>60.0</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12">
         <v>25</v>
       </c>
       <c r="E12" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>3</v>
       </c>
       <c r="B13">
         <v>60.0</v>
       </c>
       <c r="C13" t="s">
         <v>28</v>
       </c>
       <c r="D13">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E13" t="s">
         <v>29</v>
       </c>
       <c r="F13" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>5</v>
       </c>
       <c r="B14">
         <v>42.0</v>
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14">
         <v>23</v>
       </c>
       <c r="E14" t="s">
         <v>25</v>
       </c>
     </row>
@@ -2170,68 +2170,68 @@
       </c>
       <c r="C16" t="s">
         <v>33</v>
       </c>
       <c r="D16">
         <v>25</v>
       </c>
       <c r="E16" t="s">
         <v>25</v>
       </c>
       <c r="F16" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>8</v>
       </c>
       <c r="B17">
         <v>42.0</v>
       </c>
       <c r="C17" t="s">
         <v>34</v>
       </c>
       <c r="D17">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E17" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>9</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>35</v>
       </c>
       <c r="D18">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>10</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>36</v>
       </c>
       <c r="D19">
         <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>11</v>
@@ -2369,68 +2369,68 @@
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>50</v>
       </c>
       <c r="D27">
         <v>24</v>
       </c>
       <c r="E27" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>19</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>51</v>
       </c>
       <c r="D28">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E28" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>20</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>52</v>
       </c>
       <c r="D29">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E29" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>21</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>53</v>
       </c>
       <c r="D30">
         <v>24</v>
       </c>
       <c r="E30" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>22</v>
@@ -2471,51 +2471,51 @@
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>56</v>
       </c>
       <c r="D33">
         <v>22</v>
       </c>
       <c r="E33" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>25</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>57</v>
       </c>
       <c r="D34">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E34" t="s">
         <v>29</v>
       </c>
       <c r="F34" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>26</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>58</v>
       </c>
       <c r="D35">
         <v>24</v>
       </c>
       <c r="E35" t="s">
         <v>25</v>
       </c>
     </row>
@@ -2633,51 +2633,51 @@
       </c>
       <c r="C42" t="s">
         <v>65</v>
       </c>
       <c r="D42">
         <v>25</v>
       </c>
       <c r="E42" t="s">
         <v>9</v>
       </c>
       <c r="F42" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>34</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>66</v>
       </c>
       <c r="D43">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E43" t="s">
         <v>67</v>
       </c>
       <c r="F43" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>35</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>69</v>
       </c>
       <c r="D44">
         <v>25</v>
       </c>
       <c r="E44" t="s">
         <v>15</v>
       </c>
     </row>
@@ -2741,88 +2741,88 @@
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>74</v>
       </c>
       <c r="D48">
         <v>23</v>
       </c>
       <c r="E48" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>40</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>75</v>
       </c>
       <c r="D49">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E49" t="s">
         <v>76</v>
       </c>
       <c r="F49" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>41</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>78</v>
       </c>
       <c r="D50">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E50" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>42</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>79</v>
       </c>
       <c r="D51">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E51" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>43</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>80</v>
       </c>
       <c r="D52">
         <v>24</v>
       </c>
       <c r="E52" t="s">
         <v>67</v>
       </c>
       <c r="F52" t="s">
         <v>81</v>
       </c>
     </row>
@@ -2909,51 +2909,51 @@
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>90</v>
       </c>
       <c r="D57">
         <v>25</v>
       </c>
       <c r="E57" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>49</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>91</v>
       </c>
       <c r="D58">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E58" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>50</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>92</v>
       </c>
       <c r="D59">
         <v>25</v>
       </c>
       <c r="E59" t="s">
         <v>9</v>
       </c>
       <c r="F59" t="s">
         <v>93</v>
       </c>
     </row>
@@ -2966,51 +2966,51 @@
       </c>
       <c r="C60" t="s">
         <v>94</v>
       </c>
       <c r="D60">
         <v>23</v>
       </c>
       <c r="E60" t="s">
         <v>67</v>
       </c>
       <c r="F60" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>52</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>95</v>
       </c>
       <c r="D61">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E61" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>52</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>97</v>
       </c>
       <c r="D62">
         <v>24</v>
       </c>
       <c r="E62" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>54</v>
@@ -3142,51 +3142,51 @@
       </c>
       <c r="B70">
         <v>6.0</v>
       </c>
       <c r="C70" t="s">
         <v>106</v>
       </c>
       <c r="D70">
         <v>22</v>
       </c>
       <c r="E70" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>62</v>
       </c>
       <c r="B71">
         <v>6.0</v>
       </c>
       <c r="C71" t="s">
         <v>107</v>
       </c>
       <c r="D71">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E71" t="s">
         <v>108</v>
       </c>
       <c r="F71" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>63</v>
       </c>
       <c r="B72">
         <v>6.0</v>
       </c>
       <c r="C72" t="s">
         <v>110</v>
       </c>
       <c r="D72">
         <v>23</v>
       </c>
       <c r="E72" t="s">
         <v>9</v>
       </c>
       <c r="F72" t="s">
@@ -3287,68 +3287,68 @@
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>118</v>
       </c>
       <c r="D78">
         <v>23</v>
       </c>
       <c r="E78" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>70</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>119</v>
       </c>
       <c r="D79">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E79" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>71</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>120</v>
       </c>
       <c r="D80">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E80" t="s">
         <v>29</v>
       </c>
       <c r="F80" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>72</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>121</v>
       </c>
       <c r="D81">
         <v>23</v>
       </c>
       <c r="E81" t="s">
         <v>9</v>
       </c>
       <c r="F81" t="s">
@@ -3472,51 +3472,51 @@
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>132</v>
       </c>
       <c r="D88">
         <v>24</v>
       </c>
       <c r="E88" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>80</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>133</v>
       </c>
       <c r="D89">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E89" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>81</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>134</v>
       </c>
       <c r="D90">
         <v>23</v>
       </c>
       <c r="E90" t="s">
         <v>29</v>
       </c>
       <c r="F90" t="s">
         <v>30</v>
       </c>
     </row>
@@ -3546,51 +3546,51 @@
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>137</v>
       </c>
       <c r="D92">
         <v>23</v>
       </c>
       <c r="E92" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>84</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>138</v>
       </c>
       <c r="D93">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E93" t="s">
         <v>108</v>
       </c>
       <c r="F93" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>85</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>140</v>
       </c>
       <c r="D94">
         <v>24</v>
       </c>
       <c r="E94" t="s">
         <v>15</v>
       </c>
     </row>
@@ -3671,51 +3671,51 @@
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>145</v>
       </c>
       <c r="D99">
         <v>24</v>
       </c>
       <c r="E99" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>91</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>147</v>
       </c>
       <c r="D100">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E100" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>92</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>148</v>
       </c>
       <c r="D101">
         <v>23</v>
       </c>
       <c r="E101" t="s">
         <v>9</v>
       </c>
       <c r="F101" t="s">
         <v>131</v>
       </c>
     </row>
@@ -3762,51 +3762,51 @@
       </c>
       <c r="C104" t="s">
         <v>151</v>
       </c>
       <c r="D104">
         <v>24</v>
       </c>
       <c r="E104" t="s">
         <v>9</v>
       </c>
       <c r="F104" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>96</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>153</v>
       </c>
       <c r="D105">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E105" t="s">
         <v>108</v>
       </c>
       <c r="F105" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>97</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>155</v>
       </c>
       <c r="D106">
         <v>24</v>
       </c>
       <c r="E106" t="s">
         <v>15</v>
       </c>
     </row>
@@ -3927,51 +3927,51 @@
       </c>
       <c r="C113" t="s">
         <v>164</v>
       </c>
       <c r="D113">
         <v>25</v>
       </c>
       <c r="E113" t="s">
         <v>108</v>
       </c>
       <c r="F113" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>105</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>166</v>
       </c>
       <c r="D114">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E114" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>106</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>167</v>
       </c>
       <c r="D115">
         <v>24</v>
       </c>
       <c r="E115" t="s">
         <v>168</v>
       </c>
       <c r="F115" t="s">
         <v>169</v>
       </c>
     </row>
@@ -3984,85 +3984,85 @@
       </c>
       <c r="C116" t="s">
         <v>170</v>
       </c>
       <c r="D116">
         <v>23</v>
       </c>
       <c r="E116" t="s">
         <v>9</v>
       </c>
       <c r="F116" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>108</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>172</v>
       </c>
       <c r="D117">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E117" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>109</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>173</v>
       </c>
       <c r="D118">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E118" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>110</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>174</v>
       </c>
       <c r="D119">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E119" t="s">
         <v>108</v>
       </c>
       <c r="F119" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>111</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>176</v>
       </c>
       <c r="D120">
         <v>25</v>
       </c>
       <c r="E120" t="s">
         <v>15</v>
       </c>
     </row>
@@ -4146,102 +4146,102 @@
       </c>
       <c r="C125" t="s">
         <v>184</v>
       </c>
       <c r="D125">
         <v>24</v>
       </c>
       <c r="E125" t="s">
         <v>108</v>
       </c>
       <c r="F125" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>117</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>186</v>
       </c>
       <c r="D126">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E126" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>118</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>187</v>
       </c>
       <c r="D127">
         <v>25</v>
       </c>
       <c r="E127" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>119</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>188</v>
       </c>
       <c r="D128">
         <v>24</v>
       </c>
       <c r="E128" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>120</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>189</v>
       </c>
       <c r="D129">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E129" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>121</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>191</v>
       </c>
       <c r="D130">
         <v>22</v>
       </c>
       <c r="E130" t="s">
         <v>12</v>
       </c>
       <c r="F130" t="s">
         <v>192</v>
       </c>
     </row>
@@ -4268,51 +4268,51 @@
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>194</v>
       </c>
       <c r="D132">
         <v>24</v>
       </c>
       <c r="E132" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>123</v>
       </c>
       <c r="B133">
         <v>3.0</v>
       </c>
       <c r="C133" t="s">
         <v>195</v>
       </c>
       <c r="D133">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E133" t="s">
         <v>196</v>
       </c>
       <c r="F133" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>125</v>
       </c>
       <c r="B134">
         <v>3.0</v>
       </c>
       <c r="C134" t="s">
         <v>198</v>
       </c>
       <c r="D134">
         <v>25</v>
       </c>
       <c r="E134" t="s">
         <v>199</v>
       </c>
       <c r="F134" t="s">
@@ -4328,99 +4328,99 @@
       </c>
       <c r="C135" t="s">
         <v>201</v>
       </c>
       <c r="D135">
         <v>23</v>
       </c>
       <c r="E135" t="s">
         <v>15</v>
       </c>
       <c r="F135" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>127</v>
       </c>
       <c r="B136">
         <v>3.0</v>
       </c>
       <c r="C136" t="s">
         <v>203</v>
       </c>
       <c r="D136">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E136" t="s">
         <v>9</v>
       </c>
       <c r="F136" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>128</v>
       </c>
       <c r="B137">
         <v>3.0</v>
       </c>
       <c r="C137" t="s">
         <v>204</v>
       </c>
       <c r="D137">
         <v>24</v>
       </c>
       <c r="E137" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>129</v>
       </c>
       <c r="C138" t="s">
         <v>205</v>
       </c>
       <c r="D138">
         <v>24</v>
       </c>
       <c r="E138" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>130</v>
       </c>
       <c r="C139" t="s">
         <v>206</v>
       </c>
       <c r="D139">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E139" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>131</v>
       </c>
       <c r="C140" t="s">
         <v>207</v>
       </c>
       <c r="D140">
         <v>25</v>
       </c>
       <c r="E140" t="s">
         <v>85</v>
       </c>
       <c r="F140" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>132</v>
@@ -4458,96 +4458,96 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>134</v>
       </c>
       <c r="C143" t="s">
         <v>212</v>
       </c>
       <c r="D143">
         <v>23</v>
       </c>
       <c r="E143" t="s">
         <v>108</v>
       </c>
       <c r="F143" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>135</v>
       </c>
       <c r="C144" t="s">
         <v>214</v>
       </c>
       <c r="D144">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E144" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>136</v>
       </c>
       <c r="C145" t="s">
         <v>215</v>
       </c>
       <c r="D145">
         <v>24</v>
       </c>
       <c r="E145" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>136</v>
       </c>
       <c r="C146" t="s">
         <v>216</v>
       </c>
       <c r="D146">
         <v>24</v>
       </c>
       <c r="E146" t="s">
         <v>196</v>
       </c>
       <c r="F146" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>138</v>
       </c>
       <c r="C147" t="s">
         <v>218</v>
       </c>
       <c r="D147">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E147" t="s">
         <v>219</v>
       </c>
       <c r="F147" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>139</v>
       </c>
       <c r="C148" t="s">
         <v>221</v>
       </c>
       <c r="D148">
         <v>25</v>
       </c>
       <c r="E148" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>140</v>
@@ -4582,175 +4582,175 @@
     <row r="151" spans="1:6">
       <c r="A151">
         <v>142</v>
       </c>
       <c r="C151" t="s">
         <v>226</v>
       </c>
       <c r="D151">
         <v>24</v>
       </c>
       <c r="E151" t="s">
         <v>108</v>
       </c>
       <c r="F151" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>143</v>
       </c>
       <c r="C152" t="s">
         <v>227</v>
       </c>
       <c r="D152">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E152" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>143</v>
       </c>
       <c r="C153" t="s">
         <v>228</v>
       </c>
       <c r="D153">
         <v>25</v>
       </c>
       <c r="E153" t="s">
         <v>168</v>
       </c>
       <c r="F153" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>143</v>
       </c>
       <c r="C154" t="s">
         <v>229</v>
       </c>
       <c r="D154">
         <v>24</v>
       </c>
       <c r="E154" t="s">
         <v>85</v>
       </c>
       <c r="F154" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>146</v>
       </c>
       <c r="C155" t="s">
         <v>230</v>
       </c>
       <c r="D155">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E155" t="s">
         <v>29</v>
       </c>
       <c r="F155" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>147</v>
       </c>
       <c r="C156" t="s">
         <v>231</v>
       </c>
       <c r="D156">
         <v>25</v>
       </c>
       <c r="E156" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>147</v>
       </c>
       <c r="C157" t="s">
         <v>232</v>
       </c>
       <c r="D157">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E157" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>149</v>
       </c>
       <c r="C158" t="s">
         <v>233</v>
       </c>
       <c r="D158">
         <v>25</v>
       </c>
       <c r="E158" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>150</v>
       </c>
       <c r="C159" t="s">
         <v>234</v>
       </c>
       <c r="D159">
         <v>23</v>
       </c>
       <c r="E159" t="s">
         <v>182</v>
       </c>
       <c r="F159" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>150</v>
       </c>
       <c r="C160" t="s">
         <v>236</v>
       </c>
       <c r="D160">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E160" t="s">
         <v>182</v>
       </c>
       <c r="F160" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>152</v>
       </c>
       <c r="C161" t="s">
         <v>238</v>
       </c>
       <c r="D161">
         <v>23</v>
       </c>
       <c r="E161" t="s">
         <v>85</v>
       </c>
       <c r="F161" t="s">
         <v>239</v>
       </c>
     </row>
@@ -4805,68 +4805,68 @@
         <v>183</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>156</v>
       </c>
       <c r="C165" t="s">
         <v>244</v>
       </c>
       <c r="D165">
         <v>22</v>
       </c>
       <c r="E165" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>157</v>
       </c>
       <c r="C166" t="s">
         <v>245</v>
       </c>
       <c r="D166">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E166" t="s">
         <v>182</v>
       </c>
       <c r="F166" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>158</v>
       </c>
       <c r="C167" t="s">
         <v>246</v>
       </c>
       <c r="D167">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E167" t="s">
         <v>182</v>
       </c>
       <c r="F167" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>159</v>
       </c>
       <c r="C168" t="s">
         <v>247</v>
       </c>
       <c r="D168">
         <v>23</v>
       </c>
       <c r="E168" t="s">
         <v>85</v>
       </c>
       <c r="F168" t="s">
         <v>86</v>
       </c>
     </row>
@@ -5042,68 +5042,68 @@
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>260</v>
       </c>
       <c r="D6">
         <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7">
         <v>96.0</v>
       </c>
       <c r="C7" t="s">
         <v>261</v>
       </c>
       <c r="D7">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>2</v>
       </c>
       <c r="B8">
         <v>78.0</v>
       </c>
       <c r="C8" t="s">
         <v>262</v>
       </c>
       <c r="D8">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>3</v>
       </c>
       <c r="B9">
         <v>60.0</v>
       </c>
       <c r="C9" t="s">
         <v>263</v>
       </c>
       <c r="D9">
         <v>25</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" t="s">
         <v>264</v>
       </c>
     </row>
@@ -5130,51 +5130,51 @@
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>266</v>
       </c>
       <c r="D11">
         <v>25</v>
       </c>
       <c r="E11" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>6</v>
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>267</v>
       </c>
       <c r="D12">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E12" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>7</v>
       </c>
       <c r="B13">
         <v>42.0</v>
       </c>
       <c r="C13" t="s">
         <v>269</v>
       </c>
       <c r="D13">
         <v>25</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" t="s">
         <v>42</v>
       </c>
     </row>
@@ -5332,128 +5332,128 @@
       </c>
       <c r="C22" t="s">
         <v>281</v>
       </c>
       <c r="D22">
         <v>25</v>
       </c>
       <c r="E22" t="s">
         <v>9</v>
       </c>
       <c r="F22" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>17</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>283</v>
       </c>
       <c r="D23">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
       <c r="F23" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>18</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>285</v>
       </c>
       <c r="D24">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E24" t="s">
         <v>199</v>
       </c>
       <c r="F24" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>19</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>287</v>
       </c>
       <c r="D25">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E25" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>20</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>288</v>
       </c>
       <c r="D26">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E26" t="s">
         <v>29</v>
       </c>
       <c r="F26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>21</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>289</v>
       </c>
       <c r="D27">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E27" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>22</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>290</v>
       </c>
       <c r="D28">
         <v>22</v>
       </c>
       <c r="E28" t="s">
         <v>25</v>
       </c>
       <c r="F28" t="s">
         <v>25</v>
       </c>
     </row>
@@ -5466,51 +5466,51 @@
       </c>
       <c r="C29" t="s">
         <v>291</v>
       </c>
       <c r="D29">
         <v>24</v>
       </c>
       <c r="E29" t="s">
         <v>9</v>
       </c>
       <c r="F29" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>24</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>292</v>
       </c>
       <c r="D30">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E30" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>25</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>293</v>
       </c>
       <c r="D31">
         <v>23</v>
       </c>
       <c r="E31" t="s">
         <v>9</v>
       </c>
       <c r="F31" t="s">
         <v>294</v>
       </c>
     </row>
@@ -5645,159 +5645,159 @@
       </c>
       <c r="C39" t="s">
         <v>303</v>
       </c>
       <c r="D39">
         <v>25</v>
       </c>
       <c r="E39" t="s">
         <v>85</v>
       </c>
       <c r="F39" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>34</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>305</v>
       </c>
       <c r="D40">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E40" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>35</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>306</v>
       </c>
       <c r="D41">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E41" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>36</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>307</v>
       </c>
       <c r="D42">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E42" t="s">
         <v>9</v>
       </c>
       <c r="F42" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>37</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>309</v>
       </c>
       <c r="D43">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E43" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>38</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>311</v>
       </c>
       <c r="D44">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E44" t="s">
         <v>9</v>
       </c>
       <c r="F44" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>39</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>313</v>
       </c>
       <c r="D45">
         <v>24</v>
       </c>
       <c r="E45" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>40</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>314</v>
       </c>
       <c r="D46">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E46" t="s">
         <v>15</v>
       </c>
       <c r="F46" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>41</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>316</v>
       </c>
       <c r="D47">
         <v>23</v>
       </c>
       <c r="E47" t="s">
         <v>25</v>
       </c>
     </row>
@@ -5807,162 +5807,162 @@
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>317</v>
       </c>
       <c r="D48">
         <v>24</v>
       </c>
       <c r="E48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>43</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>318</v>
       </c>
       <c r="D49">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E49" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>44</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>319</v>
       </c>
       <c r="D50">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E50" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>45</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>320</v>
       </c>
       <c r="D51">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E51" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>46</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>321</v>
       </c>
       <c r="D52">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E52" t="s">
         <v>9</v>
       </c>
       <c r="F52" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>47</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>322</v>
       </c>
       <c r="D53">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E53" t="s">
         <v>9</v>
       </c>
       <c r="F53" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>48</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>324</v>
       </c>
       <c r="D54">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E54" t="s">
         <v>325</v>
       </c>
       <c r="F54" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>49</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>327</v>
       </c>
       <c r="D55">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E55" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>50</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>328</v>
       </c>
       <c r="D56">
         <v>24</v>
       </c>
       <c r="E56" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>51</v>
@@ -5989,88 +5989,88 @@
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>332</v>
       </c>
       <c r="D58">
         <v>24</v>
       </c>
       <c r="E58" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>53</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>333</v>
       </c>
       <c r="D59">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E59" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>54</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>334</v>
       </c>
       <c r="D60">
         <v>25</v>
       </c>
       <c r="E60" t="s">
         <v>9</v>
       </c>
       <c r="F60" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>55</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>335</v>
       </c>
       <c r="D61">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E61" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>56</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>336</v>
       </c>
       <c r="D62">
         <v>24</v>
       </c>
       <c r="E62" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>57</v>
@@ -6353,51 +6353,51 @@
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>355</v>
       </c>
       <c r="D78">
         <v>23</v>
       </c>
       <c r="E78" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>73</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>356</v>
       </c>
       <c r="D79">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E79" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>74</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>357</v>
       </c>
       <c r="D80">
         <v>25</v>
       </c>
       <c r="E80" t="s">
         <v>9</v>
       </c>
       <c r="F80" t="s">
         <v>127</v>
       </c>
     </row>
@@ -6407,51 +6407,51 @@
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>358</v>
       </c>
       <c r="D81">
         <v>25</v>
       </c>
       <c r="E81" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>75</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>359</v>
       </c>
       <c r="D82">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E82" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>77</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>360</v>
       </c>
       <c r="D83">
         <v>25</v>
       </c>
       <c r="E83" t="s">
         <v>9</v>
       </c>
       <c r="F83" t="s">
         <v>171</v>
       </c>
     </row>
@@ -6643,91 +6643,91 @@
       </c>
       <c r="C94" t="s">
         <v>374</v>
       </c>
       <c r="D94">
         <v>24</v>
       </c>
       <c r="E94" t="s">
         <v>168</v>
       </c>
       <c r="F94" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>89</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>375</v>
       </c>
       <c r="D95">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E95" t="s">
         <v>29</v>
       </c>
       <c r="F95" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>90</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>376</v>
       </c>
       <c r="D96">
         <v>24</v>
       </c>
       <c r="E96" t="s">
         <v>219</v>
       </c>
       <c r="F96" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>91</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>378</v>
       </c>
       <c r="D97">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E97" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>92</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>379</v>
       </c>
       <c r="D98">
         <v>24</v>
       </c>
       <c r="E98" t="s">
         <v>9</v>
       </c>
       <c r="F98" t="s">
         <v>282</v>
       </c>
     </row>
@@ -6868,51 +6868,51 @@
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>390</v>
       </c>
       <c r="D106">
         <v>24</v>
       </c>
       <c r="E106" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>101</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>391</v>
       </c>
       <c r="D107">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E107" t="s">
         <v>15</v>
       </c>
       <c r="F107" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>102</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>392</v>
       </c>
       <c r="D108">
         <v>24</v>
       </c>
       <c r="E108" t="s">
         <v>15</v>
       </c>
     </row>
@@ -6959,51 +6959,51 @@
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>396</v>
       </c>
       <c r="D111">
         <v>25</v>
       </c>
       <c r="E111" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>106</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>397</v>
       </c>
       <c r="D112">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E112" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>107</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>398</v>
       </c>
       <c r="D113">
         <v>24</v>
       </c>
       <c r="E113" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>108</v>
@@ -7013,68 +7013,68 @@
       </c>
       <c r="C114" t="s">
         <v>399</v>
       </c>
       <c r="D114">
         <v>24</v>
       </c>
       <c r="E114" t="s">
         <v>9</v>
       </c>
       <c r="F114" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>109</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>400</v>
       </c>
       <c r="D115">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E115" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>110</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>401</v>
       </c>
       <c r="D116">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E116" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>111</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>402</v>
       </c>
       <c r="D117">
         <v>25</v>
       </c>
       <c r="E117" t="s">
         <v>168</v>
       </c>
       <c r="F117" t="s">
         <v>169</v>
       </c>
     </row>
@@ -7161,68 +7161,68 @@
       </c>
       <c r="C122" t="s">
         <v>407</v>
       </c>
       <c r="D122">
         <v>23</v>
       </c>
       <c r="E122" t="s">
         <v>17</v>
       </c>
       <c r="F122" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>116</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>409</v>
       </c>
       <c r="D123">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E123" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>118</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>410</v>
       </c>
       <c r="D124">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E124" t="s">
         <v>272</v>
       </c>
       <c r="F124" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>119</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>411</v>
       </c>
       <c r="D125">
         <v>24</v>
       </c>
       <c r="E125" t="s">
         <v>15</v>
       </c>
     </row>
@@ -7289,51 +7289,51 @@
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>417</v>
       </c>
       <c r="D129">
         <v>25</v>
       </c>
       <c r="E129" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>124</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>418</v>
       </c>
       <c r="D130">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E130" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>125</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>419</v>
       </c>
       <c r="D131">
         <v>23</v>
       </c>
       <c r="E131" t="s">
         <v>9</v>
       </c>
       <c r="F131" t="s">
         <v>323</v>
       </c>
     </row>
@@ -7343,51 +7343,51 @@
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>420</v>
       </c>
       <c r="D132">
         <v>23</v>
       </c>
       <c r="E132" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>127</v>
       </c>
       <c r="B133">
         <v>3.0</v>
       </c>
       <c r="C133" t="s">
         <v>421</v>
       </c>
       <c r="D133">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E133" t="s">
         <v>17</v>
       </c>
       <c r="F133" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>128</v>
       </c>
       <c r="B134">
         <v>3.0</v>
       </c>
       <c r="C134" t="s">
         <v>422</v>
       </c>
       <c r="D134">
         <v>23</v>
       </c>
       <c r="E134" t="s">
         <v>423</v>
       </c>
       <c r="F134" t="s">
@@ -7512,65 +7512,65 @@
         <v>433</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>137</v>
       </c>
       <c r="C143" t="s">
         <v>434</v>
       </c>
       <c r="D143">
         <v>23</v>
       </c>
       <c r="E143" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>138</v>
       </c>
       <c r="C144" t="s">
         <v>435</v>
       </c>
       <c r="D144">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E144" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>139</v>
       </c>
       <c r="C145" t="s">
         <v>436</v>
       </c>
       <c r="D145">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E145" t="s">
         <v>108</v>
       </c>
       <c r="F145" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>140</v>
       </c>
       <c r="C146" t="s">
         <v>438</v>
       </c>
       <c r="D146">
         <v>24</v>
       </c>
       <c r="E146" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>140</v>
@@ -7695,273 +7695,273 @@
         <v>96</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>149</v>
       </c>
       <c r="C155" t="s">
         <v>450</v>
       </c>
       <c r="D155">
         <v>23</v>
       </c>
       <c r="E155" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>150</v>
       </c>
       <c r="C156" t="s">
         <v>451</v>
       </c>
       <c r="D156">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E156" t="s">
         <v>219</v>
       </c>
       <c r="F156" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>151</v>
       </c>
       <c r="C157" t="s">
         <v>453</v>
       </c>
       <c r="D157">
         <v>24</v>
       </c>
       <c r="E157" t="s">
         <v>196</v>
       </c>
       <c r="F157" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>152</v>
       </c>
       <c r="C158" t="s">
         <v>455</v>
       </c>
       <c r="D158">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E158" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>153</v>
       </c>
       <c r="C159" t="s">
         <v>456</v>
       </c>
       <c r="D159">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E159" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>154</v>
       </c>
       <c r="C160" t="s">
         <v>457</v>
       </c>
       <c r="D160">
         <v>25</v>
       </c>
       <c r="E160" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>154</v>
       </c>
       <c r="C161" t="s">
         <v>458</v>
       </c>
       <c r="D161">
         <v>25</v>
       </c>
       <c r="E161" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>156</v>
       </c>
       <c r="C162" t="s">
         <v>459</v>
       </c>
       <c r="D162">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E162" t="s">
         <v>108</v>
       </c>
       <c r="F162" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>157</v>
       </c>
       <c r="C163" t="s">
         <v>461</v>
       </c>
       <c r="D163">
         <v>23</v>
       </c>
       <c r="E163" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>158</v>
       </c>
       <c r="C164" t="s">
         <v>462</v>
       </c>
       <c r="D164">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E164" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>159</v>
       </c>
       <c r="C165" t="s">
         <v>463</v>
       </c>
       <c r="D165">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E165" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>160</v>
       </c>
       <c r="C166" t="s">
         <v>464</v>
       </c>
       <c r="D166">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E166" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>161</v>
       </c>
       <c r="C167" t="s">
         <v>465</v>
       </c>
       <c r="D167">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E167" t="s">
         <v>76</v>
       </c>
       <c r="F167" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>162</v>
       </c>
       <c r="C168" t="s">
         <v>467</v>
       </c>
       <c r="D168">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E168" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>163</v>
       </c>
       <c r="C169" t="s">
         <v>468</v>
       </c>
       <c r="D169">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E169" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>164</v>
       </c>
       <c r="C170" t="s">
         <v>469</v>
       </c>
       <c r="D170">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E170" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>165</v>
       </c>
       <c r="C171" t="s">
         <v>470</v>
       </c>
       <c r="D171">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E171" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>166</v>
       </c>
       <c r="C172" t="s">
         <v>471</v>
       </c>
       <c r="D172">
         <v>24</v>
       </c>
       <c r="E172" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>167</v>
       </c>
       <c r="C173" t="s">
         <v>472</v>
@@ -8188,51 +8188,51 @@
     <row r="187" spans="1:6">
       <c r="A187">
         <v>181</v>
       </c>
       <c r="C187" t="s">
         <v>492</v>
       </c>
       <c r="D187">
         <v>24</v>
       </c>
       <c r="E187" t="s">
         <v>196</v>
       </c>
       <c r="F187" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>182</v>
       </c>
       <c r="C188" t="s">
         <v>493</v>
       </c>
       <c r="D188">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E188" t="s">
         <v>108</v>
       </c>
       <c r="F188" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>183</v>
       </c>
       <c r="C189" t="s">
         <v>494</v>
       </c>
       <c r="D189">
         <v>23</v>
       </c>
       <c r="E189" t="s">
         <v>196</v>
       </c>
       <c r="F189" t="s">
         <v>495</v>
       </c>
     </row>