--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -1961,51 +1961,51 @@
         <v>25</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>23</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
         <v>24</v>
@@ -2150,51 +2150,51 @@
       </c>
       <c r="B15">
         <v>42.0</v>
       </c>
       <c r="C15" t="s">
         <v>32</v>
       </c>
       <c r="D15">
         <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>7</v>
       </c>
       <c r="B16">
         <v>42.0</v>
       </c>
       <c r="C16" t="s">
         <v>33</v>
       </c>
       <c r="D16">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E16" t="s">
         <v>25</v>
       </c>
       <c r="F16" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>8</v>
       </c>
       <c r="B17">
         <v>42.0</v>
       </c>
       <c r="C17" t="s">
         <v>34</v>
       </c>
       <c r="D17">
         <v>24</v>
       </c>
       <c r="E17" t="s">
         <v>15</v>
       </c>
     </row>
@@ -2292,51 +2292,51 @@
       </c>
       <c r="C23" t="s">
         <v>40</v>
       </c>
       <c r="D23">
         <v>24</v>
       </c>
       <c r="E23" t="s">
         <v>41</v>
       </c>
       <c r="F23" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>15</v>
       </c>
       <c r="B24">
         <v>24.0</v>
       </c>
       <c r="C24" t="s">
         <v>43</v>
       </c>
       <c r="D24">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E24" t="s">
         <v>9</v>
       </c>
       <c r="F24" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>16</v>
       </c>
       <c r="B25">
         <v>24.0</v>
       </c>
       <c r="C25" t="s">
         <v>45</v>
       </c>
       <c r="D25">
         <v>25</v>
       </c>
       <c r="E25" t="s">
         <v>15</v>
       </c>
       <c r="F25" t="s">
@@ -2352,51 +2352,51 @@
       </c>
       <c r="C26" t="s">
         <v>47</v>
       </c>
       <c r="D26">
         <v>25</v>
       </c>
       <c r="E26" t="s">
         <v>48</v>
       </c>
       <c r="F26" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>18</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>50</v>
       </c>
       <c r="D27">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E27" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>19</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>51</v>
       </c>
       <c r="D28">
         <v>24</v>
       </c>
       <c r="E28" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>20</v>
@@ -2420,68 +2420,68 @@
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>53</v>
       </c>
       <c r="D30">
         <v>24</v>
       </c>
       <c r="E30" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>22</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>54</v>
       </c>
       <c r="D31">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E31" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>23</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>55</v>
       </c>
       <c r="D32">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E32" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>24</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>56</v>
       </c>
       <c r="D33">
         <v>22</v>
       </c>
       <c r="E33" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>25</v>
@@ -2491,119 +2491,119 @@
       </c>
       <c r="C34" t="s">
         <v>57</v>
       </c>
       <c r="D34">
         <v>24</v>
       </c>
       <c r="E34" t="s">
         <v>29</v>
       </c>
       <c r="F34" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>26</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>58</v>
       </c>
       <c r="D35">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E35" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>27</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>59</v>
       </c>
       <c r="D36">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E36" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>28</v>
       </c>
       <c r="B37">
         <v>12.0</v>
       </c>
       <c r="C37" t="s">
         <v>60</v>
       </c>
       <c r="D37">
         <v>25</v>
       </c>
       <c r="E37" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>29</v>
       </c>
       <c r="B38">
         <v>12.0</v>
       </c>
       <c r="C38" t="s">
         <v>61</v>
       </c>
       <c r="D38">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E38" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>30</v>
       </c>
       <c r="B39">
         <v>12.0</v>
       </c>
       <c r="C39" t="s">
         <v>62</v>
       </c>
       <c r="D39">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E39" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>31</v>
       </c>
       <c r="B40">
         <v>12.0</v>
       </c>
       <c r="C40" t="s">
         <v>63</v>
       </c>
       <c r="D40">
         <v>24</v>
       </c>
       <c r="E40" t="s">
         <v>9</v>
       </c>
       <c r="F40" t="s">
         <v>42</v>
       </c>
     </row>
@@ -2653,51 +2653,51 @@
       </c>
       <c r="C43" t="s">
         <v>66</v>
       </c>
       <c r="D43">
         <v>23</v>
       </c>
       <c r="E43" t="s">
         <v>67</v>
       </c>
       <c r="F43" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>35</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>69</v>
       </c>
       <c r="D44">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E44" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>36</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>70</v>
       </c>
       <c r="D45">
         <v>24</v>
       </c>
       <c r="E45" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>37</v>
@@ -2875,51 +2875,51 @@
       </c>
       <c r="C55" t="s">
         <v>87</v>
       </c>
       <c r="D55">
         <v>24</v>
       </c>
       <c r="E55" t="s">
         <v>9</v>
       </c>
       <c r="F55" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>47</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>89</v>
       </c>
       <c r="D56">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E56" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>48</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>90</v>
       </c>
       <c r="D57">
         <v>25</v>
       </c>
       <c r="E57" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>49</v>
@@ -2946,51 +2946,51 @@
       </c>
       <c r="C59" t="s">
         <v>92</v>
       </c>
       <c r="D59">
         <v>25</v>
       </c>
       <c r="E59" t="s">
         <v>9</v>
       </c>
       <c r="F59" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>51</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>94</v>
       </c>
       <c r="D60">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E60" t="s">
         <v>67</v>
       </c>
       <c r="F60" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>52</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>95</v>
       </c>
       <c r="D61">
         <v>24</v>
       </c>
       <c r="E61" t="s">
         <v>96</v>
       </c>
     </row>
@@ -3000,51 +3000,51 @@
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>97</v>
       </c>
       <c r="D62">
         <v>24</v>
       </c>
       <c r="E62" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>54</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>98</v>
       </c>
       <c r="D63">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E63" t="s">
         <v>76</v>
       </c>
       <c r="F63" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>54</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>100</v>
       </c>
       <c r="D64">
         <v>24</v>
       </c>
       <c r="E64" t="s">
         <v>15</v>
       </c>
     </row>
@@ -3071,51 +3071,51 @@
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>102</v>
       </c>
       <c r="D66">
         <v>24</v>
       </c>
       <c r="E66" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>58</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>103</v>
       </c>
       <c r="D67">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E67" t="s">
         <v>9</v>
       </c>
       <c r="F67" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>59</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>104</v>
       </c>
       <c r="D68">
         <v>23</v>
       </c>
       <c r="E68" t="s">
         <v>25</v>
       </c>
     </row>
@@ -3219,102 +3219,102 @@
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>114</v>
       </c>
       <c r="D74">
         <v>24</v>
       </c>
       <c r="E74" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>66</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>115</v>
       </c>
       <c r="D75">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E75" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>67</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>116</v>
       </c>
       <c r="D76">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E76" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>68</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>117</v>
       </c>
       <c r="D77">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E77" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>69</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>118</v>
       </c>
       <c r="D78">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E78" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>70</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>119</v>
       </c>
       <c r="D79">
         <v>22</v>
       </c>
       <c r="E79" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>71</v>
@@ -3455,51 +3455,51 @@
       </c>
       <c r="C87" t="s">
         <v>130</v>
       </c>
       <c r="D87">
         <v>23</v>
       </c>
       <c r="E87" t="s">
         <v>9</v>
       </c>
       <c r="F87" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>79</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>132</v>
       </c>
       <c r="D88">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E88" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>80</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>133</v>
       </c>
       <c r="D89">
         <v>24</v>
       </c>
       <c r="E89" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>81</v>
@@ -3509,196 +3509,196 @@
       </c>
       <c r="C90" t="s">
         <v>134</v>
       </c>
       <c r="D90">
         <v>23</v>
       </c>
       <c r="E90" t="s">
         <v>29</v>
       </c>
       <c r="F90" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>82</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>135</v>
       </c>
       <c r="D91">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E91" t="s">
         <v>108</v>
       </c>
       <c r="F91" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>83</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>137</v>
       </c>
       <c r="D92">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E92" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>84</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>138</v>
       </c>
       <c r="D93">
         <v>23</v>
       </c>
       <c r="E93" t="s">
         <v>108</v>
       </c>
       <c r="F93" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>85</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>140</v>
       </c>
       <c r="D94">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E94" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>86</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>141</v>
       </c>
       <c r="D95">
         <v>23</v>
       </c>
       <c r="E95" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>87</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>142</v>
       </c>
       <c r="D96">
         <v>25</v>
       </c>
       <c r="E96" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>88</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>143</v>
       </c>
       <c r="D97">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E97" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>89</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>144</v>
       </c>
       <c r="D98">
         <v>23</v>
       </c>
       <c r="E98" t="s">
         <v>108</v>
       </c>
       <c r="F98" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>89</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>145</v>
       </c>
       <c r="D99">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E99" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>91</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>147</v>
       </c>
       <c r="D100">
         <v>23</v>
       </c>
       <c r="E100" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>92</v>
@@ -3799,51 +3799,51 @@
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>155</v>
       </c>
       <c r="D106">
         <v>24</v>
       </c>
       <c r="E106" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>97</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>156</v>
       </c>
       <c r="D107">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E107" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>99</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>157</v>
       </c>
       <c r="D108">
         <v>25</v>
       </c>
       <c r="E108" t="s">
         <v>85</v>
       </c>
       <c r="F108" t="s">
         <v>158</v>
       </c>
     </row>
@@ -3890,51 +3890,51 @@
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>162</v>
       </c>
       <c r="D111">
         <v>24</v>
       </c>
       <c r="E111" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>103</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>163</v>
       </c>
       <c r="D112">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E112" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>104</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>164</v>
       </c>
       <c r="D113">
         <v>25</v>
       </c>
       <c r="E113" t="s">
         <v>108</v>
       </c>
       <c r="F113" t="s">
         <v>165</v>
       </c>
     </row>
@@ -3964,51 +3964,51 @@
       </c>
       <c r="C115" t="s">
         <v>167</v>
       </c>
       <c r="D115">
         <v>24</v>
       </c>
       <c r="E115" t="s">
         <v>168</v>
       </c>
       <c r="F115" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>107</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>170</v>
       </c>
       <c r="D116">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E116" t="s">
         <v>9</v>
       </c>
       <c r="F116" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>108</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>172</v>
       </c>
       <c r="D117">
         <v>24</v>
       </c>
       <c r="E117" t="s">
         <v>15</v>
       </c>
     </row>
@@ -4362,51 +4362,51 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>128</v>
       </c>
       <c r="B137">
         <v>3.0</v>
       </c>
       <c r="C137" t="s">
         <v>204</v>
       </c>
       <c r="D137">
         <v>24</v>
       </c>
       <c r="E137" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>129</v>
       </c>
       <c r="C138" t="s">
         <v>205</v>
       </c>
       <c r="D138">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E138" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>130</v>
       </c>
       <c r="C139" t="s">
         <v>206</v>
       </c>
       <c r="D139">
         <v>24</v>
       </c>
       <c r="E139" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>131</v>
       </c>
       <c r="C140" t="s">
         <v>207</v>
@@ -4551,65 +4551,65 @@
     <row r="149" spans="1:6">
       <c r="A149">
         <v>140</v>
       </c>
       <c r="C149" t="s">
         <v>222</v>
       </c>
       <c r="D149">
         <v>25</v>
       </c>
       <c r="E149" t="s">
         <v>223</v>
       </c>
       <c r="F149" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>141</v>
       </c>
       <c r="C150" t="s">
         <v>225</v>
       </c>
       <c r="D150">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E150" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>142</v>
       </c>
       <c r="C151" t="s">
         <v>226</v>
       </c>
       <c r="D151">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E151" t="s">
         <v>108</v>
       </c>
       <c r="F151" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>143</v>
       </c>
       <c r="C152" t="s">
         <v>227</v>
       </c>
       <c r="D152">
         <v>22</v>
       </c>
       <c r="E152" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>143</v>
@@ -4675,133 +4675,133 @@
         <v>108</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>147</v>
       </c>
       <c r="C157" t="s">
         <v>232</v>
       </c>
       <c r="D157">
         <v>24</v>
       </c>
       <c r="E157" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>149</v>
       </c>
       <c r="C158" t="s">
         <v>233</v>
       </c>
       <c r="D158">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E158" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>150</v>
       </c>
       <c r="C159" t="s">
         <v>234</v>
       </c>
       <c r="D159">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E159" t="s">
         <v>182</v>
       </c>
       <c r="F159" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>150</v>
       </c>
       <c r="C160" t="s">
         <v>236</v>
       </c>
       <c r="D160">
         <v>21</v>
       </c>
       <c r="E160" t="s">
         <v>182</v>
       </c>
       <c r="F160" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>152</v>
       </c>
       <c r="C161" t="s">
         <v>238</v>
       </c>
       <c r="D161">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E161" t="s">
         <v>85</v>
       </c>
       <c r="F161" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>153</v>
       </c>
       <c r="C162" t="s">
         <v>240</v>
       </c>
       <c r="D162">
         <v>23</v>
       </c>
       <c r="E162" t="s">
         <v>182</v>
       </c>
       <c r="F162" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>153</v>
       </c>
       <c r="C163" t="s">
         <v>242</v>
       </c>
       <c r="D163">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E163" t="s">
         <v>182</v>
       </c>
       <c r="F163" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>155</v>
       </c>
       <c r="C164" t="s">
         <v>243</v>
       </c>
       <c r="D164">
         <v>23</v>
       </c>
       <c r="E164" t="s">
         <v>182</v>
       </c>
       <c r="F164" t="s">
         <v>183</v>
       </c>
     </row>
@@ -4873,51 +4873,51 @@
     <row r="169" spans="1:6">
       <c r="A169">
         <v>160</v>
       </c>
       <c r="C169" t="s">
         <v>248</v>
       </c>
       <c r="D169">
         <v>23</v>
       </c>
       <c r="E169" t="s">
         <v>67</v>
       </c>
       <c r="F169" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>161</v>
       </c>
       <c r="C170" t="s">
         <v>250</v>
       </c>
       <c r="D170">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E170" t="s">
         <v>182</v>
       </c>
       <c r="F170" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>162</v>
       </c>
       <c r="C171" t="s">
         <v>251</v>
       </c>
       <c r="D171">
         <v>22</v>
       </c>
       <c r="E171" t="s">
         <v>7</v>
       </c>
       <c r="F171" t="s">
         <v>252</v>
       </c>
     </row>
@@ -5591,51 +5591,51 @@
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>300</v>
       </c>
       <c r="D36">
         <v>24</v>
       </c>
       <c r="E36" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>31</v>
       </c>
       <c r="B37">
         <v>12.0</v>
       </c>
       <c r="C37" t="s">
         <v>301</v>
       </c>
       <c r="D37">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E37" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>32</v>
       </c>
       <c r="B38">
         <v>12.0</v>
       </c>
       <c r="C38" t="s">
         <v>302</v>
       </c>
       <c r="D38">
         <v>25</v>
       </c>
       <c r="E38" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>33</v>
@@ -5773,51 +5773,51 @@
       </c>
       <c r="C46" t="s">
         <v>314</v>
       </c>
       <c r="D46">
         <v>22</v>
       </c>
       <c r="E46" t="s">
         <v>15</v>
       </c>
       <c r="F46" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>41</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>316</v>
       </c>
       <c r="D47">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E47" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>42</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>317</v>
       </c>
       <c r="D48">
         <v>24</v>
       </c>
       <c r="E48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>43</v>
@@ -6043,179 +6043,179 @@
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>335</v>
       </c>
       <c r="D61">
         <v>24</v>
       </c>
       <c r="E61" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>56</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>336</v>
       </c>
       <c r="D62">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E62" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>57</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>337</v>
       </c>
       <c r="D63">
         <v>25</v>
       </c>
       <c r="E63" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>58</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>338</v>
       </c>
       <c r="D64">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E64" t="s">
         <v>15</v>
       </c>
       <c r="F64" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>59</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>339</v>
       </c>
       <c r="D65">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E65" t="s">
         <v>108</v>
       </c>
       <c r="F65" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>60</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>341</v>
       </c>
       <c r="D66">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E66" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>61</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>342</v>
       </c>
       <c r="D67">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E67" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>62</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>343</v>
       </c>
       <c r="D68">
         <v>25</v>
       </c>
       <c r="E68" t="s">
         <v>29</v>
       </c>
       <c r="F68" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>63</v>
       </c>
       <c r="B69">
         <v>6.0</v>
       </c>
       <c r="C69" t="s">
         <v>344</v>
       </c>
       <c r="D69">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E69" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>64</v>
       </c>
       <c r="B70">
         <v>6.0</v>
       </c>
       <c r="C70" t="s">
         <v>345</v>
       </c>
       <c r="D70">
         <v>24</v>
       </c>
       <c r="E70" t="s">
         <v>108</v>
       </c>
       <c r="F70" t="s">
         <v>346</v>
       </c>
     </row>
@@ -6552,51 +6552,51 @@
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>368</v>
       </c>
       <c r="D89">
         <v>23</v>
       </c>
       <c r="E89" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>84</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>369</v>
       </c>
       <c r="D90">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E90" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>85</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>371</v>
       </c>
       <c r="D91">
         <v>25</v>
       </c>
       <c r="E91" t="s">
         <v>199</v>
       </c>
       <c r="F91" t="s">
         <v>348</v>
       </c>
     </row>
@@ -6777,125 +6777,125 @@
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>383</v>
       </c>
       <c r="D101">
         <v>24</v>
       </c>
       <c r="E101" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>96</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>385</v>
       </c>
       <c r="D102">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E102" t="s">
         <v>15</v>
       </c>
       <c r="F102" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>97</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>387</v>
       </c>
       <c r="D103">
         <v>24</v>
       </c>
       <c r="E103" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>98</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>388</v>
       </c>
       <c r="D104">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E104" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>99</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>389</v>
       </c>
       <c r="D105">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E105" t="s">
         <v>223</v>
       </c>
       <c r="F105" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>100</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>390</v>
       </c>
       <c r="D106">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E106" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>101</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>391</v>
       </c>
       <c r="D107">
         <v>23</v>
       </c>
       <c r="E107" t="s">
         <v>15</v>
       </c>
       <c r="F107" t="s">
         <v>46</v>
       </c>
     </row>
@@ -6942,85 +6942,85 @@
       </c>
       <c r="C110" t="s">
         <v>394</v>
       </c>
       <c r="D110">
         <v>24</v>
       </c>
       <c r="E110" t="s">
         <v>108</v>
       </c>
       <c r="F110" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>105</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>396</v>
       </c>
       <c r="D111">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E111" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>106</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>397</v>
       </c>
       <c r="D112">
         <v>24</v>
       </c>
       <c r="E112" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>107</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>398</v>
       </c>
       <c r="D113">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E113" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>108</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>399</v>
       </c>
       <c r="D114">
         <v>24</v>
       </c>
       <c r="E114" t="s">
         <v>9</v>
       </c>
       <c r="F114" t="s">
         <v>264</v>
       </c>
     </row>
@@ -7047,51 +7047,51 @@
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>401</v>
       </c>
       <c r="D116">
         <v>24</v>
       </c>
       <c r="E116" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>111</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>402</v>
       </c>
       <c r="D117">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E117" t="s">
         <v>168</v>
       </c>
       <c r="F117" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>112</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>403</v>
       </c>
       <c r="D118">
         <v>25</v>
       </c>
       <c r="E118" t="s">
         <v>76</v>
       </c>
       <c r="F118" t="s">
@@ -7272,51 +7272,51 @@
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>416</v>
       </c>
       <c r="D128">
         <v>24</v>
       </c>
       <c r="E128" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>123</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>417</v>
       </c>
       <c r="D129">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E129" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>124</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>418</v>
       </c>
       <c r="D130">
         <v>22</v>
       </c>
       <c r="E130" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>125</v>
@@ -7397,65 +7397,65 @@
     <row r="135" spans="1:6">
       <c r="A135">
         <v>129</v>
       </c>
       <c r="C135" t="s">
         <v>425</v>
       </c>
       <c r="D135">
         <v>23</v>
       </c>
       <c r="E135" t="s">
         <v>108</v>
       </c>
       <c r="F135" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>130</v>
       </c>
       <c r="C136" t="s">
         <v>426</v>
       </c>
       <c r="D136">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E136" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>131</v>
       </c>
       <c r="C137" t="s">
         <v>427</v>
       </c>
       <c r="D137">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E137" t="s">
         <v>85</v>
       </c>
       <c r="F137" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>132</v>
       </c>
       <c r="C138" t="s">
         <v>428</v>
       </c>
       <c r="D138">
         <v>23</v>
       </c>
       <c r="E138" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>133</v>
@@ -7543,82 +7543,82 @@
     <row r="145" spans="1:6">
       <c r="A145">
         <v>139</v>
       </c>
       <c r="C145" t="s">
         <v>436</v>
       </c>
       <c r="D145">
         <v>22</v>
       </c>
       <c r="E145" t="s">
         <v>108</v>
       </c>
       <c r="F145" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>140</v>
       </c>
       <c r="C146" t="s">
         <v>438</v>
       </c>
       <c r="D146">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E146" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>140</v>
       </c>
       <c r="C147" t="s">
         <v>439</v>
       </c>
       <c r="D147">
         <v>25</v>
       </c>
       <c r="E147" t="s">
         <v>85</v>
       </c>
       <c r="F147" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>142</v>
       </c>
       <c r="C148" t="s">
         <v>441</v>
       </c>
       <c r="D148">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E148" t="s">
         <v>108</v>
       </c>
       <c r="F148" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>143</v>
       </c>
       <c r="C149" t="s">
         <v>443</v>
       </c>
       <c r="D149">
         <v>24</v>
       </c>
       <c r="E149" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>144</v>
@@ -7650,82 +7650,82 @@
     <row r="152" spans="1:6">
       <c r="A152">
         <v>146</v>
       </c>
       <c r="C152" t="s">
         <v>446</v>
       </c>
       <c r="D152">
         <v>23</v>
       </c>
       <c r="E152" t="s">
         <v>85</v>
       </c>
       <c r="F152" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>147</v>
       </c>
       <c r="C153" t="s">
         <v>447</v>
       </c>
       <c r="D153">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E153" t="s">
         <v>325</v>
       </c>
       <c r="F153" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>148</v>
       </c>
       <c r="C154" t="s">
         <v>449</v>
       </c>
       <c r="D154">
         <v>24</v>
       </c>
       <c r="E154" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>149</v>
       </c>
       <c r="C155" t="s">
         <v>450</v>
       </c>
       <c r="D155">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E155" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>150</v>
       </c>
       <c r="C156" t="s">
         <v>451</v>
       </c>
       <c r="D156">
         <v>22</v>
       </c>
       <c r="E156" t="s">
         <v>219</v>
       </c>
       <c r="F156" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>151</v>
@@ -7757,51 +7757,51 @@
         <v>15</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>153</v>
       </c>
       <c r="C159" t="s">
         <v>456</v>
       </c>
       <c r="D159">
         <v>24</v>
       </c>
       <c r="E159" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>154</v>
       </c>
       <c r="C160" t="s">
         <v>457</v>
       </c>
       <c r="D160">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E160" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>154</v>
       </c>
       <c r="C161" t="s">
         <v>458</v>
       </c>
       <c r="D161">
         <v>25</v>
       </c>
       <c r="E161" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>156</v>
       </c>
       <c r="C162" t="s">
         <v>459</v>
@@ -7931,51 +7931,51 @@
         <v>15</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>165</v>
       </c>
       <c r="C171" t="s">
         <v>470</v>
       </c>
       <c r="D171">
         <v>22</v>
       </c>
       <c r="E171" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>166</v>
       </c>
       <c r="C172" t="s">
         <v>471</v>
       </c>
       <c r="D172">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E172" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>167</v>
       </c>
       <c r="C173" t="s">
         <v>472</v>
       </c>
       <c r="D173">
         <v>23</v>
       </c>
       <c r="E173" t="s">
         <v>85</v>
       </c>
       <c r="F173" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>167</v>
@@ -8007,51 +8007,51 @@
         <v>96</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>169</v>
       </c>
       <c r="C176" t="s">
         <v>476</v>
       </c>
       <c r="D176">
         <v>23</v>
       </c>
       <c r="E176" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>171</v>
       </c>
       <c r="C177" t="s">
         <v>477</v>
       </c>
       <c r="D177">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E177" t="s">
         <v>85</v>
       </c>
       <c r="F177" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>172</v>
       </c>
       <c r="C178" t="s">
         <v>479</v>
       </c>
       <c r="D178">
         <v>24</v>
       </c>
       <c r="E178" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>173</v>
@@ -8205,51 +8205,51 @@
     <row r="188" spans="1:6">
       <c r="A188">
         <v>182</v>
       </c>
       <c r="C188" t="s">
         <v>493</v>
       </c>
       <c r="D188">
         <v>24</v>
       </c>
       <c r="E188" t="s">
         <v>108</v>
       </c>
       <c r="F188" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>183</v>
       </c>
       <c r="C189" t="s">
         <v>494</v>
       </c>
       <c r="D189">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E189" t="s">
         <v>196</v>
       </c>
       <c r="F189" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>184</v>
       </c>
       <c r="C190" t="s">
         <v>496</v>
       </c>
       <c r="D190">
         <v>23</v>
       </c>
       <c r="E190" t="s">
         <v>85</v>
       </c>
       <c r="F190" t="s">
         <v>440</v>
       </c>
     </row>
@@ -8267,85 +8267,85 @@
         <v>498</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>184</v>
       </c>
       <c r="C192" t="s">
         <v>499</v>
       </c>
       <c r="D192">
         <v>23</v>
       </c>
       <c r="E192" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>187</v>
       </c>
       <c r="C193" t="s">
         <v>500</v>
       </c>
       <c r="D193">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E193" t="s">
         <v>219</v>
       </c>
       <c r="F193" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>187</v>
       </c>
       <c r="C194" t="s">
         <v>502</v>
       </c>
       <c r="D194">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E194" t="s">
         <v>85</v>
       </c>
       <c r="F194" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>187</v>
       </c>
       <c r="C195" t="s">
         <v>503</v>
       </c>
       <c r="D195">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E195" t="s">
         <v>85</v>
       </c>
       <c r="F195" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>190</v>
       </c>
       <c r="C196" t="s">
         <v>505</v>
       </c>
       <c r="D196">
         <v>23</v>
       </c>
       <c r="E196" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>190</v>