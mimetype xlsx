--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -1811,88 +1811,88 @@
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="D9">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10">
         <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>8</v>
@@ -1959,85 +1959,85 @@
       </c>
       <c r="C14" t="s">
         <v>24</v>
       </c>
       <c r="D14">
         <v>25</v>
       </c>
       <c r="E14" t="s">
         <v>21</v>
       </c>
       <c r="F14" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>26</v>
       </c>
       <c r="D15">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E15" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>27</v>
       </c>
       <c r="D16">
         <v>25</v>
       </c>
       <c r="E16" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>28</v>
       </c>
       <c r="D17">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E17" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>15</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>29</v>
       </c>
       <c r="D18">
         <v>25</v>
       </c>
       <c r="E18" t="s">
         <v>21</v>
       </c>
       <c r="F18" t="s">
         <v>25</v>
       </c>
     </row>
@@ -2047,51 +2047,51 @@
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>30</v>
       </c>
       <c r="D19">
         <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>31</v>
       </c>
       <c r="D20">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>32</v>
       </c>
       <c r="D21">
         <v>23</v>
       </c>
       <c r="E21" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>19</v>
@@ -2192,51 +2192,51 @@
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>43</v>
       </c>
       <c r="D27">
         <v>23</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>44</v>
       </c>
       <c r="D28">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>45</v>
       </c>
       <c r="D29">
         <v>24</v>
       </c>
       <c r="E29" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
@@ -2300,51 +2300,51 @@
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>52</v>
       </c>
       <c r="D33">
         <v>25</v>
       </c>
       <c r="E33" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>31</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>53</v>
       </c>
       <c r="D34">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E34" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>32</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>55</v>
       </c>
       <c r="D35">
         <v>25</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>33</v>
@@ -2368,68 +2368,68 @@
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>57</v>
       </c>
       <c r="D37">
         <v>26</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>35</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>58</v>
       </c>
       <c r="D38">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E38" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>36</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>59</v>
       </c>
       <c r="D39">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>37</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>60</v>
       </c>
       <c r="D40">
         <v>26</v>
       </c>
       <c r="E40" t="s">
         <v>21</v>
       </c>
       <c r="F40" t="s">
         <v>61</v>
       </c>
     </row>
@@ -2476,51 +2476,51 @@
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>64</v>
       </c>
       <c r="D43">
         <v>24</v>
       </c>
       <c r="E43" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>41</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>65</v>
       </c>
       <c r="D44">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E44" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>42</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>66</v>
       </c>
       <c r="D45">
         <v>25</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>43</v>
@@ -2550,51 +2550,51 @@
       </c>
       <c r="C47" t="s">
         <v>68</v>
       </c>
       <c r="D47">
         <v>24</v>
       </c>
       <c r="E47" t="s">
         <v>35</v>
       </c>
       <c r="F47" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>45</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>69</v>
       </c>
       <c r="D48">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E48" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>46</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>70</v>
       </c>
       <c r="D49">
         <v>23</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
@@ -2635,51 +2635,51 @@
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>74</v>
       </c>
       <c r="D52">
         <v>25</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>50</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>75</v>
       </c>
       <c r="D53">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>51</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>76</v>
       </c>
       <c r="D54">
         <v>24</v>
       </c>
       <c r="E54" t="s">
         <v>77</v>
       </c>
       <c r="F54" t="s">
         <v>50</v>
       </c>
     </row>
@@ -2740,51 +2740,51 @@
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>82</v>
       </c>
       <c r="D58">
         <v>26</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>56</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>83</v>
       </c>
       <c r="D59">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E59" t="s">
         <v>21</v>
       </c>
       <c r="F59" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>57</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>85</v>
       </c>
       <c r="D60">
         <v>23</v>
       </c>
       <c r="E60" t="s">
         <v>38</v>
       </c>
       <c r="F60" t="s">
@@ -2834,153 +2834,153 @@
       </c>
       <c r="C63" t="s">
         <v>89</v>
       </c>
       <c r="D63">
         <v>24</v>
       </c>
       <c r="E63" t="s">
         <v>38</v>
       </c>
       <c r="F63" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>61</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>91</v>
       </c>
       <c r="D64">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>62</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>92</v>
       </c>
       <c r="D65">
         <v>24</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>63</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>93</v>
       </c>
       <c r="D66">
         <v>24</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>64</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>94</v>
       </c>
       <c r="D67">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>65</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>95</v>
       </c>
       <c r="D68">
         <v>24</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>66</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>96</v>
       </c>
       <c r="D69">
         <v>23</v>
       </c>
       <c r="E69" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>67</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>97</v>
       </c>
       <c r="D70">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>68</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>98</v>
       </c>
       <c r="D71">
         <v>25</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
         <v>99</v>
       </c>
     </row>
@@ -3107,51 +3107,51 @@
       </c>
       <c r="C78" t="s">
         <v>110</v>
       </c>
       <c r="D78">
         <v>24</v>
       </c>
       <c r="E78" t="s">
         <v>35</v>
       </c>
       <c r="F78" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>76</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>111</v>
       </c>
       <c r="D79">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>76</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>112</v>
       </c>
       <c r="D80">
         <v>23</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>78</v>
@@ -3195,51 +3195,51 @@
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>116</v>
       </c>
       <c r="D83">
         <v>24</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>81</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>117</v>
       </c>
       <c r="D84">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E84" t="s">
         <v>38</v>
       </c>
       <c r="F84" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>82</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>119</v>
       </c>
       <c r="D85">
         <v>23</v>
       </c>
       <c r="E85" t="s">
         <v>21</v>
       </c>
       <c r="F85" t="s">
@@ -3761,51 +3761,51 @@
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>159</v>
       </c>
       <c r="D114">
         <v>25</v>
       </c>
       <c r="E114" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>112</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>160</v>
       </c>
       <c r="D115">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E115" t="s">
         <v>38</v>
       </c>
       <c r="F115" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>113</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>161</v>
       </c>
       <c r="D116">
         <v>25</v>
       </c>
       <c r="E116" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3858,51 +3858,51 @@
       </c>
       <c r="C119" t="s">
         <v>166</v>
       </c>
       <c r="D119">
         <v>24</v>
       </c>
       <c r="E119" t="s">
         <v>9</v>
       </c>
       <c r="F119" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>117</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>168</v>
       </c>
       <c r="D120">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E120" t="s">
         <v>38</v>
       </c>
       <c r="F120" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>117</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>170</v>
       </c>
       <c r="D121">
         <v>24</v>
       </c>
       <c r="E121" t="s">
         <v>38</v>
       </c>
     </row>
@@ -4139,65 +4139,65 @@
         <v>189</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>132</v>
       </c>
       <c r="C135" t="s">
         <v>190</v>
       </c>
       <c r="D135">
         <v>23</v>
       </c>
       <c r="E135" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>133</v>
       </c>
       <c r="C136" t="s">
         <v>191</v>
       </c>
       <c r="D136">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E136" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>134</v>
       </c>
       <c r="C137" t="s">
         <v>192</v>
       </c>
       <c r="D137">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E137" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>135</v>
       </c>
       <c r="C138" t="s">
         <v>193</v>
       </c>
       <c r="D138">
         <v>26</v>
       </c>
       <c r="E138" t="s">
         <v>21</v>
       </c>
       <c r="F138" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>136</v>
@@ -4294,51 +4294,51 @@
     <row r="145" spans="1:6">
       <c r="A145">
         <v>142</v>
       </c>
       <c r="C145" t="s">
         <v>204</v>
       </c>
       <c r="D145">
         <v>24</v>
       </c>
       <c r="E145" t="s">
         <v>38</v>
       </c>
       <c r="F145" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>143</v>
       </c>
       <c r="C146" t="s">
         <v>205</v>
       </c>
       <c r="D146">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E146" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>143</v>
       </c>
       <c r="C147" t="s">
         <v>206</v>
       </c>
       <c r="D147">
         <v>25</v>
       </c>
       <c r="E147" t="s">
         <v>107</v>
       </c>
       <c r="F147" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>145</v>
@@ -4404,51 +4404,51 @@
         <v>198</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>149</v>
       </c>
       <c r="C152" t="s">
         <v>214</v>
       </c>
       <c r="D152">
         <v>25</v>
       </c>
       <c r="E152" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>150</v>
       </c>
       <c r="C153" t="s">
         <v>216</v>
       </c>
       <c r="D153">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E153" t="s">
         <v>188</v>
       </c>
       <c r="F153" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>150</v>
       </c>
       <c r="C154" t="s">
         <v>218</v>
       </c>
       <c r="D154">
         <v>24</v>
       </c>
       <c r="E154" t="s">
         <v>107</v>
       </c>
       <c r="F154" t="s">
         <v>180</v>
       </c>
     </row>
@@ -4489,51 +4489,51 @@
     <row r="157" spans="1:6">
       <c r="A157">
         <v>154</v>
       </c>
       <c r="C157" t="s">
         <v>222</v>
       </c>
       <c r="D157">
         <v>24</v>
       </c>
       <c r="E157" t="s">
         <v>47</v>
       </c>
       <c r="F157" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>155</v>
       </c>
       <c r="C158" t="s">
         <v>224</v>
       </c>
       <c r="D158">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E158" t="s">
         <v>47</v>
       </c>
       <c r="F158" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>155</v>
       </c>
       <c r="C159" t="s">
         <v>226</v>
       </c>
       <c r="D159">
         <v>26</v>
       </c>
       <c r="E159" t="s">
         <v>107</v>
       </c>
       <c r="F159" t="s">
         <v>180</v>
       </c>
     </row>
@@ -4557,51 +4557,51 @@
     <row r="161" spans="1:6">
       <c r="A161">
         <v>158</v>
       </c>
       <c r="C161" t="s">
         <v>228</v>
       </c>
       <c r="D161">
         <v>22</v>
       </c>
       <c r="E161" t="s">
         <v>107</v>
       </c>
       <c r="F161" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>158</v>
       </c>
       <c r="C162" t="s">
         <v>229</v>
       </c>
       <c r="D162">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E162" t="s">
         <v>188</v>
       </c>
       <c r="F162" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>160</v>
       </c>
       <c r="C163" t="s">
         <v>230</v>
       </c>
       <c r="D163">
         <v>24</v>
       </c>
       <c r="E163" t="s">
         <v>107</v>
       </c>
       <c r="F163" t="s">
         <v>108</v>
       </c>
     </row>
@@ -4622,82 +4622,82 @@
         <v>221</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>162</v>
       </c>
       <c r="C165" t="s">
         <v>232</v>
       </c>
       <c r="D165">
         <v>25</v>
       </c>
       <c r="E165" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>162</v>
       </c>
       <c r="C166" t="s">
         <v>233</v>
       </c>
       <c r="D166">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E166" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>162</v>
       </c>
       <c r="C167" t="s">
         <v>234</v>
       </c>
       <c r="D167">
         <v>22</v>
       </c>
       <c r="E167" t="s">
         <v>107</v>
       </c>
       <c r="F167" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>162</v>
       </c>
       <c r="C168" t="s">
         <v>236</v>
       </c>
       <c r="D168">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E168" t="s">
         <v>9</v>
       </c>
       <c r="F168" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>162</v>
       </c>
       <c r="C169" t="s">
         <v>237</v>
       </c>
       <c r="D169">
         <v>23</v>
       </c>
       <c r="E169" t="s">
         <v>9</v>
       </c>
       <c r="F169" t="s">
         <v>10</v>
       </c>
     </row>
@@ -4778,68 +4778,68 @@
       </c>
       <c r="B2">
         <v>96.0</v>
       </c>
       <c r="C2" t="s">
         <v>239</v>
       </c>
       <c r="D2">
         <v>25</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>240</v>
       </c>
       <c r="D3">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>241</v>
       </c>
       <c r="D4">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>242</v>
       </c>
       <c r="D5">
         <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
@@ -5082,85 +5082,85 @@
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>258</v>
       </c>
       <c r="D19">
         <v>24</v>
       </c>
       <c r="E19" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>259</v>
       </c>
       <c r="D20">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>260</v>
       </c>
       <c r="D21">
         <v>25</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>261</v>
       </c>
       <c r="D22">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E22" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>262</v>
       </c>
       <c r="D23">
         <v>26</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
@@ -5417,51 +5417,51 @@
       </c>
       <c r="C38" t="s">
         <v>278</v>
       </c>
       <c r="D38">
         <v>24</v>
       </c>
       <c r="E38" t="s">
         <v>35</v>
       </c>
       <c r="F38" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>279</v>
       </c>
       <c r="D39">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>280</v>
       </c>
       <c r="D40">
         <v>25</v>
       </c>
       <c r="E40" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
@@ -5485,68 +5485,68 @@
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>282</v>
       </c>
       <c r="D42">
         <v>26</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>283</v>
       </c>
       <c r="D43">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E43" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>284</v>
       </c>
       <c r="D44">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>285</v>
       </c>
       <c r="D45">
         <v>25</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
     </row>
@@ -5610,51 +5610,51 @@
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>291</v>
       </c>
       <c r="D49">
         <v>26</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>292</v>
       </c>
       <c r="D50">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E50" t="s">
         <v>21</v>
       </c>
       <c r="F50" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>294</v>
       </c>
       <c r="D51">
         <v>24</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
     </row>
@@ -5974,51 +5974,51 @@
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>318</v>
       </c>
       <c r="D69">
         <v>24</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>319</v>
       </c>
       <c r="D70">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>320</v>
       </c>
       <c r="D71">
         <v>24</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
@@ -6096,51 +6096,51 @@
       </c>
       <c r="C76" t="s">
         <v>326</v>
       </c>
       <c r="D76">
         <v>24</v>
       </c>
       <c r="E76" t="s">
         <v>327</v>
       </c>
       <c r="F76" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>329</v>
       </c>
       <c r="D77">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>330</v>
       </c>
       <c r="D78">
         <v>24</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
@@ -6167,51 +6167,51 @@
       </c>
       <c r="C80" t="s">
         <v>332</v>
       </c>
       <c r="D80">
         <v>25</v>
       </c>
       <c r="E80" t="s">
         <v>144</v>
       </c>
       <c r="F80" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>334</v>
       </c>
       <c r="D81">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E81" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>335</v>
       </c>
       <c r="D82">
         <v>25</v>
       </c>
       <c r="E82" t="s">
         <v>296</v>
       </c>
       <c r="F82" t="s">
         <v>297</v>
       </c>
     </row>
@@ -6221,71 +6221,71 @@
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>336</v>
       </c>
       <c r="D83">
         <v>26</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>337</v>
       </c>
       <c r="D84">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E84" t="s">
         <v>47</v>
       </c>
       <c r="F84" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>338</v>
       </c>
       <c r="D85">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E85" t="s">
         <v>144</v>
       </c>
       <c r="F85" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>340</v>
       </c>
       <c r="D86">
         <v>25</v>
       </c>
       <c r="E86" t="s">
         <v>107</v>
       </c>
       <c r="F86" t="s">
@@ -6466,88 +6466,88 @@
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>358</v>
       </c>
       <c r="D96">
         <v>25</v>
       </c>
       <c r="E96" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>359</v>
       </c>
       <c r="D97">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E97" t="s">
         <v>107</v>
       </c>
       <c r="F97" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>360</v>
       </c>
       <c r="D98">
         <v>24</v>
       </c>
       <c r="E98" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>361</v>
       </c>
       <c r="D99">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E99" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>362</v>
       </c>
       <c r="D100">
         <v>24</v>
       </c>
       <c r="E100" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
@@ -6591,51 +6591,51 @@
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>365</v>
       </c>
       <c r="D103">
         <v>23</v>
       </c>
       <c r="E103" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>366</v>
       </c>
       <c r="D104">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E104" t="s">
         <v>38</v>
       </c>
       <c r="F104" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>368</v>
       </c>
       <c r="D105">
         <v>25</v>
       </c>
       <c r="E105" t="s">
         <v>38</v>
       </c>
       <c r="F105" t="s">
@@ -6668,88 +6668,88 @@
       </c>
       <c r="C107" t="s">
         <v>371</v>
       </c>
       <c r="D107">
         <v>22</v>
       </c>
       <c r="E107" t="s">
         <v>7</v>
       </c>
       <c r="F107" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>373</v>
       </c>
       <c r="D108">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E108" t="s">
         <v>7</v>
       </c>
       <c r="F108" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>375</v>
       </c>
       <c r="D109">
         <v>23</v>
       </c>
       <c r="E109" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>376</v>
       </c>
       <c r="D110">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E110" t="s">
         <v>174</v>
       </c>
       <c r="F110" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>378</v>
       </c>
       <c r="D111">
         <v>23</v>
       </c>
       <c r="E111" t="s">
         <v>7</v>
       </c>
     </row>
@@ -6836,51 +6836,51 @@
       </c>
       <c r="C116" t="s">
         <v>383</v>
       </c>
       <c r="D116">
         <v>26</v>
       </c>
       <c r="E116" t="s">
         <v>47</v>
       </c>
       <c r="F116" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>384</v>
       </c>
       <c r="D117">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E117" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>385</v>
       </c>
       <c r="D118">
         <v>24</v>
       </c>
       <c r="E118" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
@@ -6907,51 +6907,51 @@
       </c>
       <c r="C120" t="s">
         <v>388</v>
       </c>
       <c r="D120">
         <v>24</v>
       </c>
       <c r="E120" t="s">
         <v>144</v>
       </c>
       <c r="F120" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>389</v>
       </c>
       <c r="D121">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E121" t="s">
         <v>9</v>
       </c>
       <c r="F121" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>390</v>
       </c>
       <c r="D122">
         <v>26</v>
       </c>
       <c r="E122" t="s">
         <v>38</v>
       </c>
       <c r="F122" t="s">
@@ -6987,51 +6987,51 @@
       </c>
       <c r="C124" t="s">
         <v>393</v>
       </c>
       <c r="D124">
         <v>25</v>
       </c>
       <c r="E124" t="s">
         <v>47</v>
       </c>
       <c r="F124" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>394</v>
       </c>
       <c r="D125">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E125" t="s">
         <v>174</v>
       </c>
       <c r="F125" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>396</v>
       </c>
       <c r="D126">
         <v>25</v>
       </c>
       <c r="E126" t="s">
         <v>54</v>
       </c>
     </row>
@@ -7126,99 +7126,99 @@
         <v>303</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>403</v>
       </c>
       <c r="D132">
         <v>25</v>
       </c>
       <c r="E132" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>404</v>
       </c>
       <c r="D133">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E133" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>405</v>
       </c>
       <c r="D134">
         <v>24</v>
       </c>
       <c r="E134" t="s">
         <v>144</v>
       </c>
       <c r="F134" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>407</v>
       </c>
       <c r="D135">
         <v>24</v>
       </c>
       <c r="E135" t="s">
         <v>188</v>
       </c>
       <c r="F135" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>408</v>
       </c>
       <c r="D136">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E136" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>409</v>
       </c>
       <c r="D137">
         <v>23</v>
       </c>
       <c r="E137" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>410</v>
@@ -7493,51 +7493,51 @@
     <row r="155" spans="1:6">
       <c r="A155">
         <v>153</v>
       </c>
       <c r="C155" t="s">
         <v>430</v>
       </c>
       <c r="D155">
         <v>24</v>
       </c>
       <c r="E155" t="s">
         <v>174</v>
       </c>
       <c r="F155" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>431</v>
       </c>
       <c r="D156">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E156" t="s">
         <v>47</v>
       </c>
       <c r="F156" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="C157" t="s">
         <v>432</v>
       </c>
       <c r="D157">
         <v>22</v>
       </c>
       <c r="E157" t="s">
         <v>346</v>
       </c>
       <c r="F157" t="s">
         <v>392</v>
       </c>
     </row>
@@ -7575,51 +7575,51 @@
         <v>392</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="C160" t="s">
         <v>435</v>
       </c>
       <c r="D160">
         <v>24</v>
       </c>
       <c r="E160" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="C161" t="s">
         <v>436</v>
       </c>
       <c r="D161">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E161" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>160</v>
       </c>
       <c r="C162" t="s">
         <v>438</v>
       </c>
       <c r="D162">
         <v>25</v>
       </c>
       <c r="E162" t="s">
         <v>107</v>
       </c>
       <c r="F162" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>160</v>