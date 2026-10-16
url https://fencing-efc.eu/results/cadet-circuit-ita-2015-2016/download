--- v2 (2026-08-30)
+++ v3 (2026-10-16)
@@ -1710,85 +1710,85 @@
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>22</v>
       </c>
       <c r="D14">
         <v>26</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>23</v>
       </c>
       <c r="D15">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>24</v>
       </c>
       <c r="D16">
         <v>25</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>25</v>
       </c>
       <c r="D17">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>26</v>
       </c>
       <c r="D18">
         <v>26</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
@@ -1914,68 +1914,68 @@
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>34</v>
       </c>
       <c r="D26">
         <v>24</v>
       </c>
       <c r="E26" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>35</v>
       </c>
       <c r="D27">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E27" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>36</v>
       </c>
       <c r="D28">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E28" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>37</v>
       </c>
       <c r="D29">
         <v>25</v>
       </c>
       <c r="E29" t="s">
         <v>9</v>
       </c>
       <c r="F29" t="s">
         <v>9</v>
       </c>
     </row>
@@ -2053,51 +2053,51 @@
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>42</v>
       </c>
       <c r="D34">
         <v>25</v>
       </c>
       <c r="E34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>43</v>
       </c>
       <c r="D35">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>44</v>
       </c>
       <c r="D36">
         <v>25</v>
       </c>
       <c r="E36" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
@@ -2158,85 +2158,85 @@
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>48</v>
       </c>
       <c r="D40">
         <v>24</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>49</v>
       </c>
       <c r="D41">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>50</v>
       </c>
       <c r="D42">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E42" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>52</v>
       </c>
       <c r="D43">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E43" t="s">
         <v>53</v>
       </c>
       <c r="F43" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>55</v>
       </c>
       <c r="D44">
         <v>27</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2462,51 +2462,51 @@
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>76</v>
       </c>
       <c r="D57">
         <v>25</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>77</v>
       </c>
       <c r="D58">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E58" t="s">
         <v>53</v>
       </c>
       <c r="F58" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>79</v>
       </c>
       <c r="D59">
         <v>24</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2550,88 +2550,88 @@
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>83</v>
       </c>
       <c r="D62">
         <v>24</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>84</v>
       </c>
       <c r="D63">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>85</v>
       </c>
       <c r="D64">
         <v>26</v>
       </c>
       <c r="E64" t="s">
         <v>71</v>
       </c>
       <c r="F64" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>86</v>
       </c>
       <c r="D65">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>87</v>
       </c>
       <c r="D66">
         <v>24</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
@@ -2729,108 +2729,108 @@
       </c>
       <c r="C72" t="s">
         <v>94</v>
       </c>
       <c r="D72">
         <v>26</v>
       </c>
       <c r="E72" t="s">
         <v>53</v>
       </c>
       <c r="F72" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>95</v>
       </c>
       <c r="D73">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E73" t="s">
         <v>96</v>
       </c>
       <c r="F73" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>98</v>
       </c>
       <c r="D74">
         <v>24</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>99</v>
       </c>
       <c r="D75">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
       <c r="F75" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>101</v>
       </c>
       <c r="D76">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E76" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>102</v>
       </c>
       <c r="D77">
         <v>24</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
@@ -2982,51 +2982,51 @@
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>113</v>
       </c>
       <c r="D86">
         <v>27</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>114</v>
       </c>
       <c r="D87">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E87" t="s">
         <v>62</v>
       </c>
       <c r="F87" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>116</v>
       </c>
       <c r="D88">
         <v>27</v>
       </c>
       <c r="E88" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3110,51 +3110,51 @@
       </c>
       <c r="C93" t="s">
         <v>121</v>
       </c>
       <c r="D93">
         <v>26</v>
       </c>
       <c r="E93" t="s">
         <v>71</v>
       </c>
       <c r="F93" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>123</v>
       </c>
       <c r="D94">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E94" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>124</v>
       </c>
       <c r="D95">
         <v>24</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
@@ -3237,51 +3237,51 @@
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="C101" t="s">
         <v>130</v>
       </c>
       <c r="D101">
         <v>26</v>
       </c>
       <c r="E101" t="s">
         <v>59</v>
       </c>
       <c r="F101" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="C102" t="s">
         <v>132</v>
       </c>
       <c r="D102">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E102" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="C103" t="s">
         <v>133</v>
       </c>
       <c r="D103">
         <v>26</v>
       </c>
       <c r="E103" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>134</v>
@@ -3579,51 +3579,51 @@
       </c>
       <c r="C122" t="s">
         <v>163</v>
       </c>
       <c r="D122">
         <v>25</v>
       </c>
       <c r="E122" t="s">
         <v>141</v>
       </c>
       <c r="F122" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>164</v>
       </c>
       <c r="D123">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E123" t="s">
         <v>96</v>
       </c>
       <c r="F123" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>122</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>165</v>
       </c>
       <c r="D124">
         <v>25</v>
       </c>
       <c r="E124" t="s">
         <v>138</v>
       </c>
     </row>
@@ -3744,51 +3744,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>96.0</v>
       </c>
       <c r="C2" t="s">
         <v>170</v>
       </c>
       <c r="D2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>171</v>
       </c>
       <c r="D3">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
@@ -3866,51 +3866,51 @@
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>176</v>
       </c>
       <c r="D8">
         <v>27</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>177</v>
       </c>
       <c r="D9">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>24.0</v>
       </c>
       <c r="C10" t="s">
         <v>178</v>
       </c>
       <c r="D10">
         <v>26</v>
       </c>
       <c r="E10" t="s">
         <v>179</v>
       </c>
       <c r="F10" t="s">
         <v>180</v>
       </c>
     </row>
@@ -4230,88 +4230,88 @@
       </c>
       <c r="C28" t="s">
         <v>201</v>
       </c>
       <c r="D28">
         <v>26</v>
       </c>
       <c r="E28" t="s">
         <v>53</v>
       </c>
       <c r="F28" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>202</v>
       </c>
       <c r="D29">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E29" t="s">
         <v>71</v>
       </c>
       <c r="F29" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>204</v>
       </c>
       <c r="D30">
         <v>26</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>205</v>
       </c>
       <c r="D31">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E31" t="s">
         <v>62</v>
       </c>
       <c r="F31" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>207</v>
       </c>
       <c r="D32">
         <v>26</v>
       </c>
       <c r="E32" t="s">
         <v>53</v>
       </c>
       <c r="F32" t="s">
@@ -4344,68 +4344,68 @@
       </c>
       <c r="C34" t="s">
         <v>209</v>
       </c>
       <c r="D34">
         <v>27</v>
       </c>
       <c r="E34" t="s">
         <v>149</v>
       </c>
       <c r="F34" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>210</v>
       </c>
       <c r="D35">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>211</v>
       </c>
       <c r="D36">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E36" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>212</v>
       </c>
       <c r="D37">
         <v>26</v>
       </c>
       <c r="E37" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
@@ -4665,68 +4665,68 @@
       </c>
       <c r="C52" t="s">
         <v>230</v>
       </c>
       <c r="D52">
         <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>71</v>
       </c>
       <c r="F52" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>232</v>
       </c>
       <c r="D53">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>233</v>
       </c>
       <c r="D54">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E54" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>234</v>
       </c>
       <c r="D55">
         <v>26</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
@@ -4753,51 +4753,51 @@
       </c>
       <c r="C57" t="s">
         <v>236</v>
       </c>
       <c r="D57">
         <v>26</v>
       </c>
       <c r="E57" t="s">
         <v>237</v>
       </c>
       <c r="F57" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>239</v>
       </c>
       <c r="D58">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>241</v>
       </c>
       <c r="D59">
         <v>25</v>
       </c>
       <c r="E59" t="s">
         <v>242</v>
       </c>
     </row>
@@ -4847,51 +4847,51 @@
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>245</v>
       </c>
       <c r="D62">
         <v>27</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>246</v>
       </c>
       <c r="D63">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E63" t="s">
         <v>71</v>
       </c>
       <c r="F63" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>248</v>
       </c>
       <c r="D64">
         <v>26</v>
       </c>
       <c r="E64" t="s">
         <v>59</v>
       </c>
       <c r="F64" t="s">
@@ -5319,51 +5319,51 @@
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>279</v>
       </c>
       <c r="D88">
         <v>27</v>
       </c>
       <c r="E88" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>280</v>
       </c>
       <c r="D89">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E89" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>281</v>
       </c>
       <c r="D90">
         <v>26</v>
       </c>
       <c r="E90" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
@@ -5424,51 +5424,51 @@
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>286</v>
       </c>
       <c r="D94">
         <v>25</v>
       </c>
       <c r="E94" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>287</v>
       </c>
       <c r="D95">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>288</v>
       </c>
       <c r="D96">
         <v>25</v>
       </c>
       <c r="E96" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
@@ -5569,105 +5569,105 @@
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>297</v>
       </c>
       <c r="D102">
         <v>25</v>
       </c>
       <c r="E102" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>298</v>
       </c>
       <c r="D103">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E103" t="s">
         <v>71</v>
       </c>
       <c r="F103" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>299</v>
       </c>
       <c r="D104">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E104" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>300</v>
       </c>
       <c r="D105">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E105" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>301</v>
       </c>
       <c r="D106">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E106" t="s">
         <v>149</v>
       </c>
       <c r="F106" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>303</v>
       </c>
       <c r="D107">
         <v>26</v>
       </c>
       <c r="E107" t="s">
         <v>51</v>
       </c>
     </row>
@@ -5804,51 +5804,51 @@
         <v>136</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="C116" t="s">
         <v>312</v>
       </c>
       <c r="D116">
         <v>24</v>
       </c>
       <c r="E116" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="C117" t="s">
         <v>313</v>
       </c>
       <c r="D117">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E117" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="C118" t="s">
         <v>314</v>
       </c>
       <c r="D118">
         <v>26</v>
       </c>
       <c r="E118" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="C119" t="s">
         <v>315</v>
@@ -5863,51 +5863,51 @@
         <v>316</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="C120" t="s">
         <v>317</v>
       </c>
       <c r="D120">
         <v>25</v>
       </c>
       <c r="E120" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="C121" t="s">
         <v>318</v>
       </c>
       <c r="D121">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E121" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="C122" t="s">
         <v>319</v>
       </c>
       <c r="D122">
         <v>25</v>
       </c>
       <c r="E122" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>121</v>
       </c>
       <c r="C123" t="s">
         <v>320</v>
@@ -5987,85 +5987,85 @@
         <v>158</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>126</v>
       </c>
       <c r="C128" t="s">
         <v>328</v>
       </c>
       <c r="D128">
         <v>25</v>
       </c>
       <c r="E128" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="C129" t="s">
         <v>329</v>
       </c>
       <c r="D129">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E129" t="s">
         <v>141</v>
       </c>
       <c r="F129" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>128</v>
       </c>
       <c r="C130" t="s">
         <v>330</v>
       </c>
       <c r="D130">
         <v>26</v>
       </c>
       <c r="E130" t="s">
         <v>62</v>
       </c>
       <c r="F130" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>332</v>
       </c>
       <c r="D131">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E131" t="s">
         <v>219</v>
       </c>
       <c r="F131" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>334</v>
       </c>
       <c r="D132">
         <v>26</v>
       </c>
       <c r="E132" t="s">
         <v>59</v>
       </c>
       <c r="F132" t="s">
         <v>335</v>
       </c>
     </row>