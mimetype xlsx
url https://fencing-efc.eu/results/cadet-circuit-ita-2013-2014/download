--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1699,102 +1699,102 @@
       </c>
       <c r="C25" t="s">
         <v>37</v>
       </c>
       <c r="D25">
         <v>28</v>
       </c>
       <c r="E25" t="s">
         <v>38</v>
       </c>
       <c r="F25" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>10.0</v>
       </c>
       <c r="C26" t="s">
         <v>40</v>
       </c>
       <c r="D26">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E26" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>41</v>
       </c>
       <c r="D27">
         <v>27</v>
       </c>
       <c r="E27" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>42</v>
       </c>
       <c r="D28">
         <v>29</v>
       </c>
       <c r="E28" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>43</v>
       </c>
       <c r="D29">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>10.0</v>
       </c>
       <c r="C30" t="s">
         <v>44</v>
       </c>
       <c r="D30">
         <v>26</v>
       </c>
       <c r="E30" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
@@ -2028,51 +2028,51 @@
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>62</v>
       </c>
       <c r="D44">
         <v>29</v>
       </c>
       <c r="E44" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>5.0</v>
       </c>
       <c r="C45" t="s">
         <v>63</v>
       </c>
       <c r="D45">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E45" t="s">
         <v>64</v>
       </c>
       <c r="F45" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>5.0</v>
       </c>
       <c r="C46" t="s">
         <v>66</v>
       </c>
       <c r="D46">
         <v>26</v>
       </c>
       <c r="E46" t="s">
         <v>9</v>
       </c>
     </row>
@@ -2298,71 +2298,71 @@
       </c>
       <c r="B59">
         <v>5.0</v>
       </c>
       <c r="C59" t="s">
         <v>82</v>
       </c>
       <c r="D59">
         <v>28</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>5.0</v>
       </c>
       <c r="C60" t="s">
         <v>83</v>
       </c>
       <c r="D60">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E60" t="s">
         <v>58</v>
       </c>
       <c r="F60" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>5.0</v>
       </c>
       <c r="C61" t="s">
         <v>84</v>
       </c>
       <c r="D61">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>5.0</v>
       </c>
       <c r="C62" t="s">
         <v>85</v>
       </c>
       <c r="D62">
         <v>28</v>
       </c>
       <c r="E62" t="s">
         <v>52</v>
       </c>
       <c r="F62" t="s">
         <v>53</v>
       </c>
     </row>
@@ -2659,51 +2659,51 @@
       </c>
       <c r="B79">
         <v>2.5</v>
       </c>
       <c r="C79" t="s">
         <v>109</v>
       </c>
       <c r="D79">
         <v>27</v>
       </c>
       <c r="E79" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>2.5</v>
       </c>
       <c r="C80" t="s">
         <v>110</v>
       </c>
       <c r="D80">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E80" t="s">
         <v>52</v>
       </c>
       <c r="F80" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>2.5</v>
       </c>
       <c r="C81" t="s">
         <v>112</v>
       </c>
       <c r="D81">
         <v>24</v>
       </c>
       <c r="E81" t="s">
         <v>9</v>
       </c>
     </row>
@@ -2853,51 +2853,51 @@
         <v>124</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="C92" t="s">
         <v>125</v>
       </c>
       <c r="D92">
         <v>29</v>
       </c>
       <c r="E92" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="C93" t="s">
         <v>126</v>
       </c>
       <c r="D93">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E93" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="C94" t="s">
         <v>127</v>
       </c>
       <c r="D94">
         <v>29</v>
       </c>
       <c r="E94" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>128</v>
@@ -3002,65 +3002,65 @@
         <v>53</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="C102" t="s">
         <v>136</v>
       </c>
       <c r="D102">
         <v>29</v>
       </c>
       <c r="E102" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="C103" t="s">
         <v>137</v>
       </c>
       <c r="D103">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E103" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>138</v>
       </c>
       <c r="D104">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E104" t="s">
         <v>58</v>
       </c>
       <c r="F104" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="C105" t="s">
         <v>139</v>
       </c>
       <c r="D105">
         <v>24</v>
       </c>
       <c r="E105" t="s">
         <v>52</v>
       </c>
       <c r="F105" t="s">
         <v>111</v>
       </c>
     </row>
@@ -3232,51 +3232,51 @@
       </c>
       <c r="B7">
         <v>35.0</v>
       </c>
       <c r="C7" t="s">
         <v>149</v>
       </c>
       <c r="D7">
         <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>35.0</v>
       </c>
       <c r="C8" t="s">
         <v>150</v>
       </c>
       <c r="D8">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>151</v>
       </c>
       <c r="D9">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
@@ -3459,51 +3459,51 @@
       </c>
       <c r="C20" t="s">
         <v>163</v>
       </c>
       <c r="D20">
         <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>10.0</v>
       </c>
       <c r="C21" t="s">
         <v>165</v>
       </c>
       <c r="D21">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E21" t="s">
         <v>35</v>
       </c>
       <c r="F21" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>10.0</v>
       </c>
       <c r="C22" t="s">
         <v>166</v>
       </c>
       <c r="D22">
         <v>27</v>
       </c>
       <c r="E22" t="s">
         <v>9</v>
       </c>
     </row>
@@ -3621,51 +3621,51 @@
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>175</v>
       </c>
       <c r="D29">
         <v>29</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>10.0</v>
       </c>
       <c r="C30" t="s">
         <v>176</v>
       </c>
       <c r="D30">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>10.0</v>
       </c>
       <c r="C31" t="s">
         <v>177</v>
       </c>
       <c r="D31">
         <v>29</v>
       </c>
       <c r="E31" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
@@ -3675,51 +3675,51 @@
       </c>
       <c r="C32" t="s">
         <v>178</v>
       </c>
       <c r="D32">
         <v>29</v>
       </c>
       <c r="E32" t="s">
         <v>9</v>
       </c>
       <c r="F32" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>180</v>
       </c>
       <c r="D33">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E33" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>5.0</v>
       </c>
       <c r="C34" t="s">
         <v>181</v>
       </c>
       <c r="D34">
         <v>29</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
@@ -3794,51 +3794,51 @@
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>186</v>
       </c>
       <c r="D39">
         <v>27</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>187</v>
       </c>
       <c r="D40">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E40" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>188</v>
       </c>
       <c r="D41">
         <v>28</v>
       </c>
       <c r="E41" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
@@ -3919,51 +3919,51 @@
       </c>
       <c r="B46">
         <v>5.0</v>
       </c>
       <c r="C46" t="s">
         <v>195</v>
       </c>
       <c r="D46">
         <v>28</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>5.0</v>
       </c>
       <c r="C47" t="s">
         <v>196</v>
       </c>
       <c r="D47">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>5.0</v>
       </c>
       <c r="C48" t="s">
         <v>197</v>
       </c>
       <c r="D48">
         <v>29</v>
       </c>
       <c r="E48" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
@@ -3973,51 +3973,51 @@
       </c>
       <c r="C49" t="s">
         <v>198</v>
       </c>
       <c r="D49">
         <v>28</v>
       </c>
       <c r="E49" t="s">
         <v>58</v>
       </c>
       <c r="F49" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>200</v>
       </c>
       <c r="D50">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E50" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>5.0</v>
       </c>
       <c r="C51" t="s">
         <v>201</v>
       </c>
       <c r="D51">
         <v>27</v>
       </c>
       <c r="E51" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
@@ -4544,51 +4544,51 @@
       </c>
       <c r="B81">
         <v>2.5</v>
       </c>
       <c r="C81" t="s">
         <v>237</v>
       </c>
       <c r="D81">
         <v>27</v>
       </c>
       <c r="E81" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>2.5</v>
       </c>
       <c r="C82" t="s">
         <v>238</v>
       </c>
       <c r="D82">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E82" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>2.5</v>
       </c>
       <c r="C83" t="s">
         <v>239</v>
       </c>
       <c r="D83">
         <v>29</v>
       </c>
       <c r="E83" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
@@ -4649,51 +4649,51 @@
       </c>
       <c r="C87" t="s">
         <v>243</v>
       </c>
       <c r="D87">
         <v>29</v>
       </c>
       <c r="E87" t="s">
         <v>144</v>
       </c>
       <c r="F87" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>2.5</v>
       </c>
       <c r="C88" t="s">
         <v>244</v>
       </c>
       <c r="D88">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E88" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>2.5</v>
       </c>
       <c r="C89" t="s">
         <v>245</v>
       </c>
       <c r="D89">
         <v>26</v>
       </c>
       <c r="E89" t="s">
         <v>144</v>
       </c>
       <c r="F89" t="s">
         <v>246</v>
       </c>
     </row>
@@ -5139,51 +5139,51 @@
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="C119" t="s">
         <v>281</v>
       </c>
       <c r="D119">
         <v>25</v>
       </c>
       <c r="E119" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="C120" t="s">
         <v>282</v>
       </c>
       <c r="D120">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E120" t="s">
         <v>283</v>
       </c>
       <c r="F120" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="C121" t="s">
         <v>285</v>
       </c>
       <c r="D121">
         <v>26</v>
       </c>
       <c r="E121" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>120</v>