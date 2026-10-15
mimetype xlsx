--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -2260,51 +2260,51 @@
       </c>
       <c r="B4">
         <v>78.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6">
         <v>16</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
@@ -2598,51 +2598,51 @@
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>40</v>
       </c>
       <c r="D23">
         <v>16</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>41</v>
       </c>
       <c r="D24">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>42</v>
       </c>
       <c r="D25">
         <v>15</v>
       </c>
       <c r="E25" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>23</v>
@@ -2934,51 +2934,51 @@
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>68</v>
       </c>
       <c r="D41">
         <v>17</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>69</v>
       </c>
       <c r="D42">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E42" t="s">
         <v>54</v>
       </c>
       <c r="F42" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>40</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>70</v>
       </c>
       <c r="D43">
         <v>15</v>
       </c>
       <c r="E43" t="s">
         <v>13</v>
       </c>
     </row>
@@ -2991,51 +2991,51 @@
       </c>
       <c r="C44" t="s">
         <v>71</v>
       </c>
       <c r="D44">
         <v>17</v>
       </c>
       <c r="E44" t="s">
         <v>36</v>
       </c>
       <c r="F44" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>73</v>
       </c>
       <c r="D45">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>74</v>
       </c>
       <c r="D46">
         <v>16</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>44</v>
@@ -3045,51 +3045,51 @@
       </c>
       <c r="C47" t="s">
         <v>75</v>
       </c>
       <c r="D47">
         <v>16</v>
       </c>
       <c r="E47" t="s">
         <v>76</v>
       </c>
       <c r="F47" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>78</v>
       </c>
       <c r="D48">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E48" t="s">
         <v>26</v>
       </c>
       <c r="F48" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>80</v>
       </c>
       <c r="D49">
         <v>15</v>
       </c>
       <c r="E49" t="s">
         <v>81</v>
       </c>
       <c r="F49" t="s">
@@ -3598,85 +3598,85 @@
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>120</v>
       </c>
       <c r="D76">
         <v>17</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>121</v>
       </c>
       <c r="D77">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E77" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>122</v>
       </c>
       <c r="D78">
         <v>17</v>
       </c>
       <c r="E78" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>124</v>
       </c>
       <c r="D79">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
       <c r="F79" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>125</v>
       </c>
       <c r="D80">
         <v>16</v>
       </c>
       <c r="E80" t="s">
         <v>26</v>
       </c>
       <c r="F80" t="s">
@@ -3786,51 +3786,51 @@
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>134</v>
       </c>
       <c r="D86">
         <v>17</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>135</v>
       </c>
       <c r="D87">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E87" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>85</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>136</v>
       </c>
       <c r="D88">
         <v>15</v>
       </c>
       <c r="E88" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>85</v>
@@ -4316,88 +4316,88 @@
       </c>
       <c r="C114" t="s">
         <v>171</v>
       </c>
       <c r="D114">
         <v>16</v>
       </c>
       <c r="E114" t="s">
         <v>7</v>
       </c>
       <c r="F114" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>113</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>173</v>
       </c>
       <c r="D115">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E115" t="s">
         <v>7</v>
       </c>
       <c r="F115" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>114</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>175</v>
       </c>
       <c r="D116">
         <v>15</v>
       </c>
       <c r="E116" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>115</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>176</v>
       </c>
       <c r="D117">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E117" t="s">
         <v>7</v>
       </c>
       <c r="F117" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>116</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>178</v>
       </c>
       <c r="D118">
         <v>14</v>
       </c>
       <c r="E118" t="s">
         <v>7</v>
       </c>
       <c r="F118" t="s">
@@ -4413,51 +4413,51 @@
       </c>
       <c r="C119" t="s">
         <v>179</v>
       </c>
       <c r="D119">
         <v>16</v>
       </c>
       <c r="E119" t="s">
         <v>26</v>
       </c>
       <c r="F119" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>118</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>180</v>
       </c>
       <c r="D120">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E120" t="s">
         <v>26</v>
       </c>
       <c r="F120" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>119</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>181</v>
       </c>
       <c r="D121">
         <v>17</v>
       </c>
       <c r="E121" t="s">
         <v>81</v>
       </c>
       <c r="F121" t="s">
@@ -4533,51 +4533,51 @@
       </c>
       <c r="C125" t="s">
         <v>187</v>
       </c>
       <c r="D125">
         <v>16</v>
       </c>
       <c r="E125" t="s">
         <v>54</v>
       </c>
       <c r="F125" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>124</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>188</v>
       </c>
       <c r="D126">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E126" t="s">
         <v>26</v>
       </c>
       <c r="F126" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>125</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>189</v>
       </c>
       <c r="D127">
         <v>14</v>
       </c>
       <c r="E127" t="s">
         <v>81</v>
       </c>
       <c r="F127" t="s">
@@ -4712,68 +4712,68 @@
         <v>119</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>198</v>
       </c>
       <c r="D135">
         <v>17</v>
       </c>
       <c r="E135" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>199</v>
       </c>
       <c r="D136">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E136" t="s">
         <v>81</v>
       </c>
       <c r="F136" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>201</v>
       </c>
       <c r="D137">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E137" t="s">
         <v>76</v>
       </c>
       <c r="F137" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>202</v>
       </c>
       <c r="D138">
         <v>17</v>
       </c>
       <c r="E138" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
@@ -5074,51 +5074,51 @@
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
       </c>
       <c r="C157" t="s">
         <v>227</v>
       </c>
       <c r="D157">
         <v>15</v>
       </c>
       <c r="E157" t="s">
         <v>36</v>
       </c>
       <c r="F157" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>156</v>
       </c>
       <c r="C158" t="s">
         <v>228</v>
       </c>
       <c r="D158">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E158" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>157</v>
       </c>
       <c r="C159" t="s">
         <v>229</v>
       </c>
       <c r="D159">
         <v>16</v>
       </c>
       <c r="E159" t="s">
         <v>7</v>
       </c>
       <c r="F159" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>158</v>
@@ -5170,51 +5170,51 @@
     <row r="163" spans="1:6">
       <c r="A163">
         <v>161</v>
       </c>
       <c r="C163" t="s">
         <v>234</v>
       </c>
       <c r="D163">
         <v>14</v>
       </c>
       <c r="E163" t="s">
         <v>81</v>
       </c>
       <c r="F163" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>162</v>
       </c>
       <c r="C164" t="s">
         <v>236</v>
       </c>
       <c r="D164">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E164" t="s">
         <v>26</v>
       </c>
       <c r="F164" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>163</v>
       </c>
       <c r="C165" t="s">
         <v>237</v>
       </c>
       <c r="D165">
         <v>15</v>
       </c>
       <c r="E165" t="s">
         <v>54</v>
       </c>
       <c r="F165" t="s">
         <v>238</v>
       </c>
     </row>
@@ -5382,144 +5382,144 @@
     <row r="176" spans="1:6">
       <c r="A176">
         <v>174</v>
       </c>
       <c r="C176" t="s">
         <v>250</v>
       </c>
       <c r="D176">
         <v>17</v>
       </c>
       <c r="E176" t="s">
         <v>81</v>
       </c>
       <c r="F176" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>175</v>
       </c>
       <c r="C177" t="s">
         <v>252</v>
       </c>
       <c r="D177">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E177" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>176</v>
       </c>
       <c r="C178" t="s">
         <v>253</v>
       </c>
       <c r="D178">
         <v>14</v>
       </c>
       <c r="E178" t="s">
         <v>7</v>
       </c>
       <c r="F178" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>177</v>
       </c>
       <c r="C179" t="s">
         <v>254</v>
       </c>
       <c r="D179">
         <v>17</v>
       </c>
       <c r="E179" t="s">
         <v>36</v>
       </c>
       <c r="F179" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>178</v>
       </c>
       <c r="C180" t="s">
         <v>255</v>
       </c>
       <c r="D180">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E180" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>179</v>
       </c>
       <c r="C181" t="s">
         <v>256</v>
       </c>
       <c r="D181">
         <v>14</v>
       </c>
       <c r="E181" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>179</v>
       </c>
       <c r="C182" t="s">
         <v>257</v>
       </c>
       <c r="D182">
         <v>14</v>
       </c>
       <c r="E182" t="s">
         <v>7</v>
       </c>
       <c r="F182" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>181</v>
       </c>
       <c r="C183" t="s">
         <v>258</v>
       </c>
       <c r="D183">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E183" t="s">
         <v>81</v>
       </c>
       <c r="F183" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>181</v>
       </c>
       <c r="C184" t="s">
         <v>259</v>
       </c>
       <c r="D184">
         <v>16</v>
       </c>
       <c r="E184" t="s">
         <v>7</v>
       </c>
       <c r="F184" t="s">
         <v>174</v>
       </c>
     </row>
@@ -5608,51 +5608,51 @@
     <row r="190" spans="1:6">
       <c r="A190">
         <v>187</v>
       </c>
       <c r="C190" t="s">
         <v>265</v>
       </c>
       <c r="D190">
         <v>17</v>
       </c>
       <c r="E190" t="s">
         <v>7</v>
       </c>
       <c r="F190" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>189</v>
       </c>
       <c r="C191" t="s">
         <v>266</v>
       </c>
       <c r="D191">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E191" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>189</v>
       </c>
       <c r="C192" t="s">
         <v>267</v>
       </c>
       <c r="D192">
         <v>17</v>
       </c>
       <c r="E192" t="s">
         <v>54</v>
       </c>
       <c r="F192" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>191</v>
@@ -5882,51 +5882,51 @@
         <v>67</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>203</v>
       </c>
       <c r="C207" t="s">
         <v>284</v>
       </c>
       <c r="D207">
         <v>17</v>
       </c>
       <c r="E207" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>203</v>
       </c>
       <c r="C208" t="s">
         <v>285</v>
       </c>
       <c r="D208">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E208" t="s">
         <v>7</v>
       </c>
       <c r="F208" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>207</v>
       </c>
       <c r="C209" t="s">
         <v>286</v>
       </c>
       <c r="D209">
         <v>17</v>
       </c>
       <c r="E209" t="s">
         <v>7</v>
       </c>
       <c r="F209" t="s">
         <v>177</v>
       </c>
     </row>
@@ -5950,51 +5950,51 @@
     <row r="211" spans="1:6">
       <c r="A211">
         <v>209</v>
       </c>
       <c r="C211" t="s">
         <v>288</v>
       </c>
       <c r="D211">
         <v>17</v>
       </c>
       <c r="E211" t="s">
         <v>289</v>
       </c>
       <c r="F211" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>209</v>
       </c>
       <c r="C212" t="s">
         <v>291</v>
       </c>
       <c r="D212">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E212" t="s">
         <v>161</v>
       </c>
       <c r="F212" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>211</v>
       </c>
       <c r="C213" t="s">
         <v>292</v>
       </c>
       <c r="D213">
         <v>14</v>
       </c>
       <c r="E213" t="s">
         <v>54</v>
       </c>
       <c r="F213" t="s">
         <v>214</v>
       </c>
     </row>
@@ -6228,68 +6228,68 @@
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>305</v>
       </c>
       <c r="D7">
         <v>16</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>306</v>
       </c>
       <c r="D8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>307</v>
       </c>
       <c r="D9">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>24.0</v>
       </c>
       <c r="C10" t="s">
         <v>308</v>
       </c>
       <c r="D10">
         <v>17</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>93</v>
       </c>
     </row>
@@ -6353,51 +6353,51 @@
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>314</v>
       </c>
       <c r="D14">
         <v>16</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>315</v>
       </c>
       <c r="D15">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>316</v>
       </c>
       <c r="D16">
         <v>17</v>
       </c>
       <c r="E16" t="s">
         <v>161</v>
       </c>
       <c r="F16" t="s">
         <v>162</v>
       </c>
     </row>
@@ -6495,68 +6495,68 @@
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>322</v>
       </c>
       <c r="D22">
         <v>16</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>323</v>
       </c>
       <c r="D23">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E23" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>324</v>
       </c>
       <c r="D24">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>325</v>
       </c>
       <c r="D25">
         <v>17</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
@@ -6640,51 +6640,51 @@
       </c>
       <c r="C30" t="s">
         <v>331</v>
       </c>
       <c r="D30">
         <v>16</v>
       </c>
       <c r="E30" t="s">
         <v>81</v>
       </c>
       <c r="F30" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>332</v>
       </c>
       <c r="D31">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E31" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>333</v>
       </c>
       <c r="D32">
         <v>17</v>
       </c>
       <c r="E32" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
@@ -6708,51 +6708,51 @@
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>335</v>
       </c>
       <c r="D34">
         <v>16</v>
       </c>
       <c r="E34" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>337</v>
       </c>
       <c r="D35">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>338</v>
       </c>
       <c r="D36">
         <v>17</v>
       </c>
       <c r="E36" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
@@ -6853,68 +6853,68 @@
       </c>
       <c r="C42" t="s">
         <v>345</v>
       </c>
       <c r="D42">
         <v>16</v>
       </c>
       <c r="E42" t="s">
         <v>54</v>
       </c>
       <c r="F42" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>346</v>
       </c>
       <c r="D43">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E43" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>347</v>
       </c>
       <c r="D44">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>348</v>
       </c>
       <c r="D45">
         <v>17</v>
       </c>
       <c r="E45" t="s">
         <v>36</v>
       </c>
       <c r="F45" t="s">
         <v>104</v>
       </c>
     </row>
@@ -7089,51 +7089,51 @@
       </c>
       <c r="C55" t="s">
         <v>358</v>
       </c>
       <c r="D55">
         <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>359</v>
       </c>
       <c r="F55" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>361</v>
       </c>
       <c r="D56">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E56" t="s">
         <v>16</v>
       </c>
       <c r="F56" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>362</v>
       </c>
       <c r="D57">
         <v>16</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
@@ -7166,51 +7166,51 @@
       </c>
       <c r="C59" t="s">
         <v>364</v>
       </c>
       <c r="D59">
         <v>16</v>
       </c>
       <c r="E59" t="s">
         <v>36</v>
       </c>
       <c r="F59" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>366</v>
       </c>
       <c r="D60">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E60" t="s">
         <v>26</v>
       </c>
       <c r="F60" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>367</v>
       </c>
       <c r="D61">
         <v>17</v>
       </c>
       <c r="E61" t="s">
         <v>54</v>
       </c>
       <c r="F61" t="s">
@@ -7451,51 +7451,51 @@
       </c>
       <c r="C74" t="s">
         <v>383</v>
       </c>
       <c r="D74">
         <v>15</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
       <c r="F74" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>384</v>
       </c>
       <c r="D75">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E75" t="s">
         <v>26</v>
       </c>
       <c r="F75" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>385</v>
       </c>
       <c r="D76">
         <v>16</v>
       </c>
       <c r="E76" t="s">
         <v>36</v>
       </c>
     </row>
@@ -7525,51 +7525,51 @@
       </c>
       <c r="C78" t="s">
         <v>387</v>
       </c>
       <c r="D78">
         <v>17</v>
       </c>
       <c r="E78" t="s">
         <v>26</v>
       </c>
       <c r="F78" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>388</v>
       </c>
       <c r="D79">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
       <c r="F79" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>390</v>
       </c>
       <c r="D80">
         <v>16</v>
       </c>
       <c r="E80" t="s">
         <v>16</v>
       </c>
       <c r="F80" t="s">
@@ -7690,51 +7690,51 @@
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>398</v>
       </c>
       <c r="D87">
         <v>15</v>
       </c>
       <c r="E87" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>399</v>
       </c>
       <c r="D88">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E88" t="s">
         <v>81</v>
       </c>
       <c r="F88" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>400</v>
       </c>
       <c r="D89">
         <v>17</v>
       </c>
       <c r="E89" t="s">
         <v>16</v>
       </c>
       <c r="F89" t="s">
@@ -7770,91 +7770,91 @@
       </c>
       <c r="C91" t="s">
         <v>402</v>
       </c>
       <c r="D91">
         <v>17</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
       <c r="F91" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>403</v>
       </c>
       <c r="D92">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
       <c r="F92" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>404</v>
       </c>
       <c r="D93">
         <v>17</v>
       </c>
       <c r="E93" t="s">
         <v>54</v>
       </c>
       <c r="F93" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>405</v>
       </c>
       <c r="D94">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E94" t="s">
         <v>7</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>406</v>
       </c>
       <c r="D95">
         <v>16</v>
       </c>
       <c r="E95" t="s">
         <v>16</v>
       </c>
       <c r="F95" t="s">
@@ -8021,51 +8021,51 @@
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>417</v>
       </c>
       <c r="D104">
         <v>14</v>
       </c>
       <c r="E104" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>418</v>
       </c>
       <c r="D105">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E105" t="s">
         <v>36</v>
       </c>
       <c r="F105" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>419</v>
       </c>
       <c r="D106">
         <v>16</v>
       </c>
       <c r="E106" t="s">
         <v>13</v>
       </c>
     </row>
@@ -8722,65 +8722,65 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>457</v>
       </c>
       <c r="D144">
         <v>14</v>
       </c>
       <c r="E144" t="s">
         <v>26</v>
       </c>
       <c r="F144" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>458</v>
       </c>
       <c r="D145">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E145" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>459</v>
       </c>
       <c r="D146">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E146" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>460</v>
       </c>
       <c r="D147">
         <v>15</v>
       </c>
       <c r="E147" t="s">
         <v>7</v>
       </c>
       <c r="F147" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
@@ -9052,51 +9052,51 @@
         <v>32</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>163</v>
       </c>
       <c r="C165" t="s">
         <v>482</v>
       </c>
       <c r="D165">
         <v>16</v>
       </c>
       <c r="E165" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="C166" t="s">
         <v>483</v>
       </c>
       <c r="D166">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E166" t="s">
         <v>359</v>
       </c>
       <c r="F166" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="C167" t="s">
         <v>484</v>
       </c>
       <c r="D167">
         <v>14</v>
       </c>
       <c r="E167" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
@@ -9261,79 +9261,79 @@
     <row r="178" spans="1:6">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="C178" t="s">
         <v>497</v>
       </c>
       <c r="D178">
         <v>15</v>
       </c>
       <c r="E178" t="s">
         <v>161</v>
       </c>
       <c r="F178" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="C179" t="s">
         <v>498</v>
       </c>
       <c r="D179">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E179" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="C180" t="s">
         <v>499</v>
       </c>
       <c r="D180">
         <v>16</v>
       </c>
       <c r="E180" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="C181" t="s">
         <v>500</v>
       </c>
       <c r="D181">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E181" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="C182" t="s">
         <v>501</v>
       </c>
       <c r="D182">
         <v>15</v>
       </c>
       <c r="E182" t="s">
         <v>16</v>
       </c>
       <c r="F182" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>182</v>
@@ -9402,99 +9402,99 @@
         <v>506</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>185</v>
       </c>
       <c r="C187" t="s">
         <v>507</v>
       </c>
       <c r="D187">
         <v>17</v>
       </c>
       <c r="E187" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>185</v>
       </c>
       <c r="C188" t="s">
         <v>508</v>
       </c>
       <c r="D188">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E188" t="s">
         <v>81</v>
       </c>
       <c r="F188" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="C189" t="s">
         <v>509</v>
       </c>
       <c r="D189">
         <v>13</v>
       </c>
       <c r="E189" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="C190" t="s">
         <v>510</v>
       </c>
       <c r="D190">
         <v>15</v>
       </c>
       <c r="E190" t="s">
         <v>81</v>
       </c>
       <c r="F190" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>189</v>
       </c>
       <c r="C191" t="s">
         <v>511</v>
       </c>
       <c r="D191">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E191" t="s">
         <v>7</v>
       </c>
       <c r="F191" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="C192" t="s">
         <v>512</v>
       </c>
       <c r="D192">
         <v>16</v>
       </c>
       <c r="E192" t="s">
         <v>81</v>
       </c>
       <c r="F192" t="s">
         <v>200</v>
       </c>
     </row>
@@ -9552,51 +9552,51 @@
     <row r="196" spans="1:6">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="C196" t="s">
         <v>516</v>
       </c>
       <c r="D196">
         <v>15</v>
       </c>
       <c r="E196" t="s">
         <v>81</v>
       </c>
       <c r="F196" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>195</v>
       </c>
       <c r="C197" t="s">
         <v>517</v>
       </c>
       <c r="D197">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E197" t="s">
         <v>54</v>
       </c>
       <c r="F197" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>195</v>
       </c>
       <c r="C198" t="s">
         <v>518</v>
       </c>
       <c r="D198">
         <v>15</v>
       </c>
       <c r="E198" t="s">
         <v>7</v>
       </c>
       <c r="F198" t="s">
         <v>369</v>
       </c>
     </row>
@@ -9702,51 +9702,51 @@
         <v>93</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="C205" t="s">
         <v>525</v>
       </c>
       <c r="D205">
         <v>14</v>
       </c>
       <c r="E205" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="C206" t="s">
         <v>526</v>
       </c>
       <c r="D206">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E206" t="s">
         <v>16</v>
       </c>
       <c r="F206" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>205</v>
       </c>
       <c r="C207" t="s">
         <v>527</v>
       </c>
       <c r="D207">
         <v>15</v>
       </c>
       <c r="E207" t="s">
         <v>7</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
     </row>
@@ -9940,51 +9940,51 @@
     <row r="219" spans="1:6">
       <c r="A219">
         <v>217</v>
       </c>
       <c r="C219" t="s">
         <v>543</v>
       </c>
       <c r="D219">
         <v>17</v>
       </c>
       <c r="E219" t="s">
         <v>54</v>
       </c>
       <c r="F219" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="C220" t="s">
         <v>544</v>
       </c>
       <c r="D220">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E220" t="s">
         <v>7</v>
       </c>
       <c r="F220" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="C221" t="s">
         <v>545</v>
       </c>
       <c r="D221">
         <v>12</v>
       </c>
       <c r="E221" t="s">
         <v>7</v>
       </c>
       <c r="F221" t="s">
         <v>204</v>
       </c>
     </row>
@@ -10067,51 +10067,51 @@
     <row r="227" spans="1:6">
       <c r="A227">
         <v>226</v>
       </c>
       <c r="C227" t="s">
         <v>551</v>
       </c>
       <c r="D227">
         <v>15</v>
       </c>
       <c r="E227" t="s">
         <v>54</v>
       </c>
       <c r="F227" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>227</v>
       </c>
       <c r="C228" t="s">
         <v>552</v>
       </c>
       <c r="D228">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E228" t="s">
         <v>7</v>
       </c>
       <c r="F228" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
         <v>228</v>
       </c>
       <c r="C229" t="s">
         <v>553</v>
       </c>
       <c r="D229">
         <v>14</v>
       </c>
       <c r="E229" t="s">
         <v>7</v>
       </c>
       <c r="F229" t="s">
         <v>174</v>
       </c>
     </row>