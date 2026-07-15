--- v0 (2026-05-16)
+++ v1 (2026-07-15)
@@ -1410,51 +1410,51 @@
       </c>
       <c r="B2">
         <v>80.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>18</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>65.0</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>50.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
     </row>
@@ -1487,51 +1487,51 @@
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
         <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>35.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>35.0</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
         <v>17</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="F8" t="s">
@@ -1661,51 +1661,51 @@
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15">
         <v>16</v>
       </c>
       <c r="E15" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>36</v>
       </c>
       <c r="D17">
         <v>18</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" t="s">
@@ -1741,51 +1741,51 @@
       </c>
       <c r="C19" t="s">
         <v>39</v>
       </c>
       <c r="D19">
         <v>16</v>
       </c>
       <c r="E19" t="s">
         <v>40</v>
       </c>
       <c r="F19" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>10.0</v>
       </c>
       <c r="C20" t="s">
         <v>42</v>
       </c>
       <c r="D20">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>10.0</v>
       </c>
       <c r="C21" t="s">
         <v>44</v>
       </c>
       <c r="D21">
         <v>18</v>
       </c>
       <c r="E21" t="s">
         <v>16</v>
       </c>
       <c r="F21" t="s">
@@ -1841,51 +1841,51 @@
       </c>
       <c r="C24" t="s">
         <v>48</v>
       </c>
       <c r="D24">
         <v>19</v>
       </c>
       <c r="E24" t="s">
         <v>9</v>
       </c>
       <c r="F24" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>10.0</v>
       </c>
       <c r="C25" t="s">
         <v>49</v>
       </c>
       <c r="D25">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E25" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>10.0</v>
       </c>
       <c r="C26" t="s">
         <v>50</v>
       </c>
       <c r="D26">
         <v>17</v>
       </c>
       <c r="E26" t="s">
         <v>9</v>
       </c>
       <c r="F26" t="s">
         <v>51</v>
       </c>
     </row>
@@ -1958,51 +1958,51 @@
       </c>
       <c r="C30" t="s">
         <v>58</v>
       </c>
       <c r="D30">
         <v>16</v>
       </c>
       <c r="E30" t="s">
         <v>53</v>
       </c>
       <c r="F30" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>10.0</v>
       </c>
       <c r="C31" t="s">
         <v>60</v>
       </c>
       <c r="D31">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E31" t="s">
         <v>9</v>
       </c>
       <c r="F31" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>10.0</v>
       </c>
       <c r="C32" t="s">
         <v>62</v>
       </c>
       <c r="D32">
         <v>15</v>
       </c>
       <c r="E32" t="s">
         <v>9</v>
       </c>
       <c r="F32" t="s">
@@ -2058,51 +2058,51 @@
       </c>
       <c r="C35" t="s">
         <v>68</v>
       </c>
       <c r="D35">
         <v>19</v>
       </c>
       <c r="E35" t="s">
         <v>9</v>
       </c>
       <c r="F35" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>5.0</v>
       </c>
       <c r="C36" t="s">
         <v>69</v>
       </c>
       <c r="D36">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E36" t="s">
         <v>9</v>
       </c>
       <c r="F36" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>5.0</v>
       </c>
       <c r="C37" t="s">
         <v>71</v>
       </c>
       <c r="D37">
         <v>19</v>
       </c>
       <c r="E37" t="s">
         <v>9</v>
       </c>
       <c r="F37" t="s">
@@ -2389,68 +2389,68 @@
       </c>
       <c r="B52">
         <v>5.0</v>
       </c>
       <c r="C52" t="s">
         <v>90</v>
       </c>
       <c r="D52">
         <v>16</v>
       </c>
       <c r="E52" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>91</v>
       </c>
       <c r="D53">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E53" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>5.0</v>
       </c>
       <c r="C54" t="s">
         <v>92</v>
       </c>
       <c r="D54">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E54" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>5.0</v>
       </c>
       <c r="C55" t="s">
         <v>93</v>
       </c>
       <c r="D55">
         <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>9</v>
       </c>
       <c r="F55" t="s">
         <v>14</v>
       </c>
     </row>
@@ -2463,111 +2463,111 @@
       </c>
       <c r="C56" t="s">
         <v>94</v>
       </c>
       <c r="D56">
         <v>19</v>
       </c>
       <c r="E56" t="s">
         <v>53</v>
       </c>
       <c r="F56" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>5.0</v>
       </c>
       <c r="C57" t="s">
         <v>95</v>
       </c>
       <c r="D57">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E57" t="s">
         <v>53</v>
       </c>
       <c r="F57" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>5.0</v>
       </c>
       <c r="C58" t="s">
         <v>96</v>
       </c>
       <c r="D58">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E58" t="s">
         <v>9</v>
       </c>
       <c r="F58" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>5.0</v>
       </c>
       <c r="C59" t="s">
         <v>98</v>
       </c>
       <c r="D59">
         <v>16</v>
       </c>
       <c r="E59" t="s">
         <v>53</v>
       </c>
       <c r="F59" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>5.0</v>
       </c>
       <c r="C60" t="s">
         <v>100</v>
       </c>
       <c r="D60">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E60" t="s">
         <v>53</v>
       </c>
       <c r="F60" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>5.0</v>
       </c>
       <c r="C61" t="s">
         <v>101</v>
       </c>
       <c r="D61">
         <v>19</v>
       </c>
       <c r="E61" t="s">
         <v>9</v>
       </c>
       <c r="F61" t="s">
@@ -2640,51 +2640,51 @@
       </c>
       <c r="C65" t="s">
         <v>105</v>
       </c>
       <c r="D65">
         <v>18</v>
       </c>
       <c r="E65" t="s">
         <v>53</v>
       </c>
       <c r="F65" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>2.5</v>
       </c>
       <c r="C66" t="s">
         <v>106</v>
       </c>
       <c r="D66">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E66" t="s">
         <v>53</v>
       </c>
       <c r="F66" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>2.5</v>
       </c>
       <c r="C67" t="s">
         <v>107</v>
       </c>
       <c r="D67">
         <v>19</v>
       </c>
       <c r="E67" t="s">
         <v>9</v>
       </c>
       <c r="F67" t="s">
@@ -2885,51 +2885,51 @@
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="C78" t="s">
         <v>121</v>
       </c>
       <c r="D78">
         <v>16</v>
       </c>
       <c r="E78" t="s">
         <v>9</v>
       </c>
       <c r="F78" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="C79" t="s">
         <v>122</v>
       </c>
       <c r="D79">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E79" t="s">
         <v>9</v>
       </c>
       <c r="F79" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="C80" t="s">
         <v>124</v>
       </c>
       <c r="D80">
         <v>15</v>
       </c>
       <c r="E80" t="s">
         <v>9</v>
       </c>
       <c r="F80" t="s">
         <v>125</v>
       </c>
     </row>
@@ -3179,51 +3179,51 @@
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="C96" t="s">
         <v>146</v>
       </c>
       <c r="D96">
         <v>16</v>
       </c>
       <c r="E96" t="s">
         <v>9</v>
       </c>
       <c r="F96" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="C97" t="s">
         <v>148</v>
       </c>
       <c r="D97">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E97" t="s">
         <v>9</v>
       </c>
       <c r="F97" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="C98" t="s">
         <v>149</v>
       </c>
       <c r="D98">
         <v>15</v>
       </c>
       <c r="E98" t="s">
         <v>9</v>
       </c>
       <c r="F98" t="s">
         <v>150</v>
       </c>
     </row>
@@ -3247,51 +3247,51 @@
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="C100" t="s">
         <v>152</v>
       </c>
       <c r="D100">
         <v>16</v>
       </c>
       <c r="E100" t="s">
         <v>9</v>
       </c>
       <c r="F100" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="C101" t="s">
         <v>153</v>
       </c>
       <c r="D101">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E101" t="s">
         <v>9</v>
       </c>
       <c r="F101" t="s">
         <v>150</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3344,51 +3344,51 @@
       </c>
       <c r="C2" t="s">
         <v>154</v>
       </c>
       <c r="D2">
         <v>18</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>155</v>
       </c>
       <c r="D3">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>156</v>
       </c>
       <c r="D4">
         <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>53</v>
       </c>
       <c r="F4" t="s">
         <v>64</v>
       </c>
     </row>
@@ -3401,71 +3401,71 @@
       </c>
       <c r="C5" t="s">
         <v>157</v>
       </c>
       <c r="D5">
         <v>19</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>158</v>
       </c>
       <c r="D6">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>160</v>
       </c>
       <c r="D7">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>161</v>
       </c>
       <c r="F7" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>163</v>
       </c>
       <c r="D8">
         <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
     </row>
@@ -3478,51 +3478,51 @@
       </c>
       <c r="C9" t="s">
         <v>164</v>
       </c>
       <c r="D9">
         <v>17</v>
       </c>
       <c r="E9" t="s">
         <v>53</v>
       </c>
       <c r="F9" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>24.0</v>
       </c>
       <c r="C10" t="s">
         <v>165</v>
       </c>
       <c r="D10">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>167</v>
       </c>
       <c r="D11">
         <v>18</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" t="s">
@@ -3632,51 +3632,51 @@
       </c>
       <c r="C17" t="s">
         <v>173</v>
       </c>
       <c r="D17">
         <v>18</v>
       </c>
       <c r="E17" t="s">
         <v>16</v>
       </c>
       <c r="F17" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>175</v>
       </c>
       <c r="D18">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E18" t="s">
         <v>53</v>
       </c>
       <c r="F18" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>176</v>
       </c>
       <c r="D19">
         <v>19</v>
       </c>
       <c r="E19" t="s">
         <v>26</v>
       </c>
       <c r="F19" t="s">
@@ -4074,51 +4074,51 @@
       </c>
       <c r="C40" t="s">
         <v>203</v>
       </c>
       <c r="D40">
         <v>19</v>
       </c>
       <c r="E40" t="s">
         <v>53</v>
       </c>
       <c r="F40" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>204</v>
       </c>
       <c r="D41">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E41" t="s">
         <v>53</v>
       </c>
       <c r="F41" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>205</v>
       </c>
       <c r="D42">
         <v>18</v>
       </c>
       <c r="E42" t="s">
         <v>9</v>
       </c>
       <c r="F42" t="s">
@@ -4151,51 +4151,51 @@
       </c>
       <c r="C44" t="s">
         <v>207</v>
       </c>
       <c r="D44">
         <v>19</v>
       </c>
       <c r="E44" t="s">
         <v>9</v>
       </c>
       <c r="F44" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>208</v>
       </c>
       <c r="D45">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E45" t="s">
         <v>23</v>
       </c>
       <c r="F45" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>209</v>
       </c>
       <c r="D46">
         <v>17</v>
       </c>
       <c r="E46" t="s">
         <v>26</v>
       </c>
     </row>
@@ -4325,51 +4325,51 @@
       </c>
       <c r="C53" t="s">
         <v>219</v>
       </c>
       <c r="D53">
         <v>18</v>
       </c>
       <c r="E53" t="s">
         <v>16</v>
       </c>
       <c r="F53" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>221</v>
       </c>
       <c r="D54">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E54" t="s">
         <v>9</v>
       </c>
       <c r="F54" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>222</v>
       </c>
       <c r="D55">
         <v>19</v>
       </c>
       <c r="E55" t="s">
         <v>9</v>
       </c>
       <c r="F55" t="s">
@@ -4399,51 +4399,51 @@
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>225</v>
       </c>
       <c r="D57">
         <v>17</v>
       </c>
       <c r="E57" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>226</v>
       </c>
       <c r="D58">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E58" t="s">
         <v>16</v>
       </c>
       <c r="F58" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>228</v>
       </c>
       <c r="D59">
         <v>18</v>
       </c>
       <c r="E59" t="s">
         <v>9</v>
       </c>
       <c r="F59" t="s">
@@ -4647,51 +4647,51 @@
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>239</v>
       </c>
       <c r="D70">
         <v>19</v>
       </c>
       <c r="E70" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>240</v>
       </c>
       <c r="D71">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E71" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>241</v>
       </c>
       <c r="D72">
         <v>16</v>
       </c>
       <c r="E72" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
@@ -5077,139 +5077,139 @@
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>265</v>
       </c>
       <c r="D93">
         <v>19</v>
       </c>
       <c r="E93" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>266</v>
       </c>
       <c r="D94">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E94" t="s">
         <v>53</v>
       </c>
       <c r="F94" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>267</v>
       </c>
       <c r="D95">
         <v>17</v>
       </c>
       <c r="E95" t="s">
         <v>9</v>
       </c>
       <c r="F95" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="C96" t="s">
         <v>268</v>
       </c>
       <c r="D96">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E96" t="s">
         <v>26</v>
       </c>
       <c r="F96" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="C97" t="s">
         <v>269</v>
       </c>
       <c r="D97">
         <v>18</v>
       </c>
       <c r="E97" t="s">
         <v>129</v>
       </c>
       <c r="F97" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="C98" t="s">
         <v>270</v>
       </c>
       <c r="D98">
         <v>19</v>
       </c>
       <c r="E98" t="s">
         <v>53</v>
       </c>
       <c r="F98" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="C99" t="s">
         <v>271</v>
       </c>
       <c r="D99">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E99" t="s">
         <v>9</v>
       </c>
       <c r="F99" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="C100" t="s">
         <v>272</v>
       </c>
       <c r="D100">
         <v>17</v>
       </c>
       <c r="E100" t="s">
         <v>23</v>
       </c>
       <c r="F100" t="s">
         <v>24</v>
       </c>
     </row>
@@ -5264,51 +5264,51 @@
         <v>24</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>277</v>
       </c>
       <c r="D104">
         <v>18</v>
       </c>
       <c r="E104" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
       </c>
       <c r="C105" t="s">
         <v>278</v>
       </c>
       <c r="D105">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E105" t="s">
         <v>53</v>
       </c>
       <c r="F105" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="C106" t="s">
         <v>279</v>
       </c>
       <c r="D106">
         <v>17</v>
       </c>
       <c r="E106" t="s">
         <v>9</v>
       </c>
       <c r="F106" t="s">
         <v>70</v>
       </c>
     </row>
@@ -5332,68 +5332,68 @@
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="C108" t="s">
         <v>281</v>
       </c>
       <c r="D108">
         <v>17</v>
       </c>
       <c r="E108" t="s">
         <v>9</v>
       </c>
       <c r="F108" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="C109" t="s">
         <v>282</v>
       </c>
       <c r="D109">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E109" t="s">
         <v>53</v>
       </c>
       <c r="F109" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="C110" t="s">
         <v>283</v>
       </c>
       <c r="D110">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E110" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="C111" t="s">
         <v>284</v>
       </c>
       <c r="D111">
         <v>18</v>
       </c>
       <c r="E111" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="C112" t="s">
         <v>285</v>