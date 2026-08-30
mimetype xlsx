--- v1 (2026-07-15)
+++ v2 (2026-08-30)
@@ -1393,51 +1393,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>80.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>65.0</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1527,51 +1527,51 @@
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
         <v>17</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="F8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>20.0</v>
       </c>
       <c r="C10" t="s">
         <v>22</v>
       </c>
       <c r="D10">
         <v>17</v>
       </c>
       <c r="E10" t="s">
         <v>23</v>
       </c>
       <c r="F10" t="s">
@@ -1644,51 +1644,51 @@
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14">
         <v>17</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16">
         <v>17</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" t="s">
         <v>31</v>
       </c>
     </row>
@@ -1721,51 +1721,51 @@
       </c>
       <c r="C18" t="s">
         <v>37</v>
       </c>
       <c r="D18">
         <v>19</v>
       </c>
       <c r="E18" t="s">
         <v>16</v>
       </c>
       <c r="F18" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>10.0</v>
       </c>
       <c r="C19" t="s">
         <v>39</v>
       </c>
       <c r="D19">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E19" t="s">
         <v>40</v>
       </c>
       <c r="F19" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>10.0</v>
       </c>
       <c r="C20" t="s">
         <v>42</v>
       </c>
       <c r="D20">
         <v>17</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" t="s">
@@ -2158,51 +2158,51 @@
       </c>
       <c r="C40" t="s">
         <v>75</v>
       </c>
       <c r="D40">
         <v>18</v>
       </c>
       <c r="E40" t="s">
         <v>9</v>
       </c>
       <c r="F40" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>76</v>
       </c>
       <c r="D41">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E41" t="s">
         <v>53</v>
       </c>
       <c r="F41" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>77</v>
       </c>
       <c r="D42">
         <v>14</v>
       </c>
       <c r="E42" t="s">
         <v>9</v>
       </c>
       <c r="F42" t="s">
@@ -2780,51 +2780,51 @@
       </c>
       <c r="C72" t="s">
         <v>113</v>
       </c>
       <c r="D72">
         <v>17</v>
       </c>
       <c r="E72" t="s">
         <v>53</v>
       </c>
       <c r="F72" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>2.5</v>
       </c>
       <c r="C73" t="s">
         <v>114</v>
       </c>
       <c r="D73">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E73" t="s">
         <v>53</v>
       </c>
       <c r="F73" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="B74">
         <v>2.5</v>
       </c>
       <c r="C74" t="s">
         <v>115</v>
       </c>
       <c r="D74">
         <v>18</v>
       </c>
       <c r="E74" t="s">
         <v>9</v>
       </c>
       <c r="F74" t="s">
@@ -2854,51 +2854,51 @@
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>2.5</v>
       </c>
       <c r="C76" t="s">
         <v>119</v>
       </c>
       <c r="D76">
         <v>19</v>
       </c>
       <c r="E76" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
         <v>120</v>
       </c>
       <c r="D77">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E77" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="C78" t="s">
         <v>121</v>
       </c>
       <c r="D78">
         <v>16</v>
       </c>
       <c r="E78" t="s">
         <v>9</v>
       </c>
       <c r="F78" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
@@ -3046,167 +3046,167 @@
         <v>26</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="C88" t="s">
         <v>136</v>
       </c>
       <c r="D88">
         <v>16</v>
       </c>
       <c r="E88" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="C89" t="s">
         <v>137</v>
       </c>
       <c r="D89">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E89" t="s">
         <v>16</v>
       </c>
       <c r="F89" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="C90" t="s">
         <v>138</v>
       </c>
       <c r="D90">
         <v>15</v>
       </c>
       <c r="E90" t="s">
         <v>9</v>
       </c>
       <c r="F90" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="C91" t="s">
         <v>140</v>
       </c>
       <c r="D91">
         <v>18</v>
       </c>
       <c r="E91" t="s">
         <v>53</v>
       </c>
       <c r="F91" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="C92" t="s">
         <v>141</v>
       </c>
       <c r="D92">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E92" t="s">
         <v>9</v>
       </c>
       <c r="F92" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="C93" t="s">
         <v>142</v>
       </c>
       <c r="D93">
         <v>17</v>
       </c>
       <c r="E93" t="s">
         <v>16</v>
       </c>
       <c r="F93" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
         <v>143</v>
       </c>
       <c r="D94">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E94" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>145</v>
       </c>
       <c r="D95">
         <v>17</v>
       </c>
       <c r="E95" t="s">
         <v>53</v>
       </c>
       <c r="F95" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="C96" t="s">
         <v>146</v>
       </c>
       <c r="D96">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E96" t="s">
         <v>9</v>
       </c>
       <c r="F96" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="C97" t="s">
         <v>148</v>
       </c>
       <c r="D97">
         <v>17</v>
       </c>
       <c r="E97" t="s">
         <v>9</v>
       </c>
       <c r="F97" t="s">
         <v>139</v>
       </c>
     </row>
@@ -3458,51 +3458,51 @@
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>163</v>
       </c>
       <c r="D8">
         <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>164</v>
       </c>
       <c r="D9">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E9" t="s">
         <v>53</v>
       </c>
       <c r="F9" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>24.0</v>
       </c>
       <c r="C10" t="s">
         <v>165</v>
       </c>
       <c r="D10">
         <v>18</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" t="s">
@@ -3555,91 +3555,91 @@
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>169</v>
       </c>
       <c r="D13">
         <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>170</v>
       </c>
       <c r="D14">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E14" t="s">
         <v>16</v>
       </c>
       <c r="F14" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>171</v>
       </c>
       <c r="D15">
         <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>53</v>
       </c>
       <c r="F15" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>172</v>
       </c>
       <c r="D16">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>173</v>
       </c>
       <c r="D17">
         <v>18</v>
       </c>
       <c r="E17" t="s">
         <v>16</v>
       </c>
       <c r="F17" t="s">
         <v>174</v>
       </c>
     </row>
@@ -3860,51 +3860,51 @@
       </c>
       <c r="C29" t="s">
         <v>190</v>
       </c>
       <c r="D29">
         <v>19</v>
       </c>
       <c r="E29" t="s">
         <v>23</v>
       </c>
       <c r="F29" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>192</v>
       </c>
       <c r="D30">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E30" t="s">
         <v>9</v>
       </c>
       <c r="F30" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>193</v>
       </c>
       <c r="D31">
         <v>18</v>
       </c>
       <c r="E31" t="s">
         <v>9</v>
       </c>
       <c r="F31" t="s">
@@ -3974,51 +3974,51 @@
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>198</v>
       </c>
       <c r="D35">
         <v>17</v>
       </c>
       <c r="E35" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>199</v>
       </c>
       <c r="D36">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E36" t="s">
         <v>9</v>
       </c>
       <c r="F36" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>200</v>
       </c>
       <c r="D37">
         <v>18</v>
       </c>
       <c r="E37" t="s">
         <v>53</v>
       </c>
       <c r="F37" t="s">
@@ -4516,91 +4516,91 @@
       </c>
       <c r="C63" t="s">
         <v>232</v>
       </c>
       <c r="D63">
         <v>18</v>
       </c>
       <c r="E63" t="s">
         <v>9</v>
       </c>
       <c r="F63" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>233</v>
       </c>
       <c r="D64">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E64" t="s">
         <v>26</v>
       </c>
       <c r="F64" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>234</v>
       </c>
       <c r="D65">
         <v>19</v>
       </c>
       <c r="E65" t="s">
         <v>9</v>
       </c>
       <c r="F65" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>235</v>
       </c>
       <c r="D66">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E66" t="s">
         <v>26</v>
       </c>
       <c r="F66" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>236</v>
       </c>
       <c r="D67">
         <v>18</v>
       </c>
       <c r="E67" t="s">
         <v>16</v>
       </c>
       <c r="F67" t="s">
@@ -4613,51 +4613,51 @@
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>237</v>
       </c>
       <c r="D68">
         <v>18</v>
       </c>
       <c r="E68" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>238</v>
       </c>
       <c r="D69">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E69" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>239</v>
       </c>
       <c r="D70">
         <v>19</v>
       </c>
       <c r="E70" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
@@ -4778,51 +4778,51 @@
       </c>
       <c r="C77" t="s">
         <v>246</v>
       </c>
       <c r="D77">
         <v>18</v>
       </c>
       <c r="E77" t="s">
         <v>53</v>
       </c>
       <c r="F77" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>247</v>
       </c>
       <c r="D78">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E78" t="s">
         <v>9</v>
       </c>
       <c r="F78" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>248</v>
       </c>
       <c r="D79">
         <v>18</v>
       </c>
       <c r="E79" t="s">
         <v>9</v>
       </c>
       <c r="F79" t="s">
@@ -4875,51 +4875,51 @@
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>251</v>
       </c>
       <c r="D82">
         <v>16</v>
       </c>
       <c r="E82" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>252</v>
       </c>
       <c r="D83">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>253</v>
       </c>
       <c r="D84">
         <v>19</v>
       </c>
       <c r="E84" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
@@ -5281,51 +5281,51 @@
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
       </c>
       <c r="C105" t="s">
         <v>278</v>
       </c>
       <c r="D105">
         <v>17</v>
       </c>
       <c r="E105" t="s">
         <v>53</v>
       </c>
       <c r="F105" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="C106" t="s">
         <v>279</v>
       </c>
       <c r="D106">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E106" t="s">
         <v>9</v>
       </c>
       <c r="F106" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="C107" t="s">
         <v>280</v>
       </c>
       <c r="D107">
         <v>17</v>
       </c>
       <c r="E107" t="s">
         <v>53</v>
       </c>
       <c r="F107" t="s">
         <v>112</v>
       </c>
     </row>
@@ -5363,51 +5363,51 @@
         <v>54</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="C110" t="s">
         <v>283</v>
       </c>
       <c r="D110">
         <v>17</v>
       </c>
       <c r="E110" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="C111" t="s">
         <v>284</v>
       </c>
       <c r="D111">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E111" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="C112" t="s">
         <v>285</v>
       </c>
       <c r="D112">
         <v>16</v>
       </c>
       <c r="E112" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="C113" t="s">
         <v>286</v>
@@ -5541,51 +5541,51 @@
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="C121" t="s">
         <v>296</v>
       </c>
       <c r="D121">
         <v>15</v>
       </c>
       <c r="E121" t="s">
         <v>9</v>
       </c>
       <c r="F121" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>120</v>
       </c>
       <c r="C122" t="s">
         <v>297</v>
       </c>
       <c r="D122">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E122" t="s">
         <v>9</v>
       </c>
       <c r="F122" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="C123" t="s">
         <v>298</v>
       </c>
       <c r="D123">
         <v>19</v>
       </c>
       <c r="E123" t="s">
         <v>9</v>
       </c>
       <c r="F123" t="s">
         <v>139</v>
       </c>
     </row>
@@ -5606,51 +5606,51 @@
         <v>51</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>123</v>
       </c>
       <c r="C125" t="s">
         <v>300</v>
       </c>
       <c r="D125">
         <v>16</v>
       </c>
       <c r="E125" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="C126" t="s">
         <v>301</v>
       </c>
       <c r="D126">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E126" t="s">
         <v>9</v>
       </c>
       <c r="F126" t="s">
         <v>150</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>