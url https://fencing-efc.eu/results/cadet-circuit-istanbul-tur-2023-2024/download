--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1430,51 +1430,51 @@
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>50.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>50.0</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
         <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
     </row>
@@ -1624,51 +1624,51 @@
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
         <v>17</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>20.0</v>
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15">
         <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>29</v>
       </c>
     </row>
@@ -1761,71 +1761,71 @@
       </c>
       <c r="C20" t="s">
         <v>42</v>
       </c>
       <c r="D20">
         <v>17</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>10.0</v>
       </c>
       <c r="C21" t="s">
         <v>44</v>
       </c>
       <c r="D21">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>16</v>
       </c>
       <c r="F21" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>10.0</v>
       </c>
       <c r="C22" t="s">
         <v>45</v>
       </c>
       <c r="D22">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E22" t="s">
         <v>9</v>
       </c>
       <c r="F22" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>10.0</v>
       </c>
       <c r="C23" t="s">
         <v>47</v>
       </c>
       <c r="D23">
         <v>18</v>
       </c>
       <c r="E23" t="s">
         <v>9</v>
       </c>
       <c r="F23" t="s">
@@ -2018,51 +2018,51 @@
       </c>
       <c r="C33" t="s">
         <v>63</v>
       </c>
       <c r="D33">
         <v>18</v>
       </c>
       <c r="E33" t="s">
         <v>53</v>
       </c>
       <c r="F33" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>5.0</v>
       </c>
       <c r="C34" t="s">
         <v>65</v>
       </c>
       <c r="D34">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E34" t="s">
         <v>66</v>
       </c>
       <c r="F34" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>5.0</v>
       </c>
       <c r="C35" t="s">
         <v>68</v>
       </c>
       <c r="D35">
         <v>19</v>
       </c>
       <c r="E35" t="s">
         <v>9</v>
       </c>
       <c r="F35" t="s">
@@ -2198,51 +2198,51 @@
       </c>
       <c r="C42" t="s">
         <v>77</v>
       </c>
       <c r="D42">
         <v>14</v>
       </c>
       <c r="E42" t="s">
         <v>9</v>
       </c>
       <c r="F42" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>78</v>
       </c>
       <c r="D43">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E43" t="s">
         <v>9</v>
       </c>
       <c r="F43" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>79</v>
       </c>
       <c r="D44">
         <v>16</v>
       </c>
       <c r="E44" t="s">
         <v>9</v>
       </c>
       <c r="F44" t="s">
@@ -2275,51 +2275,51 @@
       </c>
       <c r="B46">
         <v>5.0</v>
       </c>
       <c r="C46" t="s">
         <v>83</v>
       </c>
       <c r="D46">
         <v>18</v>
       </c>
       <c r="E46" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>5.0</v>
       </c>
       <c r="C47" t="s">
         <v>84</v>
       </c>
       <c r="D47">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E47" t="s">
         <v>16</v>
       </c>
       <c r="F47" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>5.0</v>
       </c>
       <c r="C48" t="s">
         <v>85</v>
       </c>
       <c r="D48">
         <v>18</v>
       </c>
       <c r="E48" t="s">
         <v>29</v>
       </c>
     </row>
@@ -2620,51 +2620,51 @@
       </c>
       <c r="C64" t="s">
         <v>104</v>
       </c>
       <c r="D64">
         <v>15</v>
       </c>
       <c r="E64" t="s">
         <v>26</v>
       </c>
       <c r="F64" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>5.0</v>
       </c>
       <c r="C65" t="s">
         <v>105</v>
       </c>
       <c r="D65">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E65" t="s">
         <v>53</v>
       </c>
       <c r="F65" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>2.5</v>
       </c>
       <c r="C66" t="s">
         <v>106</v>
       </c>
       <c r="D66">
         <v>18</v>
       </c>
       <c r="E66" t="s">
         <v>53</v>
       </c>
       <c r="F66" t="s">
@@ -2680,91 +2680,91 @@
       </c>
       <c r="C67" t="s">
         <v>107</v>
       </c>
       <c r="D67">
         <v>19</v>
       </c>
       <c r="E67" t="s">
         <v>9</v>
       </c>
       <c r="F67" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>2.5</v>
       </c>
       <c r="C68" t="s">
         <v>108</v>
       </c>
       <c r="D68">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E68" t="s">
         <v>53</v>
       </c>
       <c r="F68" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>2.5</v>
       </c>
       <c r="C69" t="s">
         <v>109</v>
       </c>
       <c r="D69">
         <v>18</v>
       </c>
       <c r="E69" t="s">
         <v>9</v>
       </c>
       <c r="F69" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>2.5</v>
       </c>
       <c r="C70" t="s">
         <v>110</v>
       </c>
       <c r="D70">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E70" t="s">
         <v>9</v>
       </c>
       <c r="F70" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>2.5</v>
       </c>
       <c r="C71" t="s">
         <v>111</v>
       </c>
       <c r="D71">
         <v>18</v>
       </c>
       <c r="E71" t="s">
         <v>53</v>
       </c>
       <c r="F71" t="s">
@@ -2970,82 +2970,82 @@
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>128</v>
       </c>
       <c r="D83">
         <v>17</v>
       </c>
       <c r="E83" t="s">
         <v>129</v>
       </c>
       <c r="F83" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
         <v>131</v>
       </c>
       <c r="D84">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E84" t="s">
         <v>9</v>
       </c>
       <c r="F84" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="C85" t="s">
         <v>133</v>
       </c>
       <c r="D85">
         <v>18</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="C86" t="s">
         <v>134</v>
       </c>
       <c r="D86">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E86" t="s">
         <v>53</v>
       </c>
       <c r="F86" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="C87" t="s">
         <v>135</v>
       </c>
       <c r="D87">
         <v>17</v>
       </c>
       <c r="E87" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
@@ -3063,68 +3063,68 @@
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="C89" t="s">
         <v>137</v>
       </c>
       <c r="D89">
         <v>18</v>
       </c>
       <c r="E89" t="s">
         <v>16</v>
       </c>
       <c r="F89" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="C90" t="s">
         <v>138</v>
       </c>
       <c r="D90">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E90" t="s">
         <v>9</v>
       </c>
       <c r="F90" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="C91" t="s">
         <v>140</v>
       </c>
       <c r="D91">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E91" t="s">
         <v>53</v>
       </c>
       <c r="F91" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="C92" t="s">
         <v>141</v>
       </c>
       <c r="D92">
         <v>16</v>
       </c>
       <c r="E92" t="s">
         <v>9</v>
       </c>
       <c r="F92" t="s">
         <v>51</v>
       </c>
     </row>
@@ -3145,51 +3145,51 @@
         <v>17</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
         <v>143</v>
       </c>
       <c r="D94">
         <v>16</v>
       </c>
       <c r="E94" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>145</v>
       </c>
       <c r="D95">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E95" t="s">
         <v>53</v>
       </c>
       <c r="F95" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="C96" t="s">
         <v>146</v>
       </c>
       <c r="D96">
         <v>17</v>
       </c>
       <c r="E96" t="s">
         <v>9</v>
       </c>
       <c r="F96" t="s">
         <v>147</v>
       </c>
     </row>
@@ -3749,51 +3749,51 @@
       </c>
       <c r="C23" t="s">
         <v>181</v>
       </c>
       <c r="D23">
         <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>9</v>
       </c>
       <c r="F23" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>182</v>
       </c>
       <c r="D24">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E24" t="s">
         <v>183</v>
       </c>
       <c r="F24" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>185</v>
       </c>
       <c r="D25">
         <v>19</v>
       </c>
       <c r="E25" t="s">
         <v>9</v>
       </c>
     </row>
@@ -3994,51 +3994,51 @@
       </c>
       <c r="C36" t="s">
         <v>199</v>
       </c>
       <c r="D36">
         <v>17</v>
       </c>
       <c r="E36" t="s">
         <v>9</v>
       </c>
       <c r="F36" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>200</v>
       </c>
       <c r="D37">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E37" t="s">
         <v>53</v>
       </c>
       <c r="F37" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>201</v>
       </c>
       <c r="D38">
         <v>19</v>
       </c>
       <c r="E38" t="s">
         <v>16</v>
       </c>
       <c r="F38" t="s">
@@ -4114,51 +4114,51 @@
       </c>
       <c r="C42" t="s">
         <v>205</v>
       </c>
       <c r="D42">
         <v>18</v>
       </c>
       <c r="E42" t="s">
         <v>9</v>
       </c>
       <c r="F42" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>206</v>
       </c>
       <c r="D43">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E43" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>207</v>
       </c>
       <c r="D44">
         <v>19</v>
       </c>
       <c r="E44" t="s">
         <v>9</v>
       </c>
       <c r="F44" t="s">
         <v>125</v>
       </c>
     </row>
@@ -4248,91 +4248,91 @@
       </c>
       <c r="C49" t="s">
         <v>213</v>
       </c>
       <c r="D49">
         <v>19</v>
       </c>
       <c r="E49" t="s">
         <v>129</v>
       </c>
       <c r="F49" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>214</v>
       </c>
       <c r="D50">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E50" t="s">
         <v>23</v>
       </c>
       <c r="F50" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>215</v>
       </c>
       <c r="D51">
         <v>19</v>
       </c>
       <c r="E51" t="s">
         <v>26</v>
       </c>
       <c r="F51" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>217</v>
       </c>
       <c r="D52">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E52" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>219</v>
       </c>
       <c r="D53">
         <v>18</v>
       </c>
       <c r="E53" t="s">
         <v>16</v>
       </c>
       <c r="F53" t="s">
         <v>220</v>
       </c>
     </row>
@@ -4664,51 +4664,51 @@
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>240</v>
       </c>
       <c r="D71">
         <v>19</v>
       </c>
       <c r="E71" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>241</v>
       </c>
       <c r="D72">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E72" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>242</v>
       </c>
       <c r="D73">
         <v>17</v>
       </c>
       <c r="E73" t="s">
         <v>53</v>
       </c>
       <c r="F73" t="s">
         <v>64</v>
       </c>
     </row>
@@ -4721,51 +4721,51 @@
       </c>
       <c r="C74" t="s">
         <v>243</v>
       </c>
       <c r="D74">
         <v>16</v>
       </c>
       <c r="E74" t="s">
         <v>9</v>
       </c>
       <c r="F74" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>244</v>
       </c>
       <c r="D75">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E75" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>245</v>
       </c>
       <c r="D76">
         <v>17</v>
       </c>
       <c r="E76" t="s">
         <v>9</v>
       </c>
       <c r="F76" t="s">
         <v>116</v>
       </c>
     </row>
@@ -4838,51 +4838,51 @@
       </c>
       <c r="C80" t="s">
         <v>249</v>
       </c>
       <c r="D80">
         <v>18</v>
       </c>
       <c r="E80" t="s">
         <v>9</v>
       </c>
       <c r="F80" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>250</v>
       </c>
       <c r="D81">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E81" t="s">
         <v>53</v>
       </c>
       <c r="F81" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>251</v>
       </c>
       <c r="D82">
         <v>16</v>
       </c>
       <c r="E82" t="s">
         <v>144</v>
       </c>
     </row>
@@ -4949,88 +4949,88 @@
       </c>
       <c r="C86" t="s">
         <v>255</v>
       </c>
       <c r="D86">
         <v>16</v>
       </c>
       <c r="E86" t="s">
         <v>218</v>
       </c>
       <c r="F86" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>257</v>
       </c>
       <c r="D87">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E87" t="s">
         <v>9</v>
       </c>
       <c r="F87" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>258</v>
       </c>
       <c r="D88">
         <v>17</v>
       </c>
       <c r="E88" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>260</v>
       </c>
       <c r="D89">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E89" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>262</v>
       </c>
       <c r="D90">
         <v>16</v>
       </c>
       <c r="E90" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
@@ -5097,51 +5097,51 @@
       </c>
       <c r="C94" t="s">
         <v>266</v>
       </c>
       <c r="D94">
         <v>17</v>
       </c>
       <c r="E94" t="s">
         <v>53</v>
       </c>
       <c r="F94" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>267</v>
       </c>
       <c r="D95">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E95" t="s">
         <v>9</v>
       </c>
       <c r="F95" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="C96" t="s">
         <v>268</v>
       </c>
       <c r="D96">
         <v>16</v>
       </c>
       <c r="E96" t="s">
         <v>26</v>
       </c>
       <c r="F96" t="s">
         <v>188</v>
       </c>
     </row>
@@ -5199,51 +5199,51 @@
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="C100" t="s">
         <v>272</v>
       </c>
       <c r="D100">
         <v>17</v>
       </c>
       <c r="E100" t="s">
         <v>23</v>
       </c>
       <c r="F100" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="C101" t="s">
         <v>273</v>
       </c>
       <c r="D101">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E101" t="s">
         <v>23</v>
       </c>
       <c r="F101" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="C102" t="s">
         <v>274</v>
       </c>
       <c r="D102">
         <v>17</v>
       </c>
       <c r="E102" t="s">
         <v>9</v>
       </c>
       <c r="F102" t="s">
         <v>275</v>
       </c>
     </row>
@@ -5391,51 +5391,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="C112" t="s">
         <v>285</v>
       </c>
       <c r="D112">
         <v>16</v>
       </c>
       <c r="E112" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="C113" t="s">
         <v>286</v>
       </c>
       <c r="D113">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E113" t="s">
         <v>9</v>
       </c>
       <c r="F113" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="C114" t="s">
         <v>288</v>
       </c>
       <c r="D114">
         <v>16</v>
       </c>
       <c r="E114" t="s">
         <v>9</v>
       </c>
       <c r="F114" t="s">
         <v>223</v>
       </c>
     </row>
@@ -5510,51 +5510,51 @@
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="C119" t="s">
         <v>294</v>
       </c>
       <c r="D119">
         <v>18</v>
       </c>
       <c r="E119" t="s">
         <v>26</v>
       </c>
       <c r="F119" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>118</v>
       </c>
       <c r="C120" t="s">
         <v>295</v>
       </c>
       <c r="D120">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E120" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="C121" t="s">
         <v>296</v>
       </c>
       <c r="D121">
         <v>15</v>
       </c>
       <c r="E121" t="s">
         <v>9</v>
       </c>
       <c r="F121" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>120</v>