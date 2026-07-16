--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -2866,51 +2866,51 @@
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5">
         <v>96.0</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6">
         <v>78.0</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6">
         <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
@@ -3123,71 +3123,71 @@
       </c>
       <c r="C17" t="s">
         <v>43</v>
       </c>
       <c r="D17">
         <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>14</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>44</v>
       </c>
       <c r="D18">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E18" t="s">
         <v>45</v>
       </c>
       <c r="F18" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>15</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>47</v>
       </c>
       <c r="D19">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E19" t="s">
         <v>48</v>
       </c>
       <c r="F19" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>16</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>50</v>
       </c>
       <c r="D20">
         <v>19</v>
       </c>
       <c r="E20" t="s">
         <v>33</v>
       </c>
       <c r="F20" t="s">
@@ -3343,51 +3343,51 @@
       </c>
       <c r="C28" t="s">
         <v>69</v>
       </c>
       <c r="D28">
         <v>18</v>
       </c>
       <c r="E28" t="s">
         <v>23</v>
       </c>
       <c r="F28" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>25</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>71</v>
       </c>
       <c r="D29">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E29" t="s">
         <v>16</v>
       </c>
       <c r="F29" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>26</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>73</v>
       </c>
       <c r="D30">
         <v>19</v>
       </c>
       <c r="E30" t="s">
         <v>23</v>
       </c>
       <c r="F30" t="s">
@@ -3403,51 +3403,51 @@
       </c>
       <c r="C31" t="s">
         <v>75</v>
       </c>
       <c r="D31">
         <v>20</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>28</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>77</v>
       </c>
       <c r="D32">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E32" t="s">
         <v>53</v>
       </c>
       <c r="F32" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>29</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>79</v>
       </c>
       <c r="D33">
         <v>19</v>
       </c>
       <c r="E33" t="s">
         <v>53</v>
       </c>
       <c r="F33" t="s">
@@ -3543,51 +3543,51 @@
       </c>
       <c r="C38" t="s">
         <v>89</v>
       </c>
       <c r="D38">
         <v>19</v>
       </c>
       <c r="E38" t="s">
         <v>53</v>
       </c>
       <c r="F38" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>35</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>91</v>
       </c>
       <c r="D39">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E39" t="s">
         <v>53</v>
       </c>
       <c r="F39" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>36</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>92</v>
       </c>
       <c r="D40">
         <v>19</v>
       </c>
       <c r="E40" t="s">
         <v>23</v>
       </c>
       <c r="F40" t="s">
@@ -3623,51 +3623,51 @@
       </c>
       <c r="C42" t="s">
         <v>95</v>
       </c>
       <c r="D42">
         <v>18</v>
       </c>
       <c r="E42" t="s">
         <v>48</v>
       </c>
       <c r="F42" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>39</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>97</v>
       </c>
       <c r="D43">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E43" t="s">
         <v>33</v>
       </c>
       <c r="F43" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>40</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>98</v>
       </c>
       <c r="D44">
         <v>18</v>
       </c>
       <c r="E44" t="s">
         <v>45</v>
       </c>
       <c r="F44" t="s">
@@ -3720,91 +3720,91 @@
       </c>
       <c r="C47" t="s">
         <v>104</v>
       </c>
       <c r="D47">
         <v>19</v>
       </c>
       <c r="E47" t="s">
         <v>67</v>
       </c>
       <c r="F47" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>43</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>106</v>
       </c>
       <c r="D48">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E48" t="s">
         <v>23</v>
       </c>
       <c r="F48" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>45</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>107</v>
       </c>
       <c r="D49">
         <v>19</v>
       </c>
       <c r="E49" t="s">
         <v>108</v>
       </c>
       <c r="F49" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>46</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>110</v>
       </c>
       <c r="D50">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E50" t="s">
         <v>53</v>
       </c>
       <c r="F50" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>47</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>112</v>
       </c>
       <c r="D51">
         <v>20</v>
       </c>
       <c r="E51" t="s">
         <v>53</v>
       </c>
       <c r="F51" t="s">
@@ -3860,51 +3860,51 @@
       </c>
       <c r="C54" t="s">
         <v>117</v>
       </c>
       <c r="D54">
         <v>20</v>
       </c>
       <c r="E54" t="s">
         <v>26</v>
       </c>
       <c r="F54" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>51</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>118</v>
       </c>
       <c r="D55">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E55" t="s">
         <v>119</v>
       </c>
       <c r="F55" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>51</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>121</v>
       </c>
       <c r="D56">
         <v>20</v>
       </c>
       <c r="E56" t="s">
         <v>33</v>
       </c>
       <c r="F56" t="s">
@@ -3920,71 +3920,71 @@
       </c>
       <c r="C57" t="s">
         <v>122</v>
       </c>
       <c r="D57">
         <v>17</v>
       </c>
       <c r="E57" t="s">
         <v>16</v>
       </c>
       <c r="F57" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>54</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>123</v>
       </c>
       <c r="D58">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E58" t="s">
         <v>124</v>
       </c>
       <c r="F58" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>55</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>126</v>
       </c>
       <c r="D59">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E59" t="s">
         <v>16</v>
       </c>
       <c r="F59" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>56</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>127</v>
       </c>
       <c r="D60">
         <v>18</v>
       </c>
       <c r="E60" t="s">
         <v>16</v>
       </c>
       <c r="F60" t="s">
@@ -4077,71 +4077,71 @@
       </c>
       <c r="C65" t="s">
         <v>133</v>
       </c>
       <c r="D65">
         <v>18</v>
       </c>
       <c r="E65" t="s">
         <v>134</v>
       </c>
       <c r="F65" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>62</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>136</v>
       </c>
       <c r="D66">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E66" t="s">
         <v>33</v>
       </c>
       <c r="F66" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>63</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>138</v>
       </c>
       <c r="D67">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E67" t="s">
         <v>33</v>
       </c>
       <c r="F67" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>64</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>139</v>
       </c>
       <c r="D68">
         <v>20</v>
       </c>
       <c r="E68" t="s">
         <v>45</v>
       </c>
       <c r="F68" t="s">
@@ -4157,51 +4157,51 @@
       </c>
       <c r="C69" t="s">
         <v>141</v>
       </c>
       <c r="D69">
         <v>19</v>
       </c>
       <c r="E69" t="s">
         <v>16</v>
       </c>
       <c r="F69" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>66</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>143</v>
       </c>
       <c r="D70">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E70" t="s">
         <v>53</v>
       </c>
       <c r="F70" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>67</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>145</v>
       </c>
       <c r="D71">
         <v>19</v>
       </c>
       <c r="E71" t="s">
         <v>48</v>
       </c>
       <c r="F71" t="s">
@@ -4354,51 +4354,51 @@
       </c>
       <c r="C79" t="s">
         <v>156</v>
       </c>
       <c r="D79">
         <v>18</v>
       </c>
       <c r="E79" t="s">
         <v>16</v>
       </c>
       <c r="F79" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>76</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>157</v>
       </c>
       <c r="D80">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E80" t="s">
         <v>16</v>
       </c>
       <c r="F80" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>77</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>158</v>
       </c>
       <c r="D81">
         <v>19</v>
       </c>
       <c r="E81" t="s">
         <v>159</v>
       </c>
       <c r="F81" t="s">
@@ -4454,71 +4454,71 @@
       </c>
       <c r="C84" t="s">
         <v>165</v>
       </c>
       <c r="D84">
         <v>18</v>
       </c>
       <c r="E84" t="s">
         <v>23</v>
       </c>
       <c r="F84" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>81</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>166</v>
       </c>
       <c r="D85">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E85" t="s">
         <v>23</v>
       </c>
       <c r="F85" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>82</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>167</v>
       </c>
       <c r="D86">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E86" t="s">
         <v>108</v>
       </c>
       <c r="F86" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>83</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>169</v>
       </c>
       <c r="D87">
         <v>19</v>
       </c>
       <c r="E87" t="s">
         <v>45</v>
       </c>
       <c r="F87" t="s">
@@ -4594,51 +4594,51 @@
       </c>
       <c r="C91" t="s">
         <v>176</v>
       </c>
       <c r="D91">
         <v>18</v>
       </c>
       <c r="E91" t="s">
         <v>16</v>
       </c>
       <c r="F91" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>88</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>177</v>
       </c>
       <c r="D92">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E92" t="s">
         <v>16</v>
       </c>
       <c r="F92" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>89</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>179</v>
       </c>
       <c r="D93">
         <v>19</v>
       </c>
       <c r="E93" t="s">
         <v>53</v>
       </c>
       <c r="F93" t="s">
@@ -4734,51 +4734,51 @@
       </c>
       <c r="C98" t="s">
         <v>185</v>
       </c>
       <c r="D98">
         <v>19</v>
       </c>
       <c r="E98" t="s">
         <v>23</v>
       </c>
       <c r="F98" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>95</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>187</v>
       </c>
       <c r="D99">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E99" t="s">
         <v>53</v>
       </c>
       <c r="F99" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>96</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>189</v>
       </c>
       <c r="D100">
         <v>19</v>
       </c>
       <c r="E100" t="s">
         <v>23</v>
       </c>
       <c r="F100" t="s">
@@ -4834,51 +4834,51 @@
       </c>
       <c r="C103" t="s">
         <v>194</v>
       </c>
       <c r="D103">
         <v>19</v>
       </c>
       <c r="E103" t="s">
         <v>23</v>
       </c>
       <c r="F103" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>100</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>195</v>
       </c>
       <c r="D104">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E104" t="s">
         <v>16</v>
       </c>
       <c r="F104" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>101</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>196</v>
       </c>
       <c r="D105">
         <v>19</v>
       </c>
       <c r="E105" t="s">
         <v>21</v>
       </c>
       <c r="F105" t="s">
@@ -4894,88 +4894,88 @@
       </c>
       <c r="C106" t="s">
         <v>198</v>
       </c>
       <c r="D106">
         <v>19</v>
       </c>
       <c r="E106" t="s">
         <v>45</v>
       </c>
       <c r="F106" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>103</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>199</v>
       </c>
       <c r="D107">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E107" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>104</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>200</v>
       </c>
       <c r="D108">
         <v>17</v>
       </c>
       <c r="E108" t="s">
         <v>23</v>
       </c>
       <c r="F108" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>105</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>201</v>
       </c>
       <c r="D109">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E109" t="s">
         <v>23</v>
       </c>
       <c r="F109" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>106</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>202</v>
       </c>
       <c r="D110">
         <v>19</v>
       </c>
       <c r="E110" t="s">
         <v>45</v>
       </c>
       <c r="F110" t="s">
@@ -4991,51 +4991,51 @@
       </c>
       <c r="C111" t="s">
         <v>203</v>
       </c>
       <c r="D111">
         <v>19</v>
       </c>
       <c r="E111" t="s">
         <v>23</v>
       </c>
       <c r="F111" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>108</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>205</v>
       </c>
       <c r="D112">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E112" t="s">
         <v>23</v>
       </c>
       <c r="F112" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>108</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>207</v>
       </c>
       <c r="D113">
         <v>18</v>
       </c>
       <c r="E113" t="s">
         <v>53</v>
       </c>
       <c r="F113" t="s">
@@ -5108,51 +5108,51 @@
       </c>
       <c r="C117" t="s">
         <v>212</v>
       </c>
       <c r="D117">
         <v>20</v>
       </c>
       <c r="E117" t="s">
         <v>45</v>
       </c>
       <c r="F117" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>114</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>214</v>
       </c>
       <c r="D118">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E118" t="s">
         <v>33</v>
       </c>
       <c r="F118" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>115</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>216</v>
       </c>
       <c r="D119">
         <v>18</v>
       </c>
       <c r="E119" t="s">
         <v>67</v>
       </c>
       <c r="F119" t="s">
@@ -5188,208 +5188,208 @@
       </c>
       <c r="C121" t="s">
         <v>218</v>
       </c>
       <c r="D121">
         <v>20</v>
       </c>
       <c r="E121" t="s">
         <v>53</v>
       </c>
       <c r="F121" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>117</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>220</v>
       </c>
       <c r="D122">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E122" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>119</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>221</v>
       </c>
       <c r="D123">
         <v>18</v>
       </c>
       <c r="E123" t="s">
         <v>33</v>
       </c>
       <c r="F123" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>120</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>223</v>
       </c>
       <c r="D124">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E124" t="s">
         <v>53</v>
       </c>
       <c r="F124" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>121</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>225</v>
       </c>
       <c r="D125">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E125" t="s">
         <v>23</v>
       </c>
       <c r="F125" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>122</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>226</v>
       </c>
       <c r="D126">
         <v>18</v>
       </c>
       <c r="E126" t="s">
         <v>67</v>
       </c>
       <c r="F126" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>123</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>227</v>
       </c>
       <c r="D127">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E127" t="s">
         <v>33</v>
       </c>
       <c r="F127" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>124</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>228</v>
       </c>
       <c r="D128">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E128" t="s">
         <v>23</v>
       </c>
       <c r="F128" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>125</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>229</v>
       </c>
       <c r="D129">
         <v>18</v>
       </c>
       <c r="E129" t="s">
         <v>119</v>
       </c>
       <c r="F129" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>126</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>231</v>
       </c>
       <c r="D130">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E130" t="s">
         <v>16</v>
       </c>
       <c r="F130" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>127</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>232</v>
       </c>
       <c r="D131">
         <v>17</v>
       </c>
       <c r="E131" t="s">
         <v>23</v>
       </c>
       <c r="F131" t="s">
@@ -5436,99 +5436,99 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>130</v>
       </c>
       <c r="C134" t="s">
         <v>236</v>
       </c>
       <c r="D134">
         <v>19</v>
       </c>
       <c r="E134" t="s">
         <v>108</v>
       </c>
       <c r="F134" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>131</v>
       </c>
       <c r="C135" t="s">
         <v>237</v>
       </c>
       <c r="D135">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E135" t="s">
         <v>53</v>
       </c>
       <c r="F135" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>132</v>
       </c>
       <c r="C136" t="s">
         <v>238</v>
       </c>
       <c r="D136">
         <v>19</v>
       </c>
       <c r="E136" t="s">
         <v>10</v>
       </c>
       <c r="F136" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>133</v>
       </c>
       <c r="C137" t="s">
         <v>239</v>
       </c>
       <c r="D137">
         <v>19</v>
       </c>
       <c r="E137" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>134</v>
       </c>
       <c r="C138" t="s">
         <v>241</v>
       </c>
       <c r="D138">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E138" t="s">
         <v>33</v>
       </c>
       <c r="F138" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>135</v>
       </c>
       <c r="C139" t="s">
         <v>242</v>
       </c>
       <c r="D139">
         <v>20</v>
       </c>
       <c r="E139" t="s">
         <v>23</v>
       </c>
       <c r="F139" t="s">
         <v>243</v>
       </c>
     </row>
@@ -5549,96 +5549,96 @@
         <v>94</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>136</v>
       </c>
       <c r="C141" t="s">
         <v>245</v>
       </c>
       <c r="D141">
         <v>18</v>
       </c>
       <c r="E141" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>138</v>
       </c>
       <c r="C142" t="s">
         <v>246</v>
       </c>
       <c r="D142">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E142" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>139</v>
       </c>
       <c r="C143" t="s">
         <v>247</v>
       </c>
       <c r="D143">
         <v>18</v>
       </c>
       <c r="E143" t="s">
         <v>108</v>
       </c>
       <c r="F143" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>140</v>
       </c>
       <c r="C144" t="s">
         <v>248</v>
       </c>
       <c r="D144">
         <v>19</v>
       </c>
       <c r="E144" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>141</v>
       </c>
       <c r="C145" t="s">
         <v>249</v>
       </c>
       <c r="D145">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E145" t="s">
         <v>23</v>
       </c>
       <c r="F145" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>142</v>
       </c>
       <c r="C146" t="s">
         <v>250</v>
       </c>
       <c r="D146">
         <v>19</v>
       </c>
       <c r="E146" t="s">
         <v>21</v>
       </c>
       <c r="F146" t="s">
         <v>251</v>
       </c>
     </row>
@@ -5744,51 +5744,51 @@
     <row r="153" spans="1:6">
       <c r="A153">
         <v>149</v>
       </c>
       <c r="C153" t="s">
         <v>259</v>
       </c>
       <c r="D153">
         <v>18</v>
       </c>
       <c r="E153" t="s">
         <v>23</v>
       </c>
       <c r="F153" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>149</v>
       </c>
       <c r="C154" t="s">
         <v>260</v>
       </c>
       <c r="D154">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E154" t="s">
         <v>124</v>
       </c>
       <c r="F154" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>151</v>
       </c>
       <c r="C155" t="s">
         <v>262</v>
       </c>
       <c r="D155">
         <v>19</v>
       </c>
       <c r="E155" t="s">
         <v>16</v>
       </c>
       <c r="F155" t="s">
         <v>178</v>
       </c>
     </row>
@@ -6148,102 +6148,102 @@
         <v>21</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>174</v>
       </c>
       <c r="C178" t="s">
         <v>290</v>
       </c>
       <c r="D178">
         <v>19</v>
       </c>
       <c r="E178" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>175</v>
       </c>
       <c r="C179" t="s">
         <v>292</v>
       </c>
       <c r="D179">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E179" t="s">
         <v>48</v>
       </c>
       <c r="F179" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>176</v>
       </c>
       <c r="C180" t="s">
         <v>294</v>
       </c>
       <c r="D180">
         <v>19</v>
       </c>
       <c r="E180" t="s">
         <v>16</v>
       </c>
       <c r="F180" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>177</v>
       </c>
       <c r="C181" t="s">
         <v>295</v>
       </c>
       <c r="D181">
         <v>19</v>
       </c>
       <c r="E181" t="s">
         <v>23</v>
       </c>
       <c r="F181" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>178</v>
       </c>
       <c r="C182" t="s">
         <v>296</v>
       </c>
       <c r="D182">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E182" t="s">
         <v>21</v>
       </c>
       <c r="F182" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>179</v>
       </c>
       <c r="C183" t="s">
         <v>298</v>
       </c>
       <c r="D183">
         <v>17</v>
       </c>
       <c r="E183" t="s">
         <v>23</v>
       </c>
       <c r="F183" t="s">
         <v>299</v>
       </c>
     </row>
@@ -6301,184 +6301,184 @@
     <row r="187" spans="1:6">
       <c r="A187">
         <v>183</v>
       </c>
       <c r="C187" t="s">
         <v>305</v>
       </c>
       <c r="D187">
         <v>19</v>
       </c>
       <c r="E187" t="s">
         <v>26</v>
       </c>
       <c r="F187" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>184</v>
       </c>
       <c r="C188" t="s">
         <v>307</v>
       </c>
       <c r="D188">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E188" t="s">
         <v>23</v>
       </c>
       <c r="F188" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>185</v>
       </c>
       <c r="C189" t="s">
         <v>308</v>
       </c>
       <c r="D189">
         <v>18</v>
       </c>
       <c r="E189" t="s">
         <v>23</v>
       </c>
       <c r="F189" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>186</v>
       </c>
       <c r="C190" t="s">
         <v>310</v>
       </c>
       <c r="D190">
         <v>19</v>
       </c>
       <c r="E190" t="s">
         <v>163</v>
       </c>
       <c r="F190" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>187</v>
       </c>
       <c r="C191" t="s">
         <v>312</v>
       </c>
       <c r="D191">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E191" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>187</v>
       </c>
       <c r="C192" t="s">
         <v>313</v>
       </c>
       <c r="D192">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E192" t="s">
         <v>48</v>
       </c>
       <c r="F192" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>189</v>
       </c>
       <c r="C193" t="s">
         <v>314</v>
       </c>
       <c r="D193">
         <v>20</v>
       </c>
       <c r="E193" t="s">
         <v>26</v>
       </c>
       <c r="F193" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>190</v>
       </c>
       <c r="C194" t="s">
         <v>315</v>
       </c>
       <c r="D194">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E194" t="s">
         <v>21</v>
       </c>
       <c r="F194" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>190</v>
       </c>
       <c r="C195" t="s">
         <v>317</v>
       </c>
       <c r="D195">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E195" t="s">
         <v>53</v>
       </c>
       <c r="F195" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>192</v>
       </c>
       <c r="C196" t="s">
         <v>318</v>
       </c>
       <c r="D196">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E196" t="s">
         <v>108</v>
       </c>
       <c r="F196" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>193</v>
       </c>
       <c r="C197" t="s">
         <v>319</v>
       </c>
       <c r="D197">
         <v>18</v>
       </c>
       <c r="E197" t="s">
         <v>23</v>
       </c>
       <c r="F197" t="s">
         <v>70</v>
       </c>
     </row>
@@ -6632,51 +6632,51 @@
     <row r="207" spans="1:6">
       <c r="A207">
         <v>203</v>
       </c>
       <c r="C207" t="s">
         <v>332</v>
       </c>
       <c r="D207">
         <v>18</v>
       </c>
       <c r="E207" t="s">
         <v>48</v>
       </c>
       <c r="F207" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>204</v>
       </c>
       <c r="C208" t="s">
         <v>334</v>
       </c>
       <c r="D208">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E208" t="s">
         <v>48</v>
       </c>
       <c r="F208" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>205</v>
       </c>
       <c r="C209" t="s">
         <v>335</v>
       </c>
       <c r="D209">
         <v>15</v>
       </c>
       <c r="E209" t="s">
         <v>108</v>
       </c>
       <c r="F209" t="s">
         <v>168</v>
       </c>
     </row>
@@ -6779,147 +6779,147 @@
         <v>168</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>212</v>
       </c>
       <c r="C216" t="s">
         <v>344</v>
       </c>
       <c r="D216">
         <v>20</v>
       </c>
       <c r="E216" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>213</v>
       </c>
       <c r="C217" t="s">
         <v>345</v>
       </c>
       <c r="D217">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E217" t="s">
         <v>108</v>
       </c>
       <c r="F217" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>214</v>
       </c>
       <c r="C218" t="s">
         <v>346</v>
       </c>
       <c r="D218">
         <v>19</v>
       </c>
       <c r="E218" t="s">
         <v>23</v>
       </c>
       <c r="F218" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>215</v>
       </c>
       <c r="C219" t="s">
         <v>347</v>
       </c>
       <c r="D219">
         <v>16</v>
       </c>
       <c r="E219" t="s">
         <v>171</v>
       </c>
       <c r="F219" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>216</v>
       </c>
       <c r="C220" t="s">
         <v>348</v>
       </c>
       <c r="D220">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E220" t="s">
         <v>10</v>
       </c>
       <c r="F220" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>217</v>
       </c>
       <c r="C221" t="s">
         <v>350</v>
       </c>
       <c r="D221">
         <v>19</v>
       </c>
       <c r="E221" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>217</v>
       </c>
       <c r="C222" t="s">
         <v>351</v>
       </c>
       <c r="D222">
         <v>17</v>
       </c>
       <c r="E222" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>219</v>
       </c>
       <c r="C223" t="s">
         <v>352</v>
       </c>
       <c r="D223">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E223" t="s">
         <v>23</v>
       </c>
       <c r="F223" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>220</v>
       </c>
       <c r="C224" t="s">
         <v>353</v>
       </c>
       <c r="D224">
         <v>19</v>
       </c>
       <c r="E224" t="s">
         <v>163</v>
       </c>
       <c r="F224" t="s">
         <v>164</v>
       </c>
     </row>
@@ -6977,51 +6977,51 @@
     <row r="228" spans="1:6">
       <c r="A228">
         <v>224</v>
       </c>
       <c r="C228" t="s">
         <v>357</v>
       </c>
       <c r="D228">
         <v>19</v>
       </c>
       <c r="E228" t="s">
         <v>159</v>
       </c>
       <c r="F228" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
         <v>225</v>
       </c>
       <c r="C229" t="s">
         <v>359</v>
       </c>
       <c r="D229">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E229" t="s">
         <v>108</v>
       </c>
       <c r="F229" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
         <v>226</v>
       </c>
       <c r="C230" t="s">
         <v>360</v>
       </c>
       <c r="D230">
         <v>20</v>
       </c>
       <c r="E230" t="s">
         <v>108</v>
       </c>
       <c r="F230" t="s">
         <v>361</v>
       </c>
     </row>
@@ -7260,51 +7260,51 @@
     <row r="245" spans="1:6">
       <c r="A245">
         <v>241</v>
       </c>
       <c r="C245" t="s">
         <v>383</v>
       </c>
       <c r="D245">
         <v>18</v>
       </c>
       <c r="E245" t="s">
         <v>10</v>
       </c>
       <c r="F245" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246">
         <v>241</v>
       </c>
       <c r="C246" t="s">
         <v>384</v>
       </c>
       <c r="D246">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E246" t="s">
         <v>163</v>
       </c>
       <c r="F246" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247">
         <v>241</v>
       </c>
       <c r="C247" t="s">
         <v>386</v>
       </c>
       <c r="D247">
         <v>20</v>
       </c>
       <c r="E247" t="s">
         <v>23</v>
       </c>
       <c r="F247" t="s">
         <v>243</v>
       </c>
     </row>
@@ -7325,51 +7325,51 @@
     <row r="249" spans="1:6">
       <c r="A249">
         <v>245</v>
       </c>
       <c r="C249" t="s">
         <v>388</v>
       </c>
       <c r="D249">
         <v>18</v>
       </c>
       <c r="E249" t="s">
         <v>171</v>
       </c>
       <c r="F249" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250">
         <v>246</v>
       </c>
       <c r="C250" t="s">
         <v>389</v>
       </c>
       <c r="D250">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E250" t="s">
         <v>45</v>
       </c>
       <c r="F250" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251">
         <v>247</v>
       </c>
       <c r="C251" t="s">
         <v>390</v>
       </c>
       <c r="D251">
         <v>18</v>
       </c>
       <c r="E251" t="s">
         <v>48</v>
       </c>
       <c r="F251" t="s">
         <v>96</v>
       </c>
     </row>
@@ -7438,85 +7438,85 @@
     <row r="256" spans="1:6">
       <c r="A256">
         <v>252</v>
       </c>
       <c r="C256" t="s">
         <v>395</v>
       </c>
       <c r="D256">
         <v>18</v>
       </c>
       <c r="E256" t="s">
         <v>21</v>
       </c>
       <c r="F256" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257">
         <v>253</v>
       </c>
       <c r="C257" t="s">
         <v>396</v>
       </c>
       <c r="D257">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E257" t="s">
         <v>291</v>
       </c>
       <c r="F257" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258">
         <v>254</v>
       </c>
       <c r="C258" t="s">
         <v>398</v>
       </c>
       <c r="D258">
         <v>16</v>
       </c>
       <c r="E258" t="s">
         <v>23</v>
       </c>
       <c r="F258" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259">
         <v>254</v>
       </c>
       <c r="C259" t="s">
         <v>399</v>
       </c>
       <c r="D259">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E259" t="s">
         <v>171</v>
       </c>
       <c r="F259" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260">
         <v>254</v>
       </c>
       <c r="C260" t="s">
         <v>400</v>
       </c>
       <c r="D260">
         <v>18</v>
       </c>
       <c r="E260" t="s">
         <v>23</v>
       </c>
       <c r="F260" t="s">
         <v>60</v>
       </c>
     </row>
@@ -7670,51 +7670,51 @@
     <row r="270" spans="1:6">
       <c r="A270">
         <v>265</v>
       </c>
       <c r="C270" t="s">
         <v>411</v>
       </c>
       <c r="D270">
         <v>18</v>
       </c>
       <c r="E270" t="s">
         <v>171</v>
       </c>
       <c r="F270" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271">
         <v>265</v>
       </c>
       <c r="C271" t="s">
         <v>412</v>
       </c>
       <c r="D271">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E271" t="s">
         <v>10</v>
       </c>
       <c r="F271" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272">
         <v>265</v>
       </c>
       <c r="C272" t="s">
         <v>414</v>
       </c>
       <c r="D272">
         <v>18</v>
       </c>
       <c r="E272" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273">
         <v>269</v>
@@ -7923,51 +7923,51 @@
       </c>
       <c r="C9" t="s">
         <v>425</v>
       </c>
       <c r="D9">
         <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>23</v>
       </c>
       <c r="F9" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>426</v>
       </c>
       <c r="D10">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>26</v>
       </c>
       <c r="F10" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>428</v>
       </c>
       <c r="D11">
         <v>19</v>
       </c>
       <c r="E11" t="s">
         <v>108</v>
       </c>
       <c r="F11" t="s">
@@ -7983,51 +7983,51 @@
       </c>
       <c r="C12" t="s">
         <v>429</v>
       </c>
       <c r="D12">
         <v>19</v>
       </c>
       <c r="E12" t="s">
         <v>171</v>
       </c>
       <c r="F12" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>430</v>
       </c>
       <c r="D13">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>16</v>
       </c>
       <c r="F13" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>431</v>
       </c>
       <c r="D14">
         <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>21</v>
       </c>
       <c r="F14" t="s">
@@ -8123,51 +8123,51 @@
       </c>
       <c r="C19" t="s">
         <v>439</v>
       </c>
       <c r="D19">
         <v>18</v>
       </c>
       <c r="E19" t="s">
         <v>23</v>
       </c>
       <c r="F19" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>440</v>
       </c>
       <c r="D20">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E20" t="s">
         <v>23</v>
       </c>
       <c r="F20" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>441</v>
       </c>
       <c r="D21">
         <v>20</v>
       </c>
       <c r="E21" t="s">
         <v>53</v>
       </c>
       <c r="F21" t="s">
@@ -8423,51 +8423,51 @@
       </c>
       <c r="C34" t="s">
         <v>457</v>
       </c>
       <c r="D34">
         <v>19</v>
       </c>
       <c r="E34" t="s">
         <v>458</v>
       </c>
       <c r="F34" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>32</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>460</v>
       </c>
       <c r="D35">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E35" t="s">
         <v>53</v>
       </c>
       <c r="F35" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>33</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>461</v>
       </c>
       <c r="D36">
         <v>20</v>
       </c>
       <c r="E36" t="s">
         <v>23</v>
       </c>
       <c r="F36" t="s">
@@ -8623,51 +8623,51 @@
       </c>
       <c r="C44" t="s">
         <v>470</v>
       </c>
       <c r="D44">
         <v>19</v>
       </c>
       <c r="E44" t="s">
         <v>23</v>
       </c>
       <c r="F44" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>42</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>471</v>
       </c>
       <c r="D45">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E45" t="s">
         <v>23</v>
       </c>
       <c r="F45" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>43</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>472</v>
       </c>
       <c r="D46">
         <v>19</v>
       </c>
       <c r="E46" t="s">
         <v>45</v>
       </c>
       <c r="F46" t="s">
@@ -8780,91 +8780,91 @@
       </c>
       <c r="C52" t="s">
         <v>480</v>
       </c>
       <c r="D52">
         <v>19</v>
       </c>
       <c r="E52" t="s">
         <v>53</v>
       </c>
       <c r="F52" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>50</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>481</v>
       </c>
       <c r="D53">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E53" t="s">
         <v>48</v>
       </c>
       <c r="F53" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>51</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>482</v>
       </c>
       <c r="D54">
         <v>19</v>
       </c>
       <c r="E54" t="s">
         <v>16</v>
       </c>
       <c r="F54" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>483</v>
       </c>
       <c r="D55">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>23</v>
       </c>
       <c r="F55" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>53</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>484</v>
       </c>
       <c r="D56">
         <v>20</v>
       </c>
       <c r="E56" t="s">
         <v>30</v>
       </c>
     </row>
@@ -8897,51 +8897,51 @@
       </c>
       <c r="C58" t="s">
         <v>486</v>
       </c>
       <c r="D58">
         <v>20</v>
       </c>
       <c r="E58" t="s">
         <v>159</v>
       </c>
       <c r="F58" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>56</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>488</v>
       </c>
       <c r="D59">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E59" t="s">
         <v>33</v>
       </c>
       <c r="F59" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>57</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>489</v>
       </c>
       <c r="D60">
         <v>19</v>
       </c>
       <c r="E60" t="s">
         <v>291</v>
       </c>
       <c r="F60" t="s">
@@ -8997,51 +8997,51 @@
       </c>
       <c r="C63" t="s">
         <v>494</v>
       </c>
       <c r="D63">
         <v>19</v>
       </c>
       <c r="E63" t="s">
         <v>33</v>
       </c>
       <c r="F63" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>61</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>495</v>
       </c>
       <c r="D64">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E64" t="s">
         <v>10</v>
       </c>
       <c r="F64" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>62</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>496</v>
       </c>
       <c r="D65">
         <v>19</v>
       </c>
       <c r="E65" t="s">
         <v>23</v>
       </c>
       <c r="F65" t="s">
@@ -9077,91 +9077,91 @@
       </c>
       <c r="C67" t="s">
         <v>500</v>
       </c>
       <c r="D67">
         <v>19</v>
       </c>
       <c r="E67" t="s">
         <v>16</v>
       </c>
       <c r="F67" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>65</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>501</v>
       </c>
       <c r="D68">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E68" t="s">
         <v>10</v>
       </c>
       <c r="F68" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>66</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>502</v>
       </c>
       <c r="D69">
         <v>19</v>
       </c>
       <c r="E69" t="s">
         <v>23</v>
       </c>
       <c r="F69" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>66</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>503</v>
       </c>
       <c r="D70">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E70" t="s">
         <v>53</v>
       </c>
       <c r="F70" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>68</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>504</v>
       </c>
       <c r="D71">
         <v>19</v>
       </c>
       <c r="E71" t="s">
         <v>33</v>
       </c>
       <c r="F71" t="s">
@@ -9334,51 +9334,51 @@
       </c>
       <c r="C80" t="s">
         <v>514</v>
       </c>
       <c r="D80">
         <v>20</v>
       </c>
       <c r="E80" t="s">
         <v>16</v>
       </c>
       <c r="F80" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>78</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>515</v>
       </c>
       <c r="D81">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E81" t="s">
         <v>108</v>
       </c>
       <c r="F81" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>79</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>517</v>
       </c>
       <c r="D82">
         <v>20</v>
       </c>
       <c r="E82" t="s">
         <v>16</v>
       </c>
       <c r="F82" t="s">
@@ -9394,51 +9394,51 @@
       </c>
       <c r="C83" t="s">
         <v>518</v>
       </c>
       <c r="D83">
         <v>19</v>
       </c>
       <c r="E83" t="s">
         <v>16</v>
       </c>
       <c r="F83" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>81</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>519</v>
       </c>
       <c r="D84">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E84" t="s">
         <v>33</v>
       </c>
       <c r="F84" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>82</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>520</v>
       </c>
       <c r="D85">
         <v>17</v>
       </c>
       <c r="E85" t="s">
         <v>33</v>
       </c>
       <c r="F85" t="s">
@@ -9474,91 +9474,91 @@
       </c>
       <c r="C87" t="s">
         <v>523</v>
       </c>
       <c r="D87">
         <v>18</v>
       </c>
       <c r="E87" t="s">
         <v>30</v>
       </c>
       <c r="F87" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>85</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>524</v>
       </c>
       <c r="D88">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E88" t="s">
         <v>53</v>
       </c>
       <c r="F88" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>86</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>525</v>
       </c>
       <c r="D89">
         <v>19</v>
       </c>
       <c r="E89" t="s">
         <v>67</v>
       </c>
       <c r="F89" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>87</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>527</v>
       </c>
       <c r="D90">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E90" t="s">
         <v>124</v>
       </c>
       <c r="F90" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>88</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>528</v>
       </c>
       <c r="D91">
         <v>19</v>
       </c>
       <c r="E91" t="s">
         <v>119</v>
       </c>
       <c r="F91" t="s">
@@ -9731,51 +9731,51 @@
       </c>
       <c r="C100" t="s">
         <v>538</v>
       </c>
       <c r="D100">
         <v>20</v>
       </c>
       <c r="E100" t="s">
         <v>21</v>
       </c>
       <c r="F100" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>98</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>540</v>
       </c>
       <c r="D101">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E101" t="s">
         <v>10</v>
       </c>
       <c r="F101" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>99</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>542</v>
       </c>
       <c r="D102">
         <v>19</v>
       </c>
       <c r="E102" t="s">
         <v>103</v>
       </c>
     </row>
@@ -9905,51 +9905,51 @@
       </c>
       <c r="C109" t="s">
         <v>552</v>
       </c>
       <c r="D109">
         <v>20</v>
       </c>
       <c r="E109" t="s">
         <v>67</v>
       </c>
       <c r="F109" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>107</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>553</v>
       </c>
       <c r="D110">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E110" t="s">
         <v>23</v>
       </c>
       <c r="F110" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>108</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>554</v>
       </c>
       <c r="D111">
         <v>20</v>
       </c>
       <c r="E111" t="s">
         <v>10</v>
       </c>
       <c r="F111" t="s">
@@ -9962,51 +9962,51 @@
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>556</v>
       </c>
       <c r="D112">
         <v>17</v>
       </c>
       <c r="E112" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>110</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>557</v>
       </c>
       <c r="D113">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E113" t="s">
         <v>23</v>
       </c>
       <c r="F113" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>111</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>558</v>
       </c>
       <c r="D114">
         <v>20</v>
       </c>
       <c r="E114" t="s">
         <v>21</v>
       </c>
       <c r="F114" t="s">
@@ -10022,51 +10022,51 @@
       </c>
       <c r="C115" t="s">
         <v>559</v>
       </c>
       <c r="D115">
         <v>18</v>
       </c>
       <c r="E115" t="s">
         <v>23</v>
       </c>
       <c r="F115" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>113</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>560</v>
       </c>
       <c r="D116">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E116" t="s">
         <v>33</v>
       </c>
       <c r="F116" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>114</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>561</v>
       </c>
       <c r="D117">
         <v>18</v>
       </c>
       <c r="E117" t="s">
         <v>48</v>
       </c>
       <c r="F117" t="s">
@@ -10162,51 +10162,51 @@
       </c>
       <c r="C122" t="s">
         <v>566</v>
       </c>
       <c r="D122">
         <v>19</v>
       </c>
       <c r="E122" t="s">
         <v>23</v>
       </c>
       <c r="F122" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>120</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>567</v>
       </c>
       <c r="D123">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E123" t="s">
         <v>10</v>
       </c>
       <c r="F123" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>121</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>568</v>
       </c>
       <c r="D124">
         <v>19</v>
       </c>
       <c r="E124" t="s">
         <v>23</v>
       </c>
       <c r="F124" t="s">
@@ -10242,51 +10242,51 @@
       </c>
       <c r="C126" t="s">
         <v>571</v>
       </c>
       <c r="D126">
         <v>19</v>
       </c>
       <c r="E126" t="s">
         <v>163</v>
       </c>
       <c r="F126" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>124</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>573</v>
       </c>
       <c r="D127">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E127" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>125</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>574</v>
       </c>
       <c r="D128">
         <v>20</v>
       </c>
       <c r="E128" t="s">
         <v>30</v>
       </c>
       <c r="F128" t="s">
         <v>31</v>
       </c>
     </row>
@@ -10336,85 +10336,85 @@
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>578</v>
       </c>
       <c r="D131">
         <v>20</v>
       </c>
       <c r="E131" t="s">
         <v>48</v>
       </c>
       <c r="F131" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>129</v>
       </c>
       <c r="C132" t="s">
         <v>579</v>
       </c>
       <c r="D132">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E132" t="s">
         <v>53</v>
       </c>
       <c r="F132" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>130</v>
       </c>
       <c r="C133" t="s">
         <v>580</v>
       </c>
       <c r="D133">
         <v>19</v>
       </c>
       <c r="E133" t="s">
         <v>159</v>
       </c>
       <c r="F133" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>131</v>
       </c>
       <c r="C134" t="s">
         <v>581</v>
       </c>
       <c r="D134">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E134" t="s">
         <v>108</v>
       </c>
       <c r="F134" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>132</v>
       </c>
       <c r="C135" t="s">
         <v>582</v>
       </c>
       <c r="D135">
         <v>19</v>
       </c>
       <c r="E135" t="s">
         <v>23</v>
       </c>
       <c r="F135" t="s">
         <v>492</v>
       </c>
     </row>
@@ -10503,51 +10503,51 @@
     <row r="141" spans="1:6">
       <c r="A141">
         <v>138</v>
       </c>
       <c r="C141" t="s">
         <v>588</v>
       </c>
       <c r="D141">
         <v>20</v>
       </c>
       <c r="E141" t="s">
         <v>10</v>
       </c>
       <c r="F141" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>139</v>
       </c>
       <c r="C142" t="s">
         <v>589</v>
       </c>
       <c r="D142">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E142" t="s">
         <v>16</v>
       </c>
       <c r="F142" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>139</v>
       </c>
       <c r="C143" t="s">
         <v>590</v>
       </c>
       <c r="D143">
         <v>20</v>
       </c>
       <c r="E143" t="s">
         <v>10</v>
       </c>
       <c r="F143" t="s">
         <v>591</v>
       </c>
     </row>
@@ -10571,51 +10571,51 @@
     <row r="145" spans="1:6">
       <c r="A145">
         <v>142</v>
       </c>
       <c r="C145" t="s">
         <v>593</v>
       </c>
       <c r="D145">
         <v>19</v>
       </c>
       <c r="E145" t="s">
         <v>16</v>
       </c>
       <c r="F145" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>143</v>
       </c>
       <c r="C146" t="s">
         <v>594</v>
       </c>
       <c r="D146">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E146" t="s">
         <v>595</v>
       </c>
       <c r="F146" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>144</v>
       </c>
       <c r="C147" t="s">
         <v>597</v>
       </c>
       <c r="D147">
         <v>20</v>
       </c>
       <c r="E147" t="s">
         <v>21</v>
       </c>
       <c r="F147" t="s">
         <v>598</v>
       </c>
     </row>
@@ -10690,68 +10690,68 @@
     <row r="152" spans="1:6">
       <c r="A152">
         <v>149</v>
       </c>
       <c r="C152" t="s">
         <v>604</v>
       </c>
       <c r="D152">
         <v>19</v>
       </c>
       <c r="E152" t="s">
         <v>16</v>
       </c>
       <c r="F152" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>150</v>
       </c>
       <c r="C153" t="s">
         <v>606</v>
       </c>
       <c r="D153">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E153" t="s">
         <v>108</v>
       </c>
       <c r="F153" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>150</v>
       </c>
       <c r="C154" t="s">
         <v>608</v>
       </c>
       <c r="D154">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E154" t="s">
         <v>45</v>
       </c>
       <c r="F154" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
       </c>
       <c r="C155" t="s">
         <v>609</v>
       </c>
       <c r="D155">
         <v>18</v>
       </c>
       <c r="E155" t="s">
         <v>23</v>
       </c>
       <c r="F155" t="s">
         <v>42</v>
       </c>
     </row>
@@ -10792,51 +10792,51 @@
     <row r="158" spans="1:6">
       <c r="A158">
         <v>155</v>
       </c>
       <c r="C158" t="s">
         <v>612</v>
       </c>
       <c r="D158">
         <v>19</v>
       </c>
       <c r="E158" t="s">
         <v>613</v>
       </c>
       <c r="F158" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>156</v>
       </c>
       <c r="C159" t="s">
         <v>615</v>
       </c>
       <c r="D159">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E159" t="s">
         <v>21</v>
       </c>
       <c r="F159" t="s">
         <v>598</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>156</v>
       </c>
       <c r="C160" t="s">
         <v>616</v>
       </c>
       <c r="D160">
         <v>19</v>
       </c>
       <c r="E160" t="s">
         <v>10</v>
       </c>
       <c r="F160" t="s">
         <v>374</v>
       </c>
     </row>
@@ -10877,51 +10877,51 @@
     <row r="163" spans="1:6">
       <c r="A163">
         <v>160</v>
       </c>
       <c r="C163" t="s">
         <v>619</v>
       </c>
       <c r="D163">
         <v>19</v>
       </c>
       <c r="E163" t="s">
         <v>23</v>
       </c>
       <c r="F163" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>160</v>
       </c>
       <c r="C164" t="s">
         <v>620</v>
       </c>
       <c r="D164">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E164" t="s">
         <v>16</v>
       </c>
       <c r="F164" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>162</v>
       </c>
       <c r="C165" t="s">
         <v>621</v>
       </c>
       <c r="D165">
         <v>18</v>
       </c>
       <c r="E165" t="s">
         <v>23</v>
       </c>
       <c r="F165" t="s">
         <v>70</v>
       </c>
     </row>
@@ -10996,51 +10996,51 @@
     <row r="170" spans="1:6">
       <c r="A170">
         <v>167</v>
       </c>
       <c r="C170" t="s">
         <v>628</v>
       </c>
       <c r="D170">
         <v>20</v>
       </c>
       <c r="E170" t="s">
         <v>53</v>
       </c>
       <c r="F170" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>168</v>
       </c>
       <c r="C171" t="s">
         <v>630</v>
       </c>
       <c r="D171">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E171" t="s">
         <v>53</v>
       </c>
       <c r="F171" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>169</v>
       </c>
       <c r="C172" t="s">
         <v>631</v>
       </c>
       <c r="D172">
         <v>19</v>
       </c>
       <c r="E172" t="s">
         <v>21</v>
       </c>
       <c r="F172" t="s">
         <v>174</v>
       </c>
     </row>
@@ -11146,51 +11146,51 @@
     <row r="179" spans="1:6">
       <c r="A179">
         <v>176</v>
       </c>
       <c r="C179" t="s">
         <v>639</v>
       </c>
       <c r="D179">
         <v>18</v>
       </c>
       <c r="E179" t="s">
         <v>48</v>
       </c>
       <c r="F179" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>177</v>
       </c>
       <c r="C180" t="s">
         <v>641</v>
       </c>
       <c r="D180">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E180" t="s">
         <v>7</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>178</v>
       </c>
       <c r="C181" t="s">
         <v>642</v>
       </c>
       <c r="D181">
         <v>20</v>
       </c>
       <c r="E181" t="s">
         <v>16</v>
       </c>
       <c r="F181" t="s">
         <v>40</v>
       </c>
     </row>
@@ -11231,51 +11231,51 @@
     <row r="184" spans="1:6">
       <c r="A184">
         <v>181</v>
       </c>
       <c r="C184" t="s">
         <v>646</v>
       </c>
       <c r="D184">
         <v>18</v>
       </c>
       <c r="E184" t="s">
         <v>498</v>
       </c>
       <c r="F184" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>182</v>
       </c>
       <c r="C185" t="s">
         <v>647</v>
       </c>
       <c r="D185">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E185" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>183</v>
       </c>
       <c r="C186" t="s">
         <v>648</v>
       </c>
       <c r="D186">
         <v>20</v>
       </c>
       <c r="E186" t="s">
         <v>23</v>
       </c>
       <c r="F186" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>184</v>
@@ -11296,51 +11296,51 @@
     <row r="188" spans="1:6">
       <c r="A188">
         <v>185</v>
       </c>
       <c r="C188" t="s">
         <v>651</v>
       </c>
       <c r="D188">
         <v>17</v>
       </c>
       <c r="E188" t="s">
         <v>134</v>
       </c>
       <c r="F188" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>186</v>
       </c>
       <c r="C189" t="s">
         <v>652</v>
       </c>
       <c r="D189">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E189" t="s">
         <v>21</v>
       </c>
       <c r="F189" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>187</v>
       </c>
       <c r="C190" t="s">
         <v>654</v>
       </c>
       <c r="D190">
         <v>20</v>
       </c>
       <c r="E190" t="s">
         <v>119</v>
       </c>
       <c r="F190" t="s">
         <v>120</v>
       </c>
     </row>
@@ -11525,68 +11525,68 @@
     <row r="202" spans="1:6">
       <c r="A202">
         <v>199</v>
       </c>
       <c r="C202" t="s">
         <v>666</v>
       </c>
       <c r="D202">
         <v>18</v>
       </c>
       <c r="E202" t="s">
         <v>23</v>
       </c>
       <c r="F202" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>200</v>
       </c>
       <c r="C203" t="s">
         <v>667</v>
       </c>
       <c r="D203">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E203" t="s">
         <v>48</v>
       </c>
       <c r="F203" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>200</v>
       </c>
       <c r="C204" t="s">
         <v>668</v>
       </c>
       <c r="D204">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E204" t="s">
         <v>124</v>
       </c>
       <c r="F204" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>202</v>
       </c>
       <c r="C205" t="s">
         <v>669</v>
       </c>
       <c r="D205">
         <v>20</v>
       </c>
       <c r="E205" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>203</v>
@@ -11607,51 +11607,51 @@
     <row r="207" spans="1:6">
       <c r="A207">
         <v>204</v>
       </c>
       <c r="C207" t="s">
         <v>672</v>
       </c>
       <c r="D207">
         <v>19</v>
       </c>
       <c r="E207" t="s">
         <v>7</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>204</v>
       </c>
       <c r="C208" t="s">
         <v>673</v>
       </c>
       <c r="D208">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E208" t="s">
         <v>124</v>
       </c>
       <c r="F208" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>206</v>
       </c>
       <c r="C209" t="s">
         <v>674</v>
       </c>
       <c r="D209">
         <v>20</v>
       </c>
       <c r="E209" t="s">
         <v>21</v>
       </c>
       <c r="F209" t="s">
         <v>675</v>
       </c>
     </row>
@@ -11774,51 +11774,51 @@
     <row r="217" spans="1:6">
       <c r="A217">
         <v>214</v>
       </c>
       <c r="C217" t="s">
         <v>684</v>
       </c>
       <c r="D217">
         <v>18</v>
       </c>
       <c r="E217" t="s">
         <v>23</v>
       </c>
       <c r="F217" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>215</v>
       </c>
       <c r="C218" t="s">
         <v>685</v>
       </c>
       <c r="D218">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E218" t="s">
         <v>163</v>
       </c>
       <c r="F218" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>215</v>
       </c>
       <c r="C219" t="s">
         <v>686</v>
       </c>
       <c r="D219">
         <v>20</v>
       </c>
       <c r="E219" t="s">
         <v>108</v>
       </c>
       <c r="F219" t="s">
         <v>456</v>
       </c>
     </row>
@@ -11839,68 +11839,68 @@
     <row r="221" spans="1:6">
       <c r="A221">
         <v>218</v>
       </c>
       <c r="C221" t="s">
         <v>688</v>
       </c>
       <c r="D221">
         <v>19</v>
       </c>
       <c r="E221" t="s">
         <v>23</v>
       </c>
       <c r="F221" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>219</v>
       </c>
       <c r="C222" t="s">
         <v>689</v>
       </c>
       <c r="D222">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E222" t="s">
         <v>48</v>
       </c>
       <c r="F222" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>220</v>
       </c>
       <c r="C223" t="s">
         <v>690</v>
       </c>
       <c r="D223">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E223" t="s">
         <v>23</v>
       </c>
       <c r="F223" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>221</v>
       </c>
       <c r="C224" t="s">
         <v>691</v>
       </c>
       <c r="D224">
         <v>19</v>
       </c>
       <c r="E224" t="s">
         <v>291</v>
       </c>
       <c r="F224" t="s">
         <v>692</v>
       </c>
     </row>
@@ -11924,51 +11924,51 @@
     <row r="226" spans="1:6">
       <c r="A226">
         <v>222</v>
       </c>
       <c r="C226" t="s">
         <v>694</v>
       </c>
       <c r="D226">
         <v>19</v>
       </c>
       <c r="E226" t="s">
         <v>124</v>
       </c>
       <c r="F226" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
         <v>224</v>
       </c>
       <c r="C227" t="s">
         <v>695</v>
       </c>
       <c r="D227">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E227" t="s">
         <v>48</v>
       </c>
       <c r="F227" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>225</v>
       </c>
       <c r="C228" t="s">
         <v>696</v>
       </c>
       <c r="D228">
         <v>19</v>
       </c>
       <c r="E228" t="s">
         <v>26</v>
       </c>
       <c r="F228" t="s">
         <v>306</v>
       </c>
     </row>
@@ -11992,153 +11992,153 @@
     <row r="230" spans="1:6">
       <c r="A230">
         <v>227</v>
       </c>
       <c r="C230" t="s">
         <v>698</v>
       </c>
       <c r="D230">
         <v>19</v>
       </c>
       <c r="E230" t="s">
         <v>291</v>
       </c>
       <c r="F230" t="s">
         <v>692</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>227</v>
       </c>
       <c r="C231" t="s">
         <v>699</v>
       </c>
       <c r="D231">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E231" t="s">
         <v>171</v>
       </c>
       <c r="F231" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232">
         <v>229</v>
       </c>
       <c r="C232" t="s">
         <v>700</v>
       </c>
       <c r="D232">
         <v>20</v>
       </c>
       <c r="E232" t="s">
         <v>48</v>
       </c>
       <c r="F232" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233">
         <v>230</v>
       </c>
       <c r="C233" t="s">
         <v>701</v>
       </c>
       <c r="D233">
         <v>19</v>
       </c>
       <c r="E233" t="s">
         <v>16</v>
       </c>
       <c r="F233" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
         <v>231</v>
       </c>
       <c r="C234" t="s">
         <v>702</v>
       </c>
       <c r="D234">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E234" t="s">
         <v>23</v>
       </c>
       <c r="F234" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>232</v>
       </c>
       <c r="C235" t="s">
         <v>704</v>
       </c>
       <c r="D235">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E235" t="s">
         <v>33</v>
       </c>
       <c r="F235" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
         <v>233</v>
       </c>
       <c r="C236" t="s">
         <v>706</v>
       </c>
       <c r="D236">
         <v>20</v>
       </c>
       <c r="E236" t="s">
         <v>21</v>
       </c>
       <c r="F236" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237">
         <v>233</v>
       </c>
       <c r="C237" t="s">
         <v>708</v>
       </c>
       <c r="D237">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E237" t="s">
         <v>163</v>
       </c>
       <c r="F237" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238">
         <v>235</v>
       </c>
       <c r="C238" t="s">
         <v>709</v>
       </c>
       <c r="D238">
         <v>20</v>
       </c>
       <c r="E238" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239">
         <v>236</v>
@@ -12354,51 +12354,51 @@
     <row r="252" spans="1:6">
       <c r="A252">
         <v>249</v>
       </c>
       <c r="C252" t="s">
         <v>725</v>
       </c>
       <c r="D252">
         <v>20</v>
       </c>
       <c r="E252" t="s">
         <v>23</v>
       </c>
       <c r="F252" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253">
         <v>250</v>
       </c>
       <c r="C253" t="s">
         <v>726</v>
       </c>
       <c r="D253">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E253" t="s">
         <v>48</v>
       </c>
       <c r="F253" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254">
         <v>251</v>
       </c>
       <c r="C254" t="s">
         <v>727</v>
       </c>
       <c r="D254">
         <v>18</v>
       </c>
       <c r="E254" t="s">
         <v>108</v>
       </c>
       <c r="F254" t="s">
         <v>607</v>
       </c>
     </row>
@@ -12419,85 +12419,85 @@
         <v>371</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256">
         <v>253</v>
       </c>
       <c r="C256" t="s">
         <v>729</v>
       </c>
       <c r="D256">
         <v>20</v>
       </c>
       <c r="E256" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257">
         <v>253</v>
       </c>
       <c r="C257" t="s">
         <v>730</v>
       </c>
       <c r="D257">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E257" t="s">
         <v>108</v>
       </c>
       <c r="F257" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258">
         <v>255</v>
       </c>
       <c r="C258" t="s">
         <v>731</v>
       </c>
       <c r="D258">
         <v>18</v>
       </c>
       <c r="E258" t="s">
         <v>23</v>
       </c>
       <c r="F258" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259">
         <v>256</v>
       </c>
       <c r="C259" t="s">
         <v>732</v>
       </c>
       <c r="D259">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E259" t="s">
         <v>16</v>
       </c>
       <c r="F259" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260">
         <v>257</v>
       </c>
       <c r="C260" t="s">
         <v>733</v>
       </c>
       <c r="D260">
         <v>19</v>
       </c>
       <c r="E260" t="s">
         <v>33</v>
       </c>
       <c r="F260" t="s">
         <v>434</v>
       </c>
     </row>
@@ -12671,51 +12671,51 @@
     <row r="271" spans="1:6">
       <c r="A271">
         <v>268</v>
       </c>
       <c r="C271" t="s">
         <v>746</v>
       </c>
       <c r="D271">
         <v>18</v>
       </c>
       <c r="E271" t="s">
         <v>119</v>
       </c>
       <c r="F271" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272">
         <v>269</v>
       </c>
       <c r="C272" t="s">
         <v>747</v>
       </c>
       <c r="D272">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E272" t="s">
         <v>171</v>
       </c>
       <c r="F272" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273">
         <v>270</v>
       </c>
       <c r="C273" t="s">
         <v>748</v>
       </c>
       <c r="D273">
         <v>18</v>
       </c>
       <c r="E273" t="s">
         <v>21</v>
       </c>
       <c r="F273" t="s">
         <v>197</v>
       </c>
     </row>
@@ -12756,51 +12756,51 @@
     <row r="276" spans="1:6">
       <c r="A276">
         <v>273</v>
       </c>
       <c r="C276" t="s">
         <v>752</v>
       </c>
       <c r="D276">
         <v>17</v>
       </c>
       <c r="E276" t="s">
         <v>108</v>
       </c>
       <c r="F276" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277">
         <v>274</v>
       </c>
       <c r="C277" t="s">
         <v>753</v>
       </c>
       <c r="D277">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E277" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278">
         <v>275</v>
       </c>
       <c r="C278" t="s">
         <v>754</v>
       </c>
       <c r="D278">
         <v>19</v>
       </c>
       <c r="E278" t="s">
         <v>23</v>
       </c>
       <c r="F278" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279">
         <v>276</v>
@@ -12988,51 +12988,51 @@
         <v>767</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290">
         <v>287</v>
       </c>
       <c r="C290" t="s">
         <v>768</v>
       </c>
       <c r="D290">
         <v>16</v>
       </c>
       <c r="E290" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291">
         <v>287</v>
       </c>
       <c r="C291" t="s">
         <v>769</v>
       </c>
       <c r="D291">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E291" t="s">
         <v>23</v>
       </c>
       <c r="F291" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292">
         <v>289</v>
       </c>
       <c r="C292" t="s">
         <v>770</v>
       </c>
       <c r="D292">
         <v>19</v>
       </c>
       <c r="E292" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293">
         <v>290</v>
@@ -13070,51 +13070,51 @@
     <row r="295" spans="1:6">
       <c r="A295">
         <v>292</v>
       </c>
       <c r="C295" t="s">
         <v>773</v>
       </c>
       <c r="D295">
         <v>20</v>
       </c>
       <c r="E295" t="s">
         <v>163</v>
       </c>
       <c r="F295" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296">
         <v>292</v>
       </c>
       <c r="C296" t="s">
         <v>774</v>
       </c>
       <c r="D296">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E296" t="s">
         <v>134</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>