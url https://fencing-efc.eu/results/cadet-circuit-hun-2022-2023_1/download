--- v1 (2026-07-16)
+++ v2 (2026-08-30)
@@ -2846,91 +2846,91 @@
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5">
         <v>96.0</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
         <v>19</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6">
         <v>78.0</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
         <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
     </row>
@@ -2963,51 +2963,51 @@
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9">
         <v>18</v>
       </c>
       <c r="E9" t="s">
         <v>26</v>
       </c>
       <c r="F9" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>6</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>23</v>
       </c>
       <c r="F10" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>7</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11">
         <v>20</v>
       </c>
       <c r="E11" t="s">
         <v>30</v>
       </c>
       <c r="F11" t="s">
@@ -3063,51 +3063,51 @@
       </c>
       <c r="C14" t="s">
         <v>37</v>
       </c>
       <c r="D14">
         <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>33</v>
       </c>
       <c r="F14" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>11</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>39</v>
       </c>
       <c r="D15">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>16</v>
       </c>
       <c r="F15" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>12</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>41</v>
       </c>
       <c r="D16">
         <v>17</v>
       </c>
       <c r="E16" t="s">
         <v>23</v>
       </c>
       <c r="F16" t="s">
@@ -3663,51 +3663,51 @@
       </c>
       <c r="C44" t="s">
         <v>98</v>
       </c>
       <c r="D44">
         <v>18</v>
       </c>
       <c r="E44" t="s">
         <v>45</v>
       </c>
       <c r="F44" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>41</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>100</v>
       </c>
       <c r="D45">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E45" t="s">
         <v>48</v>
       </c>
       <c r="F45" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>41</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>102</v>
       </c>
       <c r="D46">
         <v>19</v>
       </c>
       <c r="E46" t="s">
         <v>103</v>
       </c>
     </row>
@@ -4314,51 +4314,51 @@
       </c>
       <c r="C77" t="s">
         <v>153</v>
       </c>
       <c r="D77">
         <v>20</v>
       </c>
       <c r="E77" t="s">
         <v>45</v>
       </c>
       <c r="F77" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>74</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>155</v>
       </c>
       <c r="D78">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E78" t="s">
         <v>16</v>
       </c>
       <c r="F78" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>74</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>156</v>
       </c>
       <c r="D79">
         <v>18</v>
       </c>
       <c r="E79" t="s">
         <v>16</v>
       </c>
       <c r="F79" t="s">
@@ -4951,51 +4951,51 @@
       </c>
       <c r="C109" t="s">
         <v>201</v>
       </c>
       <c r="D109">
         <v>20</v>
       </c>
       <c r="E109" t="s">
         <v>23</v>
       </c>
       <c r="F109" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>106</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>202</v>
       </c>
       <c r="D110">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E110" t="s">
         <v>45</v>
       </c>
       <c r="F110" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>106</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>203</v>
       </c>
       <c r="D111">
         <v>19</v>
       </c>
       <c r="E111" t="s">
         <v>23</v>
       </c>
       <c r="F111" t="s">
@@ -5148,51 +5148,51 @@
       </c>
       <c r="C119" t="s">
         <v>216</v>
       </c>
       <c r="D119">
         <v>18</v>
       </c>
       <c r="E119" t="s">
         <v>67</v>
       </c>
       <c r="F119" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>115</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>217</v>
       </c>
       <c r="D120">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E120" t="s">
         <v>48</v>
       </c>
       <c r="F120" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>117</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>218</v>
       </c>
       <c r="D121">
         <v>20</v>
       </c>
       <c r="E121" t="s">
         <v>53</v>
       </c>
       <c r="F121" t="s">
@@ -5453,116 +5453,116 @@
     <row r="135" spans="1:6">
       <c r="A135">
         <v>131</v>
       </c>
       <c r="C135" t="s">
         <v>237</v>
       </c>
       <c r="D135">
         <v>19</v>
       </c>
       <c r="E135" t="s">
         <v>53</v>
       </c>
       <c r="F135" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>132</v>
       </c>
       <c r="C136" t="s">
         <v>238</v>
       </c>
       <c r="D136">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E136" t="s">
         <v>10</v>
       </c>
       <c r="F136" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>133</v>
       </c>
       <c r="C137" t="s">
         <v>239</v>
       </c>
       <c r="D137">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E137" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>134</v>
       </c>
       <c r="C138" t="s">
         <v>241</v>
       </c>
       <c r="D138">
         <v>20</v>
       </c>
       <c r="E138" t="s">
         <v>33</v>
       </c>
       <c r="F138" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>135</v>
       </c>
       <c r="C139" t="s">
         <v>242</v>
       </c>
       <c r="D139">
         <v>20</v>
       </c>
       <c r="E139" t="s">
         <v>23</v>
       </c>
       <c r="F139" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>136</v>
       </c>
       <c r="C140" t="s">
         <v>244</v>
       </c>
       <c r="D140">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E140" t="s">
         <v>23</v>
       </c>
       <c r="F140" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>136</v>
       </c>
       <c r="C141" t="s">
         <v>245</v>
       </c>
       <c r="D141">
         <v>18</v>
       </c>
       <c r="E141" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>138</v>
@@ -5959,102 +5959,102 @@
         <v>96</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>161</v>
       </c>
       <c r="C166" t="s">
         <v>275</v>
       </c>
       <c r="D166">
         <v>17</v>
       </c>
       <c r="E166" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>163</v>
       </c>
       <c r="C167" t="s">
         <v>276</v>
       </c>
       <c r="D167">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E167" t="s">
         <v>171</v>
       </c>
       <c r="F167" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>163</v>
       </c>
       <c r="C168" t="s">
         <v>277</v>
       </c>
       <c r="D168">
         <v>17</v>
       </c>
       <c r="E168" t="s">
         <v>23</v>
       </c>
       <c r="F168" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>163</v>
       </c>
       <c r="C169" t="s">
         <v>278</v>
       </c>
       <c r="D169">
         <v>19</v>
       </c>
       <c r="E169" t="s">
         <v>124</v>
       </c>
       <c r="F169" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>163</v>
       </c>
       <c r="C170" t="s">
         <v>279</v>
       </c>
       <c r="D170">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E170" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>167</v>
       </c>
       <c r="C171" t="s">
         <v>280</v>
       </c>
       <c r="D171">
         <v>18</v>
       </c>
       <c r="E171" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>168</v>
       </c>
       <c r="C172" t="s">
         <v>281</v>
@@ -6086,85 +6086,85 @@
         <v>243</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>170</v>
       </c>
       <c r="C174" t="s">
         <v>284</v>
       </c>
       <c r="D174">
         <v>19</v>
       </c>
       <c r="E174" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>171</v>
       </c>
       <c r="C175" t="s">
         <v>286</v>
       </c>
       <c r="D175">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E175" t="s">
         <v>10</v>
       </c>
       <c r="F175" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>172</v>
       </c>
       <c r="C176" t="s">
         <v>288</v>
       </c>
       <c r="D176">
         <v>19</v>
       </c>
       <c r="E176" t="s">
         <v>48</v>
       </c>
       <c r="F176" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>173</v>
       </c>
       <c r="C177" t="s">
         <v>289</v>
       </c>
       <c r="D177">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E177" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>174</v>
       </c>
       <c r="C178" t="s">
         <v>290</v>
       </c>
       <c r="D178">
         <v>19</v>
       </c>
       <c r="E178" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>175</v>
       </c>
       <c r="C179" t="s">
         <v>292</v>
@@ -6284,51 +6284,51 @@
     <row r="186" spans="1:6">
       <c r="A186">
         <v>182</v>
       </c>
       <c r="C186" t="s">
         <v>303</v>
       </c>
       <c r="D186">
         <v>19</v>
       </c>
       <c r="E186" t="s">
         <v>291</v>
       </c>
       <c r="F186" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>183</v>
       </c>
       <c r="C187" t="s">
         <v>305</v>
       </c>
       <c r="D187">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E187" t="s">
         <v>26</v>
       </c>
       <c r="F187" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>184</v>
       </c>
       <c r="C188" t="s">
         <v>307</v>
       </c>
       <c r="D188">
         <v>20</v>
       </c>
       <c r="E188" t="s">
         <v>23</v>
       </c>
       <c r="F188" t="s">
         <v>60</v>
       </c>
     </row>
@@ -6451,51 +6451,51 @@
     <row r="196" spans="1:6">
       <c r="A196">
         <v>192</v>
       </c>
       <c r="C196" t="s">
         <v>318</v>
       </c>
       <c r="D196">
         <v>17</v>
       </c>
       <c r="E196" t="s">
         <v>108</v>
       </c>
       <c r="F196" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>193</v>
       </c>
       <c r="C197" t="s">
         <v>319</v>
       </c>
       <c r="D197">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E197" t="s">
         <v>23</v>
       </c>
       <c r="F197" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>194</v>
       </c>
       <c r="C198" t="s">
         <v>320</v>
       </c>
       <c r="D198">
         <v>19</v>
       </c>
       <c r="E198" t="s">
         <v>119</v>
       </c>
       <c r="F198" t="s">
         <v>321</v>
       </c>
     </row>
@@ -6649,51 +6649,51 @@
     <row r="208" spans="1:6">
       <c r="A208">
         <v>204</v>
       </c>
       <c r="C208" t="s">
         <v>334</v>
       </c>
       <c r="D208">
         <v>19</v>
       </c>
       <c r="E208" t="s">
         <v>48</v>
       </c>
       <c r="F208" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>205</v>
       </c>
       <c r="C209" t="s">
         <v>335</v>
       </c>
       <c r="D209">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E209" t="s">
         <v>108</v>
       </c>
       <c r="F209" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>206</v>
       </c>
       <c r="C210" t="s">
         <v>336</v>
       </c>
       <c r="D210">
         <v>19</v>
       </c>
       <c r="E210" t="s">
         <v>23</v>
       </c>
       <c r="F210" t="s">
         <v>60</v>
       </c>
     </row>
@@ -6731,68 +6731,68 @@
     <row r="213" spans="1:6">
       <c r="A213">
         <v>209</v>
       </c>
       <c r="C213" t="s">
         <v>340</v>
       </c>
       <c r="D213">
         <v>17</v>
       </c>
       <c r="E213" t="s">
         <v>33</v>
       </c>
       <c r="F213" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>210</v>
       </c>
       <c r="C214" t="s">
         <v>341</v>
       </c>
       <c r="D214">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E214" t="s">
         <v>21</v>
       </c>
       <c r="F214" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>211</v>
       </c>
       <c r="C215" t="s">
         <v>343</v>
       </c>
       <c r="D215">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E215" t="s">
         <v>108</v>
       </c>
       <c r="F215" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>212</v>
       </c>
       <c r="C216" t="s">
         <v>344</v>
       </c>
       <c r="D216">
         <v>20</v>
       </c>
       <c r="E216" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>213</v>
@@ -6861,116 +6861,116 @@
         <v>349</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>217</v>
       </c>
       <c r="C221" t="s">
         <v>350</v>
       </c>
       <c r="D221">
         <v>19</v>
       </c>
       <c r="E221" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>217</v>
       </c>
       <c r="C222" t="s">
         <v>351</v>
       </c>
       <c r="D222">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E222" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>219</v>
       </c>
       <c r="C223" t="s">
         <v>352</v>
       </c>
       <c r="D223">
         <v>19</v>
       </c>
       <c r="E223" t="s">
         <v>23</v>
       </c>
       <c r="F223" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>220</v>
       </c>
       <c r="C224" t="s">
         <v>353</v>
       </c>
       <c r="D224">
         <v>19</v>
       </c>
       <c r="E224" t="s">
         <v>163</v>
       </c>
       <c r="F224" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>220</v>
       </c>
       <c r="C225" t="s">
         <v>354</v>
       </c>
       <c r="D225">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E225" t="s">
         <v>23</v>
       </c>
       <c r="F225" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>222</v>
       </c>
       <c r="C226" t="s">
         <v>355</v>
       </c>
       <c r="D226">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E226" t="s">
         <v>67</v>
       </c>
       <c r="F226" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
         <v>223</v>
       </c>
       <c r="C227" t="s">
         <v>356</v>
       </c>
       <c r="D227">
         <v>17</v>
       </c>
       <c r="E227" t="s">
         <v>23</v>
       </c>
       <c r="F227" t="s">
         <v>152</v>
       </c>
     </row>
@@ -7141,68 +7141,68 @@
     <row r="238" spans="1:6">
       <c r="A238">
         <v>231</v>
       </c>
       <c r="C238" t="s">
         <v>373</v>
       </c>
       <c r="D238">
         <v>18</v>
       </c>
       <c r="E238" t="s">
         <v>10</v>
       </c>
       <c r="F238" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239">
         <v>231</v>
       </c>
       <c r="C239" t="s">
         <v>375</v>
       </c>
       <c r="D239">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E239" t="s">
         <v>21</v>
       </c>
       <c r="F239" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240">
         <v>236</v>
       </c>
       <c r="C240" t="s">
         <v>376</v>
       </c>
       <c r="D240">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E240" t="s">
         <v>48</v>
       </c>
       <c r="F240" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241">
         <v>237</v>
       </c>
       <c r="C241" t="s">
         <v>377</v>
       </c>
       <c r="D241">
         <v>19</v>
       </c>
       <c r="E241" t="s">
         <v>108</v>
       </c>
       <c r="F241" t="s">
         <v>378</v>
       </c>
     </row>
@@ -7243,116 +7243,116 @@
     <row r="244" spans="1:6">
       <c r="A244">
         <v>240</v>
       </c>
       <c r="C244" t="s">
         <v>381</v>
       </c>
       <c r="D244">
         <v>19</v>
       </c>
       <c r="E244" t="s">
         <v>10</v>
       </c>
       <c r="F244" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245">
         <v>241</v>
       </c>
       <c r="C245" t="s">
         <v>383</v>
       </c>
       <c r="D245">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E245" t="s">
         <v>10</v>
       </c>
       <c r="F245" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246">
         <v>241</v>
       </c>
       <c r="C246" t="s">
         <v>384</v>
       </c>
       <c r="D246">
         <v>18</v>
       </c>
       <c r="E246" t="s">
         <v>163</v>
       </c>
       <c r="F246" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247">
         <v>241</v>
       </c>
       <c r="C247" t="s">
         <v>386</v>
       </c>
       <c r="D247">
         <v>20</v>
       </c>
       <c r="E247" t="s">
         <v>23</v>
       </c>
       <c r="F247" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248">
         <v>244</v>
       </c>
       <c r="C248" t="s">
         <v>387</v>
       </c>
       <c r="D248">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E248" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249">
         <v>245</v>
       </c>
       <c r="C249" t="s">
         <v>388</v>
       </c>
       <c r="D249">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E249" t="s">
         <v>171</v>
       </c>
       <c r="F249" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250">
         <v>246</v>
       </c>
       <c r="C250" t="s">
         <v>389</v>
       </c>
       <c r="D250">
         <v>18</v>
       </c>
       <c r="E250" t="s">
         <v>45</v>
       </c>
       <c r="F250" t="s">
         <v>46</v>
       </c>
     </row>
@@ -7373,51 +7373,51 @@
         <v>96</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252">
         <v>248</v>
       </c>
       <c r="C252" t="s">
         <v>391</v>
       </c>
       <c r="D252">
         <v>17</v>
       </c>
       <c r="E252" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253">
         <v>248</v>
       </c>
       <c r="C253" t="s">
         <v>392</v>
       </c>
       <c r="D253">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E253" t="s">
         <v>21</v>
       </c>
       <c r="F253" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254">
         <v>250</v>
       </c>
       <c r="C254" t="s">
         <v>393</v>
       </c>
       <c r="D254">
         <v>17</v>
       </c>
       <c r="E254" t="s">
         <v>23</v>
       </c>
       <c r="F254" t="s">
         <v>299</v>
       </c>
     </row>
@@ -7523,51 +7523,51 @@
     <row r="261" spans="1:6">
       <c r="A261">
         <v>257</v>
       </c>
       <c r="C261" t="s">
         <v>401</v>
       </c>
       <c r="D261">
         <v>17</v>
       </c>
       <c r="E261" t="s">
         <v>171</v>
       </c>
       <c r="F261" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262">
         <v>258</v>
       </c>
       <c r="C262" t="s">
         <v>402</v>
       </c>
       <c r="D262">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E262" t="s">
         <v>108</v>
       </c>
       <c r="F262" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263">
         <v>259</v>
       </c>
       <c r="C263" t="s">
         <v>403</v>
       </c>
       <c r="D263">
         <v>19</v>
       </c>
       <c r="E263" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264">
         <v>259</v>
@@ -7622,116 +7622,116 @@
     <row r="267" spans="1:6">
       <c r="A267">
         <v>262</v>
       </c>
       <c r="C267" t="s">
         <v>408</v>
       </c>
       <c r="D267">
         <v>18</v>
       </c>
       <c r="E267" t="s">
         <v>10</v>
       </c>
       <c r="F267" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268">
         <v>262</v>
       </c>
       <c r="C268" t="s">
         <v>409</v>
       </c>
       <c r="D268">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E268" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269">
         <v>265</v>
       </c>
       <c r="C269" t="s">
         <v>410</v>
       </c>
       <c r="D269">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E269" t="s">
         <v>171</v>
       </c>
       <c r="F269" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270">
         <v>265</v>
       </c>
       <c r="C270" t="s">
         <v>411</v>
       </c>
       <c r="D270">
         <v>18</v>
       </c>
       <c r="E270" t="s">
         <v>171</v>
       </c>
       <c r="F270" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271">
         <v>265</v>
       </c>
       <c r="C271" t="s">
         <v>412</v>
       </c>
       <c r="D271">
         <v>18</v>
       </c>
       <c r="E271" t="s">
         <v>10</v>
       </c>
       <c r="F271" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272">
         <v>265</v>
       </c>
       <c r="C272" t="s">
         <v>414</v>
       </c>
       <c r="D272">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E272" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273">
         <v>269</v>
       </c>
       <c r="C273" t="s">
         <v>415</v>
       </c>
       <c r="D273">
         <v>19</v>
       </c>
       <c r="E273" t="s">
         <v>285</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
@@ -7883,51 +7883,51 @@
       </c>
       <c r="C7" t="s">
         <v>423</v>
       </c>
       <c r="D7">
         <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
       <c r="F7" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>424</v>
       </c>
       <c r="D8">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>23</v>
       </c>
       <c r="F8" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>425</v>
       </c>
       <c r="D9">
         <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>23</v>
       </c>
       <c r="F9" t="s">
@@ -8183,51 +8183,51 @@
       </c>
       <c r="C22" t="s">
         <v>442</v>
       </c>
       <c r="D22">
         <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>23</v>
       </c>
       <c r="F22" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>443</v>
       </c>
       <c r="D23">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>23</v>
       </c>
       <c r="F23" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>444</v>
       </c>
       <c r="D24">
         <v>18</v>
       </c>
       <c r="E24" t="s">
         <v>53</v>
       </c>
       <c r="F24" t="s">
@@ -8263,51 +8263,51 @@
       </c>
       <c r="C26" t="s">
         <v>446</v>
       </c>
       <c r="D26">
         <v>20</v>
       </c>
       <c r="E26" t="s">
         <v>23</v>
       </c>
       <c r="F26" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>24</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>448</v>
       </c>
       <c r="D27">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E27" t="s">
         <v>16</v>
       </c>
       <c r="F27" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>449</v>
       </c>
       <c r="D28">
         <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>53</v>
       </c>
       <c r="F28" t="s">
@@ -8323,51 +8323,51 @@
       </c>
       <c r="C29" t="s">
         <v>450</v>
       </c>
       <c r="D29">
         <v>18</v>
       </c>
       <c r="E29" t="s">
         <v>53</v>
       </c>
       <c r="F29" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>451</v>
       </c>
       <c r="D30">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E30" t="s">
         <v>171</v>
       </c>
       <c r="F30" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>28</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>452</v>
       </c>
       <c r="D31">
         <v>18</v>
       </c>
       <c r="E31" t="s">
         <v>13</v>
       </c>
       <c r="F31" t="s">
@@ -8740,71 +8740,71 @@
       </c>
       <c r="C50" t="s">
         <v>477</v>
       </c>
       <c r="D50">
         <v>20</v>
       </c>
       <c r="E50" t="s">
         <v>134</v>
       </c>
       <c r="F50" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>47</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>479</v>
       </c>
       <c r="D51">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E51" t="s">
         <v>23</v>
       </c>
       <c r="F51" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>480</v>
       </c>
       <c r="D52">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E52" t="s">
         <v>53</v>
       </c>
       <c r="F52" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>50</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>481</v>
       </c>
       <c r="D53">
         <v>19</v>
       </c>
       <c r="E53" t="s">
         <v>48</v>
       </c>
       <c r="F53" t="s">
@@ -9137,51 +9137,51 @@
       </c>
       <c r="C70" t="s">
         <v>503</v>
       </c>
       <c r="D70">
         <v>19</v>
       </c>
       <c r="E70" t="s">
         <v>53</v>
       </c>
       <c r="F70" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>68</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>504</v>
       </c>
       <c r="D71">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E71" t="s">
         <v>33</v>
       </c>
       <c r="F71" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>69</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>506</v>
       </c>
       <c r="D72">
         <v>19</v>
       </c>
       <c r="E72" t="s">
         <v>103</v>
       </c>
     </row>
@@ -9414,51 +9414,51 @@
       </c>
       <c r="C84" t="s">
         <v>519</v>
       </c>
       <c r="D84">
         <v>19</v>
       </c>
       <c r="E84" t="s">
         <v>33</v>
       </c>
       <c r="F84" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>82</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>520</v>
       </c>
       <c r="D85">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E85" t="s">
         <v>33</v>
       </c>
       <c r="F85" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>83</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>521</v>
       </c>
       <c r="D86">
         <v>20</v>
       </c>
       <c r="E86" t="s">
         <v>21</v>
       </c>
       <c r="F86" t="s">
@@ -9534,51 +9534,51 @@
       </c>
       <c r="C90" t="s">
         <v>527</v>
       </c>
       <c r="D90">
         <v>20</v>
       </c>
       <c r="E90" t="s">
         <v>124</v>
       </c>
       <c r="F90" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>88</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>528</v>
       </c>
       <c r="D91">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E91" t="s">
         <v>119</v>
       </c>
       <c r="F91" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>89</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>529</v>
       </c>
       <c r="D92">
         <v>20</v>
       </c>
       <c r="E92" t="s">
         <v>10</v>
       </c>
       <c r="F92" t="s">
@@ -9614,128 +9614,128 @@
       </c>
       <c r="C94" t="s">
         <v>532</v>
       </c>
       <c r="D94">
         <v>20</v>
       </c>
       <c r="E94" t="s">
         <v>124</v>
       </c>
       <c r="F94" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>92</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>533</v>
       </c>
       <c r="D95">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E95" t="s">
         <v>67</v>
       </c>
       <c r="F95" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>93</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>534</v>
       </c>
       <c r="D96">
         <v>20</v>
       </c>
       <c r="E96" t="s">
         <v>53</v>
       </c>
       <c r="F96" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>94</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>535</v>
       </c>
       <c r="D97">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E97" t="s">
         <v>48</v>
       </c>
       <c r="F97" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>95</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>536</v>
       </c>
       <c r="D98">
         <v>20</v>
       </c>
       <c r="E98" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>96</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>537</v>
       </c>
       <c r="D99">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E99" t="s">
         <v>67</v>
       </c>
       <c r="F99" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>97</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>538</v>
       </c>
       <c r="D100">
         <v>20</v>
       </c>
       <c r="E100" t="s">
         <v>21</v>
       </c>
       <c r="F100" t="s">
@@ -10042,51 +10042,51 @@
       </c>
       <c r="C116" t="s">
         <v>560</v>
       </c>
       <c r="D116">
         <v>19</v>
       </c>
       <c r="E116" t="s">
         <v>33</v>
       </c>
       <c r="F116" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>114</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>561</v>
       </c>
       <c r="D117">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E117" t="s">
         <v>48</v>
       </c>
       <c r="F117" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>114</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>562</v>
       </c>
       <c r="D118">
         <v>17</v>
       </c>
       <c r="E118" t="s">
         <v>45</v>
       </c>
       <c r="F118" t="s">
@@ -10202,71 +10202,71 @@
       </c>
       <c r="C124" t="s">
         <v>568</v>
       </c>
       <c r="D124">
         <v>19</v>
       </c>
       <c r="E124" t="s">
         <v>23</v>
       </c>
       <c r="F124" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>122</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>569</v>
       </c>
       <c r="D125">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E125" t="s">
         <v>10</v>
       </c>
       <c r="F125" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>123</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>571</v>
       </c>
       <c r="D126">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E126" t="s">
         <v>163</v>
       </c>
       <c r="F126" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>124</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>573</v>
       </c>
       <c r="D127">
         <v>20</v>
       </c>
       <c r="E127" t="s">
         <v>103</v>
       </c>
     </row>
@@ -10421,51 +10421,51 @@
     <row r="136" spans="1:6">
       <c r="A136">
         <v>133</v>
       </c>
       <c r="C136" t="s">
         <v>583</v>
       </c>
       <c r="D136">
         <v>19</v>
       </c>
       <c r="E136" t="s">
         <v>23</v>
       </c>
       <c r="F136" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>134</v>
       </c>
       <c r="C137" t="s">
         <v>584</v>
       </c>
       <c r="D137">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E137" t="s">
         <v>171</v>
       </c>
       <c r="F137" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>135</v>
       </c>
       <c r="C138" t="s">
         <v>585</v>
       </c>
       <c r="D138">
         <v>19</v>
       </c>
       <c r="E138" t="s">
         <v>53</v>
       </c>
       <c r="F138" t="s">
         <v>86</v>
       </c>
     </row>
@@ -10622,85 +10622,85 @@
     <row r="148" spans="1:6">
       <c r="A148">
         <v>145</v>
       </c>
       <c r="C148" t="s">
         <v>599</v>
       </c>
       <c r="D148">
         <v>20</v>
       </c>
       <c r="E148" t="s">
         <v>23</v>
       </c>
       <c r="F148" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>145</v>
       </c>
       <c r="C149" t="s">
         <v>600</v>
       </c>
       <c r="D149">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E149" t="s">
         <v>163</v>
       </c>
       <c r="F149" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>145</v>
       </c>
       <c r="C150" t="s">
         <v>601</v>
       </c>
       <c r="D150">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E150" t="s">
         <v>21</v>
       </c>
       <c r="F150" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>148</v>
       </c>
       <c r="C151" t="s">
         <v>603</v>
       </c>
       <c r="D151">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E151" t="s">
         <v>48</v>
       </c>
       <c r="F151" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>149</v>
       </c>
       <c r="C152" t="s">
         <v>604</v>
       </c>
       <c r="D152">
         <v>19</v>
       </c>
       <c r="E152" t="s">
         <v>16</v>
       </c>
       <c r="F152" t="s">
         <v>605</v>
       </c>
     </row>
@@ -10894,85 +10894,85 @@
     <row r="164" spans="1:6">
       <c r="A164">
         <v>160</v>
       </c>
       <c r="C164" t="s">
         <v>620</v>
       </c>
       <c r="D164">
         <v>19</v>
       </c>
       <c r="E164" t="s">
         <v>16</v>
       </c>
       <c r="F164" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>162</v>
       </c>
       <c r="C165" t="s">
         <v>621</v>
       </c>
       <c r="D165">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E165" t="s">
         <v>23</v>
       </c>
       <c r="F165" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>163</v>
       </c>
       <c r="C166" t="s">
         <v>622</v>
       </c>
       <c r="D166">
         <v>20</v>
       </c>
       <c r="E166" t="s">
         <v>623</v>
       </c>
       <c r="F166" t="s">
         <v>624</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>164</v>
       </c>
       <c r="C167" t="s">
         <v>625</v>
       </c>
       <c r="D167">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E167" t="s">
         <v>23</v>
       </c>
       <c r="F167" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>165</v>
       </c>
       <c r="C168" t="s">
         <v>626</v>
       </c>
       <c r="D168">
         <v>17</v>
       </c>
       <c r="E168" t="s">
         <v>16</v>
       </c>
       <c r="F168" t="s">
         <v>72</v>
       </c>
     </row>
@@ -11197,51 +11197,51 @@
     <row r="182" spans="1:6">
       <c r="A182">
         <v>179</v>
       </c>
       <c r="C182" t="s">
         <v>643</v>
       </c>
       <c r="D182">
         <v>18</v>
       </c>
       <c r="E182" t="s">
         <v>149</v>
       </c>
       <c r="F182" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>180</v>
       </c>
       <c r="C183" t="s">
         <v>645</v>
       </c>
       <c r="D183">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E183" t="s">
         <v>67</v>
       </c>
       <c r="F183" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>181</v>
       </c>
       <c r="C184" t="s">
         <v>646</v>
       </c>
       <c r="D184">
         <v>18</v>
       </c>
       <c r="E184" t="s">
         <v>498</v>
       </c>
       <c r="F184" t="s">
         <v>546</v>
       </c>
     </row>
@@ -11262,68 +11262,68 @@
     <row r="186" spans="1:6">
       <c r="A186">
         <v>183</v>
       </c>
       <c r="C186" t="s">
         <v>648</v>
       </c>
       <c r="D186">
         <v>20</v>
       </c>
       <c r="E186" t="s">
         <v>23</v>
       </c>
       <c r="F186" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>184</v>
       </c>
       <c r="C187" t="s">
         <v>650</v>
       </c>
       <c r="D187">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E187" t="s">
         <v>23</v>
       </c>
       <c r="F187" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>185</v>
       </c>
       <c r="C188" t="s">
         <v>651</v>
       </c>
       <c r="D188">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E188" t="s">
         <v>134</v>
       </c>
       <c r="F188" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>186</v>
       </c>
       <c r="C189" t="s">
         <v>652</v>
       </c>
       <c r="D189">
         <v>18</v>
       </c>
       <c r="E189" t="s">
         <v>21</v>
       </c>
       <c r="F189" t="s">
         <v>653</v>
       </c>
     </row>
@@ -11641,51 +11641,51 @@
     <row r="209" spans="1:6">
       <c r="A209">
         <v>206</v>
       </c>
       <c r="C209" t="s">
         <v>674</v>
       </c>
       <c r="D209">
         <v>20</v>
       </c>
       <c r="E209" t="s">
         <v>21</v>
       </c>
       <c r="F209" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>207</v>
       </c>
       <c r="C210" t="s">
         <v>676</v>
       </c>
       <c r="D210">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E210" t="s">
         <v>134</v>
       </c>
       <c r="F210" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>207</v>
       </c>
       <c r="C211" t="s">
         <v>678</v>
       </c>
       <c r="D211">
         <v>20</v>
       </c>
       <c r="E211" t="s">
         <v>48</v>
       </c>
       <c r="F211" t="s">
         <v>96</v>
       </c>
     </row>
@@ -12289,51 +12289,51 @@
     <row r="248" spans="1:6">
       <c r="A248">
         <v>245</v>
       </c>
       <c r="C248" t="s">
         <v>721</v>
       </c>
       <c r="D248">
         <v>19</v>
       </c>
       <c r="E248" t="s">
         <v>45</v>
       </c>
       <c r="F248" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249">
         <v>246</v>
       </c>
       <c r="C249" t="s">
         <v>722</v>
       </c>
       <c r="D249">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E249" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250">
         <v>246</v>
       </c>
       <c r="C250" t="s">
         <v>723</v>
       </c>
       <c r="D250">
         <v>19</v>
       </c>
       <c r="E250" t="s">
         <v>108</v>
       </c>
       <c r="F250" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251">
         <v>248</v>
@@ -12705,51 +12705,51 @@
     <row r="273" spans="1:6">
       <c r="A273">
         <v>270</v>
       </c>
       <c r="C273" t="s">
         <v>748</v>
       </c>
       <c r="D273">
         <v>18</v>
       </c>
       <c r="E273" t="s">
         <v>21</v>
       </c>
       <c r="F273" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274">
         <v>270</v>
       </c>
       <c r="C274" t="s">
         <v>749</v>
       </c>
       <c r="D274">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E274" t="s">
         <v>108</v>
       </c>
       <c r="F274" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275">
         <v>272</v>
       </c>
       <c r="C275" t="s">
         <v>750</v>
       </c>
       <c r="D275">
         <v>18</v>
       </c>
       <c r="E275" t="s">
         <v>498</v>
       </c>
       <c r="F275" t="s">
         <v>751</v>
       </c>
     </row>
@@ -12770,102 +12770,102 @@
         <v>607</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277">
         <v>274</v>
       </c>
       <c r="C277" t="s">
         <v>753</v>
       </c>
       <c r="D277">
         <v>20</v>
       </c>
       <c r="E277" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278">
         <v>275</v>
       </c>
       <c r="C278" t="s">
         <v>754</v>
       </c>
       <c r="D278">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E278" t="s">
         <v>23</v>
       </c>
       <c r="F278" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279">
         <v>276</v>
       </c>
       <c r="C279" t="s">
         <v>755</v>
       </c>
       <c r="D279">
         <v>19</v>
       </c>
       <c r="E279" t="s">
         <v>108</v>
       </c>
       <c r="F279" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280">
         <v>277</v>
       </c>
       <c r="C280" t="s">
         <v>756</v>
       </c>
       <c r="D280">
         <v>18</v>
       </c>
       <c r="E280" t="s">
         <v>119</v>
       </c>
       <c r="F280" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281">
         <v>278</v>
       </c>
       <c r="C281" t="s">
         <v>757</v>
       </c>
       <c r="D281">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E281" t="s">
         <v>291</v>
       </c>
       <c r="F281" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282">
         <v>279</v>
       </c>
       <c r="C282" t="s">
         <v>758</v>
       </c>
       <c r="D282">
         <v>18</v>
       </c>
       <c r="E282" t="s">
         <v>134</v>
       </c>
       <c r="F282" t="s">
         <v>742</v>
       </c>
     </row>
@@ -12940,85 +12940,85 @@
     <row r="287" spans="1:6">
       <c r="A287">
         <v>284</v>
       </c>
       <c r="C287" t="s">
         <v>764</v>
       </c>
       <c r="D287">
         <v>18</v>
       </c>
       <c r="E287" t="s">
         <v>119</v>
       </c>
       <c r="F287" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288">
         <v>285</v>
       </c>
       <c r="C288" t="s">
         <v>765</v>
       </c>
       <c r="D288">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E288" t="s">
         <v>23</v>
       </c>
       <c r="F288" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289">
         <v>286</v>
       </c>
       <c r="C289" t="s">
         <v>766</v>
       </c>
       <c r="D289">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E289" t="s">
         <v>171</v>
       </c>
       <c r="F289" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290">
         <v>287</v>
       </c>
       <c r="C290" t="s">
         <v>768</v>
       </c>
       <c r="D290">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E290" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291">
         <v>287</v>
       </c>
       <c r="C291" t="s">
         <v>769</v>
       </c>
       <c r="D291">
         <v>17</v>
       </c>
       <c r="E291" t="s">
         <v>23</v>
       </c>
       <c r="F291" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292">
         <v>289</v>