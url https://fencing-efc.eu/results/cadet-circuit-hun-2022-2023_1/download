--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -2832,51 +2832,51 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>20</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>1</v>
@@ -3083,51 +3083,51 @@
       </c>
       <c r="C15" t="s">
         <v>39</v>
       </c>
       <c r="D15">
         <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>16</v>
       </c>
       <c r="F15" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>12</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>41</v>
       </c>
       <c r="D16">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E16" t="s">
         <v>23</v>
       </c>
       <c r="F16" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>13</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>43</v>
       </c>
       <c r="D17">
         <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17" t="s">
@@ -3203,51 +3203,51 @@
       </c>
       <c r="C21" t="s">
         <v>52</v>
       </c>
       <c r="D21">
         <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>53</v>
       </c>
       <c r="F21" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>17</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>55</v>
       </c>
       <c r="D22">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E22" t="s">
         <v>33</v>
       </c>
       <c r="F22" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>19</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>57</v>
       </c>
       <c r="D23">
         <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>33</v>
       </c>
       <c r="F23" t="s">
@@ -3323,51 +3323,51 @@
       </c>
       <c r="C27" t="s">
         <v>66</v>
       </c>
       <c r="D27">
         <v>19</v>
       </c>
       <c r="E27" t="s">
         <v>67</v>
       </c>
       <c r="F27" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>24</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>69</v>
       </c>
       <c r="D28">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E28" t="s">
         <v>23</v>
       </c>
       <c r="F28" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>25</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>71</v>
       </c>
       <c r="D29">
         <v>17</v>
       </c>
       <c r="E29" t="s">
         <v>16</v>
       </c>
       <c r="F29" t="s">
@@ -3563,91 +3563,91 @@
       </c>
       <c r="C39" t="s">
         <v>91</v>
       </c>
       <c r="D39">
         <v>20</v>
       </c>
       <c r="E39" t="s">
         <v>53</v>
       </c>
       <c r="F39" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>36</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>92</v>
       </c>
       <c r="D40">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E40" t="s">
         <v>23</v>
       </c>
       <c r="F40" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>37</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>93</v>
       </c>
       <c r="D41">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E41" t="s">
         <v>23</v>
       </c>
       <c r="F41" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>38</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>95</v>
       </c>
       <c r="D42">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E42" t="s">
         <v>48</v>
       </c>
       <c r="F42" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>39</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>97</v>
       </c>
       <c r="D43">
         <v>20</v>
       </c>
       <c r="E43" t="s">
         <v>33</v>
       </c>
       <c r="F43" t="s">
@@ -4254,71 +4254,71 @@
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>148</v>
       </c>
       <c r="D74">
         <v>19</v>
       </c>
       <c r="E74" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>71</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>150</v>
       </c>
       <c r="D75">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E75" t="s">
         <v>16</v>
       </c>
       <c r="F75" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>72</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>151</v>
       </c>
       <c r="D76">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E76" t="s">
         <v>23</v>
       </c>
       <c r="F76" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>73</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>153</v>
       </c>
       <c r="D77">
         <v>20</v>
       </c>
       <c r="E77" t="s">
         <v>45</v>
       </c>
       <c r="F77" t="s">
@@ -4374,91 +4374,91 @@
       </c>
       <c r="C80" t="s">
         <v>157</v>
       </c>
       <c r="D80">
         <v>19</v>
       </c>
       <c r="E80" t="s">
         <v>16</v>
       </c>
       <c r="F80" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>77</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>158</v>
       </c>
       <c r="D81">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E81" t="s">
         <v>159</v>
       </c>
       <c r="F81" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>78</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>161</v>
       </c>
       <c r="D82">
         <v>18</v>
       </c>
       <c r="E82" t="s">
         <v>23</v>
       </c>
       <c r="F82" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>79</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>162</v>
       </c>
       <c r="D83">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E83" t="s">
         <v>163</v>
       </c>
       <c r="F83" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>80</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>165</v>
       </c>
       <c r="D84">
         <v>18</v>
       </c>
       <c r="E84" t="s">
         <v>23</v>
       </c>
       <c r="F84" t="s">
@@ -4554,51 +4554,51 @@
       </c>
       <c r="C89" t="s">
         <v>173</v>
       </c>
       <c r="D89">
         <v>20</v>
       </c>
       <c r="E89" t="s">
         <v>21</v>
       </c>
       <c r="F89" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>86</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>175</v>
       </c>
       <c r="D90">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E90" t="s">
         <v>33</v>
       </c>
       <c r="F90" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>87</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>176</v>
       </c>
       <c r="D91">
         <v>18</v>
       </c>
       <c r="E91" t="s">
         <v>16</v>
       </c>
       <c r="F91" t="s">
@@ -4634,131 +4634,131 @@
       </c>
       <c r="C93" t="s">
         <v>179</v>
       </c>
       <c r="D93">
         <v>19</v>
       </c>
       <c r="E93" t="s">
         <v>53</v>
       </c>
       <c r="F93" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>90</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>180</v>
       </c>
       <c r="D94">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E94" t="s">
         <v>23</v>
       </c>
       <c r="F94" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>91</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>181</v>
       </c>
       <c r="D95">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E95" t="s">
         <v>23</v>
       </c>
       <c r="F95" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>92</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>182</v>
       </c>
       <c r="D96">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E96" t="s">
         <v>33</v>
       </c>
       <c r="F96" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>93</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>183</v>
       </c>
       <c r="D97">
         <v>18</v>
       </c>
       <c r="E97" t="s">
         <v>53</v>
       </c>
       <c r="F97" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>94</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>185</v>
       </c>
       <c r="D98">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E98" t="s">
         <v>23</v>
       </c>
       <c r="F98" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>95</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>187</v>
       </c>
       <c r="D99">
         <v>19</v>
       </c>
       <c r="E99" t="s">
         <v>53</v>
       </c>
       <c r="F99" t="s">
@@ -4911,51 +4911,51 @@
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>199</v>
       </c>
       <c r="D107">
         <v>19</v>
       </c>
       <c r="E107" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>104</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>200</v>
       </c>
       <c r="D108">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E108" t="s">
         <v>23</v>
       </c>
       <c r="F108" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>105</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>201</v>
       </c>
       <c r="D109">
         <v>20</v>
       </c>
       <c r="E109" t="s">
         <v>23</v>
       </c>
       <c r="F109" t="s">
@@ -5011,51 +5011,51 @@
       </c>
       <c r="C112" t="s">
         <v>205</v>
       </c>
       <c r="D112">
         <v>17</v>
       </c>
       <c r="E112" t="s">
         <v>23</v>
       </c>
       <c r="F112" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>108</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>207</v>
       </c>
       <c r="D113">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E113" t="s">
         <v>53</v>
       </c>
       <c r="F113" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>108</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>208</v>
       </c>
       <c r="D114">
         <v>18</v>
       </c>
       <c r="E114" t="s">
         <v>103</v>
       </c>
     </row>
@@ -5205,51 +5205,51 @@
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>220</v>
       </c>
       <c r="D122">
         <v>17</v>
       </c>
       <c r="E122" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>119</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>221</v>
       </c>
       <c r="D123">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E123" t="s">
         <v>33</v>
       </c>
       <c r="F123" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>120</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>223</v>
       </c>
       <c r="D124">
         <v>20</v>
       </c>
       <c r="E124" t="s">
         <v>53</v>
       </c>
       <c r="F124" t="s">
@@ -5365,51 +5365,51 @@
       </c>
       <c r="C130" t="s">
         <v>231</v>
       </c>
       <c r="D130">
         <v>18</v>
       </c>
       <c r="E130" t="s">
         <v>16</v>
       </c>
       <c r="F130" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>127</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>232</v>
       </c>
       <c r="D131">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E131" t="s">
         <v>23</v>
       </c>
       <c r="F131" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>128</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>233</v>
       </c>
       <c r="D132">
         <v>20</v>
       </c>
       <c r="E132" t="s">
         <v>23</v>
       </c>
       <c r="F132" t="s">
@@ -5611,85 +5611,85 @@
     <row r="145" spans="1:6">
       <c r="A145">
         <v>141</v>
       </c>
       <c r="C145" t="s">
         <v>249</v>
       </c>
       <c r="D145">
         <v>17</v>
       </c>
       <c r="E145" t="s">
         <v>23</v>
       </c>
       <c r="F145" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>142</v>
       </c>
       <c r="C146" t="s">
         <v>250</v>
       </c>
       <c r="D146">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E146" t="s">
         <v>21</v>
       </c>
       <c r="F146" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>143</v>
       </c>
       <c r="C147" t="s">
         <v>252</v>
       </c>
       <c r="D147">
         <v>19</v>
       </c>
       <c r="E147" t="s">
         <v>171</v>
       </c>
       <c r="F147" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>143</v>
       </c>
       <c r="C148" t="s">
         <v>254</v>
       </c>
       <c r="D148">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E148" t="s">
         <v>45</v>
       </c>
       <c r="F148" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>145</v>
       </c>
       <c r="C149" t="s">
         <v>255</v>
       </c>
       <c r="D149">
         <v>19</v>
       </c>
       <c r="E149" t="s">
         <v>108</v>
       </c>
       <c r="F149" t="s">
         <v>116</v>
       </c>
     </row>
@@ -5727,51 +5727,51 @@
         <v>46</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>148</v>
       </c>
       <c r="C152" t="s">
         <v>258</v>
       </c>
       <c r="D152">
         <v>19</v>
       </c>
       <c r="E152" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>149</v>
       </c>
       <c r="C153" t="s">
         <v>259</v>
       </c>
       <c r="D153">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E153" t="s">
         <v>23</v>
       </c>
       <c r="F153" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>149</v>
       </c>
       <c r="C154" t="s">
         <v>260</v>
       </c>
       <c r="D154">
         <v>20</v>
       </c>
       <c r="E154" t="s">
         <v>124</v>
       </c>
       <c r="F154" t="s">
         <v>261</v>
       </c>
     </row>
@@ -6072,51 +6072,51 @@
     <row r="173" spans="1:6">
       <c r="A173">
         <v>169</v>
       </c>
       <c r="C173" t="s">
         <v>283</v>
       </c>
       <c r="D173">
         <v>18</v>
       </c>
       <c r="E173" t="s">
         <v>23</v>
       </c>
       <c r="F173" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>170</v>
       </c>
       <c r="C174" t="s">
         <v>284</v>
       </c>
       <c r="D174">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E174" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>171</v>
       </c>
       <c r="C175" t="s">
         <v>286</v>
       </c>
       <c r="D175">
         <v>19</v>
       </c>
       <c r="E175" t="s">
         <v>10</v>
       </c>
       <c r="F175" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>172</v>
@@ -6134,51 +6134,51 @@
         <v>101</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>173</v>
       </c>
       <c r="C177" t="s">
         <v>289</v>
       </c>
       <c r="D177">
         <v>17</v>
       </c>
       <c r="E177" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>174</v>
       </c>
       <c r="C178" t="s">
         <v>290</v>
       </c>
       <c r="D178">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E178" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>175</v>
       </c>
       <c r="C179" t="s">
         <v>292</v>
       </c>
       <c r="D179">
         <v>20</v>
       </c>
       <c r="E179" t="s">
         <v>48</v>
       </c>
       <c r="F179" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>176</v>
@@ -6250,51 +6250,51 @@
     <row r="184" spans="1:6">
       <c r="A184">
         <v>179</v>
       </c>
       <c r="C184" t="s">
         <v>300</v>
       </c>
       <c r="D184">
         <v>18</v>
       </c>
       <c r="E184" t="s">
         <v>23</v>
       </c>
       <c r="F184" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>181</v>
       </c>
       <c r="C185" t="s">
         <v>301</v>
       </c>
       <c r="D185">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E185" t="s">
         <v>291</v>
       </c>
       <c r="F185" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>182</v>
       </c>
       <c r="C186" t="s">
         <v>303</v>
       </c>
       <c r="D186">
         <v>19</v>
       </c>
       <c r="E186" t="s">
         <v>291</v>
       </c>
       <c r="F186" t="s">
         <v>304</v>
       </c>
     </row>
@@ -6584,51 +6584,51 @@
     <row r="204" spans="1:6">
       <c r="A204">
         <v>200</v>
       </c>
       <c r="C204" t="s">
         <v>328</v>
       </c>
       <c r="D204">
         <v>19</v>
       </c>
       <c r="E204" t="s">
         <v>23</v>
       </c>
       <c r="F204" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>201</v>
       </c>
       <c r="C205" t="s">
         <v>329</v>
       </c>
       <c r="D205">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E205" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>201</v>
       </c>
       <c r="C206" t="s">
         <v>330</v>
       </c>
       <c r="D206">
         <v>19</v>
       </c>
       <c r="E206" t="s">
         <v>21</v>
       </c>
       <c r="F206" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>203</v>
@@ -6813,51 +6813,51 @@
     <row r="218" spans="1:6">
       <c r="A218">
         <v>214</v>
       </c>
       <c r="C218" t="s">
         <v>346</v>
       </c>
       <c r="D218">
         <v>19</v>
       </c>
       <c r="E218" t="s">
         <v>23</v>
       </c>
       <c r="F218" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>215</v>
       </c>
       <c r="C219" t="s">
         <v>347</v>
       </c>
       <c r="D219">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E219" t="s">
         <v>171</v>
       </c>
       <c r="F219" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>216</v>
       </c>
       <c r="C220" t="s">
         <v>348</v>
       </c>
       <c r="D220">
         <v>20</v>
       </c>
       <c r="E220" t="s">
         <v>10</v>
       </c>
       <c r="F220" t="s">
         <v>349</v>
       </c>
     </row>
@@ -6943,51 +6943,51 @@
     <row r="226" spans="1:6">
       <c r="A226">
         <v>222</v>
       </c>
       <c r="C226" t="s">
         <v>355</v>
       </c>
       <c r="D226">
         <v>20</v>
       </c>
       <c r="E226" t="s">
         <v>67</v>
       </c>
       <c r="F226" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
         <v>223</v>
       </c>
       <c r="C227" t="s">
         <v>356</v>
       </c>
       <c r="D227">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E227" t="s">
         <v>23</v>
       </c>
       <c r="F227" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>224</v>
       </c>
       <c r="C228" t="s">
         <v>357</v>
       </c>
       <c r="D228">
         <v>19</v>
       </c>
       <c r="E228" t="s">
         <v>159</v>
       </c>
       <c r="F228" t="s">
         <v>358</v>
       </c>
     </row>
@@ -7540,51 +7540,51 @@
     <row r="262" spans="1:6">
       <c r="A262">
         <v>258</v>
       </c>
       <c r="C262" t="s">
         <v>402</v>
       </c>
       <c r="D262">
         <v>18</v>
       </c>
       <c r="E262" t="s">
         <v>108</v>
       </c>
       <c r="F262" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263">
         <v>259</v>
       </c>
       <c r="C263" t="s">
         <v>403</v>
       </c>
       <c r="D263">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E263" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264">
         <v>259</v>
       </c>
       <c r="C264" t="s">
         <v>404</v>
       </c>
       <c r="D264">
         <v>20</v>
       </c>
       <c r="E264" t="s">
         <v>48</v>
       </c>
       <c r="F264" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265">
         <v>261</v>
@@ -7769,51 +7769,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>416</v>
       </c>
       <c r="D2">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E2" t="s">
         <v>53</v>
       </c>
       <c r="F2" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>418</v>
       </c>
       <c r="D3">
         <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>48</v>
       </c>
       <c r="F3" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
@@ -7863,51 +7863,51 @@
       </c>
       <c r="C6" t="s">
         <v>421</v>
       </c>
       <c r="D6">
         <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>21</v>
       </c>
       <c r="F6" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>423</v>
       </c>
       <c r="D7">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
       <c r="F7" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>424</v>
       </c>
       <c r="D8">
         <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>23</v>
       </c>
       <c r="F8" t="s">
@@ -7943,51 +7943,51 @@
       </c>
       <c r="C10" t="s">
         <v>426</v>
       </c>
       <c r="D10">
         <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>26</v>
       </c>
       <c r="F10" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>428</v>
       </c>
       <c r="D11">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E11" t="s">
         <v>108</v>
       </c>
       <c r="F11" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>429</v>
       </c>
       <c r="D12">
         <v>19</v>
       </c>
       <c r="E12" t="s">
         <v>171</v>
       </c>
       <c r="F12" t="s">
@@ -8023,51 +8023,51 @@
       </c>
       <c r="C14" t="s">
         <v>431</v>
       </c>
       <c r="D14">
         <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>21</v>
       </c>
       <c r="F14" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>433</v>
       </c>
       <c r="D15">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>33</v>
       </c>
       <c r="F15" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>435</v>
       </c>
       <c r="D16">
         <v>19</v>
       </c>
       <c r="E16" t="s">
         <v>21</v>
       </c>
       <c r="F16" t="s">
@@ -8083,51 +8083,51 @@
       </c>
       <c r="C17" t="s">
         <v>436</v>
       </c>
       <c r="D17">
         <v>19</v>
       </c>
       <c r="E17" t="s">
         <v>53</v>
       </c>
       <c r="F17" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>15</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>438</v>
       </c>
       <c r="D18">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E18" t="s">
         <v>48</v>
       </c>
       <c r="F18" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>16</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>439</v>
       </c>
       <c r="D19">
         <v>18</v>
       </c>
       <c r="E19" t="s">
         <v>23</v>
       </c>
       <c r="F19" t="s">
@@ -8203,51 +8203,51 @@
       </c>
       <c r="C23" t="s">
         <v>443</v>
       </c>
       <c r="D23">
         <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>23</v>
       </c>
       <c r="F23" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>444</v>
       </c>
       <c r="D24">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E24" t="s">
         <v>53</v>
       </c>
       <c r="F24" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>445</v>
       </c>
       <c r="D25">
         <v>19</v>
       </c>
       <c r="E25" t="s">
         <v>53</v>
       </c>
       <c r="F25" t="s">
@@ -8343,51 +8343,51 @@
       </c>
       <c r="C30" t="s">
         <v>451</v>
       </c>
       <c r="D30">
         <v>19</v>
       </c>
       <c r="E30" t="s">
         <v>171</v>
       </c>
       <c r="F30" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>28</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>452</v>
       </c>
       <c r="D31">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E31" t="s">
         <v>13</v>
       </c>
       <c r="F31" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>28</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>454</v>
       </c>
       <c r="D32">
         <v>19</v>
       </c>
       <c r="E32" t="s">
         <v>16</v>
       </c>
       <c r="F32" t="s">
@@ -8483,51 +8483,51 @@
       </c>
       <c r="C37" t="s">
         <v>462</v>
       </c>
       <c r="D37">
         <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>45</v>
       </c>
       <c r="F37" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>35</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>463</v>
       </c>
       <c r="D38">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E38" t="s">
         <v>23</v>
       </c>
       <c r="F38" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>36</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>464</v>
       </c>
       <c r="D39">
         <v>20</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39" t="s">
@@ -8603,51 +8603,51 @@
       </c>
       <c r="C43" t="s">
         <v>468</v>
       </c>
       <c r="D43">
         <v>19</v>
       </c>
       <c r="E43" t="s">
         <v>33</v>
       </c>
       <c r="F43" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>41</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>470</v>
       </c>
       <c r="D44">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E44" t="s">
         <v>23</v>
       </c>
       <c r="F44" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>42</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>471</v>
       </c>
       <c r="D45">
         <v>19</v>
       </c>
       <c r="E45" t="s">
         <v>23</v>
       </c>
       <c r="F45" t="s">
@@ -9037,51 +9037,51 @@
       </c>
       <c r="C65" t="s">
         <v>496</v>
       </c>
       <c r="D65">
         <v>19</v>
       </c>
       <c r="E65" t="s">
         <v>23</v>
       </c>
       <c r="F65" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>63</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>497</v>
       </c>
       <c r="D66">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E66" t="s">
         <v>498</v>
       </c>
       <c r="F66" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>64</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>500</v>
       </c>
       <c r="D67">
         <v>19</v>
       </c>
       <c r="E67" t="s">
         <v>16</v>
       </c>
       <c r="F67" t="s">
@@ -9174,51 +9174,51 @@
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>506</v>
       </c>
       <c r="D72">
         <v>19</v>
       </c>
       <c r="E72" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>70</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>507</v>
       </c>
       <c r="D73">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E73" t="s">
         <v>23</v>
       </c>
       <c r="F73" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>71</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>508</v>
       </c>
       <c r="D74">
         <v>20</v>
       </c>
       <c r="E74" t="s">
         <v>23</v>
       </c>
       <c r="F74" t="s">
@@ -9454,51 +9454,51 @@
       </c>
       <c r="C86" t="s">
         <v>521</v>
       </c>
       <c r="D86">
         <v>20</v>
       </c>
       <c r="E86" t="s">
         <v>21</v>
       </c>
       <c r="F86" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>84</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>523</v>
       </c>
       <c r="D87">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E87" t="s">
         <v>30</v>
       </c>
       <c r="F87" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>85</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>524</v>
       </c>
       <c r="D88">
         <v>18</v>
       </c>
       <c r="E88" t="s">
         <v>53</v>
       </c>
       <c r="F88" t="s">
@@ -9945,51 +9945,51 @@
       </c>
       <c r="C111" t="s">
         <v>554</v>
       </c>
       <c r="D111">
         <v>20</v>
       </c>
       <c r="E111" t="s">
         <v>10</v>
       </c>
       <c r="F111" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>109</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>556</v>
       </c>
       <c r="D112">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E112" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>110</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>557</v>
       </c>
       <c r="D113">
         <v>17</v>
       </c>
       <c r="E113" t="s">
         <v>23</v>
       </c>
       <c r="F113" t="s">
         <v>152</v>
       </c>
     </row>
@@ -10142,51 +10142,51 @@
       </c>
       <c r="C121" t="s">
         <v>565</v>
       </c>
       <c r="D121">
         <v>20</v>
       </c>
       <c r="E121" t="s">
         <v>108</v>
       </c>
       <c r="F121" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>118</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>566</v>
       </c>
       <c r="D122">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E122" t="s">
         <v>23</v>
       </c>
       <c r="F122" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>120</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>567</v>
       </c>
       <c r="D123">
         <v>19</v>
       </c>
       <c r="E123" t="s">
         <v>10</v>
       </c>
       <c r="F123" t="s">
@@ -10455,51 +10455,51 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>135</v>
       </c>
       <c r="C138" t="s">
         <v>585</v>
       </c>
       <c r="D138">
         <v>19</v>
       </c>
       <c r="E138" t="s">
         <v>53</v>
       </c>
       <c r="F138" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>136</v>
       </c>
       <c r="C139" t="s">
         <v>586</v>
       </c>
       <c r="D139">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E139" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
       </c>
       <c r="C140" t="s">
         <v>587</v>
       </c>
       <c r="D140">
         <v>19</v>
       </c>
       <c r="E140" t="s">
         <v>33</v>
       </c>
       <c r="F140" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>138</v>
@@ -10724,170 +10724,170 @@
     <row r="154" spans="1:6">
       <c r="A154">
         <v>150</v>
       </c>
       <c r="C154" t="s">
         <v>608</v>
       </c>
       <c r="D154">
         <v>18</v>
       </c>
       <c r="E154" t="s">
         <v>45</v>
       </c>
       <c r="F154" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
       </c>
       <c r="C155" t="s">
         <v>609</v>
       </c>
       <c r="D155">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E155" t="s">
         <v>23</v>
       </c>
       <c r="F155" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>153</v>
       </c>
       <c r="C156" t="s">
         <v>610</v>
       </c>
       <c r="D156">
         <v>18</v>
       </c>
       <c r="E156" t="s">
         <v>171</v>
       </c>
       <c r="F156" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>154</v>
       </c>
       <c r="C157" t="s">
         <v>611</v>
       </c>
       <c r="D157">
         <v>19</v>
       </c>
       <c r="E157" t="s">
         <v>45</v>
       </c>
       <c r="F157" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>155</v>
       </c>
       <c r="C158" t="s">
         <v>612</v>
       </c>
       <c r="D158">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E158" t="s">
         <v>613</v>
       </c>
       <c r="F158" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>156</v>
       </c>
       <c r="C159" t="s">
         <v>615</v>
       </c>
       <c r="D159">
         <v>20</v>
       </c>
       <c r="E159" t="s">
         <v>21</v>
       </c>
       <c r="F159" t="s">
         <v>598</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>156</v>
       </c>
       <c r="C160" t="s">
         <v>616</v>
       </c>
       <c r="D160">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E160" t="s">
         <v>10</v>
       </c>
       <c r="F160" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>158</v>
       </c>
       <c r="C161" t="s">
         <v>617</v>
       </c>
       <c r="D161">
         <v>20</v>
       </c>
       <c r="E161" t="s">
         <v>595</v>
       </c>
       <c r="F161" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>158</v>
       </c>
       <c r="C162" t="s">
         <v>618</v>
       </c>
       <c r="D162">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E162" t="s">
         <v>23</v>
       </c>
       <c r="F162" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>160</v>
       </c>
       <c r="C163" t="s">
         <v>619</v>
       </c>
       <c r="D163">
         <v>19</v>
       </c>
       <c r="E163" t="s">
         <v>23</v>
       </c>
       <c r="F163" t="s">
         <v>94</v>
       </c>
     </row>
@@ -11047,133 +11047,133 @@
     <row r="173" spans="1:6">
       <c r="A173">
         <v>170</v>
       </c>
       <c r="C173" t="s">
         <v>632</v>
       </c>
       <c r="D173">
         <v>19</v>
       </c>
       <c r="E173" t="s">
         <v>23</v>
       </c>
       <c r="F173" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>171</v>
       </c>
       <c r="C174" t="s">
         <v>634</v>
       </c>
       <c r="D174">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E174" t="s">
         <v>33</v>
       </c>
       <c r="F174" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>171</v>
       </c>
       <c r="C175" t="s">
         <v>635</v>
       </c>
       <c r="D175">
         <v>20</v>
       </c>
       <c r="E175" t="s">
         <v>595</v>
       </c>
       <c r="F175" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>171</v>
       </c>
       <c r="C176" t="s">
         <v>636</v>
       </c>
       <c r="D176">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E176" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>174</v>
       </c>
       <c r="C177" t="s">
         <v>637</v>
       </c>
       <c r="D177">
         <v>20</v>
       </c>
       <c r="E177" t="s">
         <v>23</v>
       </c>
       <c r="F177" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>175</v>
       </c>
       <c r="C178" t="s">
         <v>638</v>
       </c>
       <c r="D178">
         <v>18</v>
       </c>
       <c r="E178" t="s">
         <v>16</v>
       </c>
       <c r="F178" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>176</v>
       </c>
       <c r="C179" t="s">
         <v>639</v>
       </c>
       <c r="D179">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E179" t="s">
         <v>48</v>
       </c>
       <c r="F179" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>177</v>
       </c>
       <c r="C180" t="s">
         <v>641</v>
       </c>
       <c r="D180">
         <v>19</v>
       </c>
       <c r="E180" t="s">
         <v>7</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
     </row>
@@ -11381,51 +11381,51 @@
     <row r="193" spans="1:6">
       <c r="A193">
         <v>190</v>
       </c>
       <c r="C193" t="s">
         <v>657</v>
       </c>
       <c r="D193">
         <v>19</v>
       </c>
       <c r="E193" t="s">
         <v>48</v>
       </c>
       <c r="F193" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>191</v>
       </c>
       <c r="C194" t="s">
         <v>658</v>
       </c>
       <c r="D194">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E194" t="s">
         <v>10</v>
       </c>
       <c r="F194" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>191</v>
       </c>
       <c r="C195" t="s">
         <v>659</v>
       </c>
       <c r="D195">
         <v>18</v>
       </c>
       <c r="E195" t="s">
         <v>108</v>
       </c>
       <c r="F195" t="s">
         <v>378</v>
       </c>
     </row>
@@ -11757,51 +11757,51 @@
     <row r="216" spans="1:6">
       <c r="A216">
         <v>213</v>
       </c>
       <c r="C216" t="s">
         <v>683</v>
       </c>
       <c r="D216">
         <v>18</v>
       </c>
       <c r="E216" t="s">
         <v>10</v>
       </c>
       <c r="F216" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>214</v>
       </c>
       <c r="C217" t="s">
         <v>684</v>
       </c>
       <c r="D217">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E217" t="s">
         <v>23</v>
       </c>
       <c r="F217" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>215</v>
       </c>
       <c r="C218" t="s">
         <v>685</v>
       </c>
       <c r="D218">
         <v>19</v>
       </c>
       <c r="E218" t="s">
         <v>163</v>
       </c>
       <c r="F218" t="s">
         <v>311</v>
       </c>
     </row>
@@ -12255,51 +12255,51 @@
     <row r="246" spans="1:6">
       <c r="A246">
         <v>243</v>
       </c>
       <c r="C246" t="s">
         <v>719</v>
       </c>
       <c r="D246">
         <v>18</v>
       </c>
       <c r="E246" t="s">
         <v>163</v>
       </c>
       <c r="F246" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247">
         <v>244</v>
       </c>
       <c r="C247" t="s">
         <v>720</v>
       </c>
       <c r="D247">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E247" t="s">
         <v>23</v>
       </c>
       <c r="F247" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248">
         <v>245</v>
       </c>
       <c r="C248" t="s">
         <v>721</v>
       </c>
       <c r="D248">
         <v>19</v>
       </c>
       <c r="E248" t="s">
         <v>45</v>
       </c>
       <c r="F248" t="s">
         <v>140</v>
       </c>
     </row>
@@ -12371,51 +12371,51 @@
     <row r="253" spans="1:6">
       <c r="A253">
         <v>250</v>
       </c>
       <c r="C253" t="s">
         <v>726</v>
       </c>
       <c r="D253">
         <v>19</v>
       </c>
       <c r="E253" t="s">
         <v>48</v>
       </c>
       <c r="F253" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254">
         <v>251</v>
       </c>
       <c r="C254" t="s">
         <v>727</v>
       </c>
       <c r="D254">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E254" t="s">
         <v>108</v>
       </c>
       <c r="F254" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255">
         <v>251</v>
       </c>
       <c r="C255" t="s">
         <v>728</v>
       </c>
       <c r="D255">
         <v>16</v>
       </c>
       <c r="E255" t="s">
         <v>171</v>
       </c>
       <c r="F255" t="s">
         <v>371</v>
       </c>
     </row>
@@ -12589,51 +12589,51 @@
     <row r="266" spans="1:6">
       <c r="A266">
         <v>263</v>
       </c>
       <c r="C266" t="s">
         <v>740</v>
       </c>
       <c r="D266">
         <v>20</v>
       </c>
       <c r="E266" t="s">
         <v>33</v>
       </c>
       <c r="F266" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267">
         <v>264</v>
       </c>
       <c r="C267" t="s">
         <v>741</v>
       </c>
       <c r="D267">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E267" t="s">
         <v>134</v>
       </c>
       <c r="F267" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268">
         <v>264</v>
       </c>
       <c r="C268" t="s">
         <v>743</v>
       </c>
       <c r="D268">
         <v>17</v>
       </c>
       <c r="E268" t="s">
         <v>171</v>
       </c>
       <c r="F268" t="s">
         <v>371</v>
       </c>
     </row>
@@ -12688,85 +12688,85 @@
     <row r="272" spans="1:6">
       <c r="A272">
         <v>269</v>
       </c>
       <c r="C272" t="s">
         <v>747</v>
       </c>
       <c r="D272">
         <v>17</v>
       </c>
       <c r="E272" t="s">
         <v>171</v>
       </c>
       <c r="F272" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273">
         <v>270</v>
       </c>
       <c r="C273" t="s">
         <v>748</v>
       </c>
       <c r="D273">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E273" t="s">
         <v>21</v>
       </c>
       <c r="F273" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274">
         <v>270</v>
       </c>
       <c r="C274" t="s">
         <v>749</v>
       </c>
       <c r="D274">
         <v>20</v>
       </c>
       <c r="E274" t="s">
         <v>108</v>
       </c>
       <c r="F274" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275">
         <v>272</v>
       </c>
       <c r="C275" t="s">
         <v>750</v>
       </c>
       <c r="D275">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E275" t="s">
         <v>498</v>
       </c>
       <c r="F275" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276">
         <v>273</v>
       </c>
       <c r="C276" t="s">
         <v>752</v>
       </c>
       <c r="D276">
         <v>17</v>
       </c>
       <c r="E276" t="s">
         <v>108</v>
       </c>
       <c r="F276" t="s">
         <v>607</v>
       </c>
     </row>
@@ -12855,51 +12855,51 @@
     <row r="282" spans="1:6">
       <c r="A282">
         <v>279</v>
       </c>
       <c r="C282" t="s">
         <v>758</v>
       </c>
       <c r="D282">
         <v>18</v>
       </c>
       <c r="E282" t="s">
         <v>134</v>
       </c>
       <c r="F282" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283">
         <v>279</v>
       </c>
       <c r="C283" t="s">
         <v>759</v>
       </c>
       <c r="D283">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E283" t="s">
         <v>7</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284">
         <v>281</v>
       </c>
       <c r="C284" t="s">
         <v>760</v>
       </c>
       <c r="D284">
         <v>19</v>
       </c>
       <c r="E284" t="s">
         <v>21</v>
       </c>
       <c r="F284" t="s">
         <v>761</v>
       </c>
     </row>