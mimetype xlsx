--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -1879,91 +1879,91 @@
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
         <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>22</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
         <v>17</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E10" t="s">
         <v>22</v>
       </c>
       <c r="F10" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
         <v>19</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="F11" t="s">
@@ -1996,51 +1996,51 @@
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13">
         <v>18</v>
       </c>
       <c r="E13" t="s">
         <v>22</v>
       </c>
       <c r="F13" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>34</v>
       </c>
       <c r="D14">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15">
         <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
@@ -2096,51 +2096,51 @@
       </c>
       <c r="C18" t="s">
         <v>41</v>
       </c>
       <c r="D18">
         <v>19</v>
       </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
       <c r="F18" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>16</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>42</v>
       </c>
       <c r="D19">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E19" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>44</v>
       </c>
       <c r="D20">
         <v>20</v>
       </c>
       <c r="E20" t="s">
         <v>15</v>
       </c>
       <c r="F20" t="s">
         <v>45</v>
       </c>
     </row>
@@ -2153,51 +2153,51 @@
       </c>
       <c r="C21" t="s">
         <v>46</v>
       </c>
       <c r="D21">
         <v>20</v>
       </c>
       <c r="E21" t="s">
         <v>22</v>
       </c>
       <c r="F21" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>47</v>
       </c>
       <c r="D22">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E22" t="s">
         <v>22</v>
       </c>
       <c r="F22" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>48</v>
       </c>
       <c r="D23">
         <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
       <c r="F23" t="s">
@@ -2230,51 +2230,51 @@
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>52</v>
       </c>
       <c r="D25">
         <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>53</v>
       </c>
       <c r="D26">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E26" t="s">
         <v>15</v>
       </c>
       <c r="F26" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>24</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>55</v>
       </c>
       <c r="D27">
         <v>20</v>
       </c>
       <c r="E27" t="s">
         <v>15</v>
       </c>
       <c r="F27" t="s">
@@ -2427,51 +2427,51 @@
       </c>
       <c r="C35" t="s">
         <v>69</v>
       </c>
       <c r="D35">
         <v>21</v>
       </c>
       <c r="E35" t="s">
         <v>22</v>
       </c>
       <c r="F35" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>33</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>70</v>
       </c>
       <c r="D36">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E36" t="s">
         <v>15</v>
       </c>
       <c r="F36" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>34</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>72</v>
       </c>
       <c r="D37">
         <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>15</v>
       </c>
       <c r="F37" t="s">
@@ -2487,51 +2487,51 @@
       </c>
       <c r="C38" t="s">
         <v>73</v>
       </c>
       <c r="D38">
         <v>18</v>
       </c>
       <c r="E38" t="s">
         <v>15</v>
       </c>
       <c r="F38" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>36</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>74</v>
       </c>
       <c r="D39">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E39" t="s">
         <v>15</v>
       </c>
       <c r="F39" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>37</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>75</v>
       </c>
       <c r="D40">
         <v>21</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
     </row>
@@ -2564,71 +2564,71 @@
       </c>
       <c r="C42" t="s">
         <v>78</v>
       </c>
       <c r="D42">
         <v>21</v>
       </c>
       <c r="E42" t="s">
         <v>79</v>
       </c>
       <c r="F42" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>40</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>81</v>
       </c>
       <c r="D43">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>41</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>82</v>
       </c>
       <c r="D44">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E44" t="s">
         <v>22</v>
       </c>
       <c r="F44" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>42</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>84</v>
       </c>
       <c r="D45">
         <v>21</v>
       </c>
       <c r="E45" t="s">
         <v>15</v>
       </c>
       <c r="F45" t="s">
@@ -2664,51 +2664,51 @@
       </c>
       <c r="C47" t="s">
         <v>87</v>
       </c>
       <c r="D47">
         <v>20</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>45</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>88</v>
       </c>
       <c r="D48">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E48" t="s">
         <v>89</v>
       </c>
       <c r="F48" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>45</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>91</v>
       </c>
       <c r="D49">
         <v>19</v>
       </c>
       <c r="E49" t="s">
         <v>15</v>
       </c>
       <c r="F49" t="s">
@@ -2841,51 +2841,51 @@
       </c>
       <c r="C56" t="s">
         <v>101</v>
       </c>
       <c r="D56">
         <v>21</v>
       </c>
       <c r="E56" t="s">
         <v>15</v>
       </c>
       <c r="F56" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>54</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>103</v>
       </c>
       <c r="D57">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E57" t="s">
         <v>22</v>
       </c>
       <c r="F57" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>55</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>104</v>
       </c>
       <c r="D58">
         <v>20</v>
       </c>
       <c r="E58" t="s">
         <v>15</v>
       </c>
       <c r="F58" t="s">
@@ -2941,91 +2941,91 @@
       </c>
       <c r="C61" t="s">
         <v>109</v>
       </c>
       <c r="D61">
         <v>20</v>
       </c>
       <c r="E61" t="s">
         <v>15</v>
       </c>
       <c r="F61" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>59</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>110</v>
       </c>
       <c r="D62">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E62" t="s">
         <v>15</v>
       </c>
       <c r="F62" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>60</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>111</v>
       </c>
       <c r="D63">
         <v>20</v>
       </c>
       <c r="E63" t="s">
         <v>15</v>
       </c>
       <c r="F63" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>61</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>113</v>
       </c>
       <c r="D64">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E64" t="s">
         <v>22</v>
       </c>
       <c r="F64" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>62</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>114</v>
       </c>
       <c r="D65">
         <v>19</v>
       </c>
       <c r="E65" t="s">
         <v>115</v>
       </c>
       <c r="F65" t="s">
@@ -3626,91 +3626,91 @@
       </c>
       <c r="C96" t="s">
         <v>157</v>
       </c>
       <c r="D96">
         <v>18</v>
       </c>
       <c r="E96" t="s">
         <v>15</v>
       </c>
       <c r="F96" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>94</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>158</v>
       </c>
       <c r="D97">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E97" t="s">
         <v>89</v>
       </c>
       <c r="F97" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>95</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>160</v>
       </c>
       <c r="D98">
         <v>18</v>
       </c>
       <c r="E98" t="s">
         <v>89</v>
       </c>
       <c r="F98" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>96</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>162</v>
       </c>
       <c r="D99">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E99" t="s">
         <v>15</v>
       </c>
       <c r="F99" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>97</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>163</v>
       </c>
       <c r="D100">
         <v>19</v>
       </c>
       <c r="E100" t="s">
         <v>79</v>
       </c>
       <c r="F100" t="s">
@@ -3806,91 +3806,91 @@
       </c>
       <c r="C105" t="s">
         <v>169</v>
       </c>
       <c r="D105">
         <v>21</v>
       </c>
       <c r="E105" t="s">
         <v>89</v>
       </c>
       <c r="F105" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>103</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>170</v>
       </c>
       <c r="D106">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E106" t="s">
         <v>18</v>
       </c>
       <c r="F106" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>104</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>171</v>
       </c>
       <c r="D107">
         <v>18</v>
       </c>
       <c r="E107" t="s">
         <v>22</v>
       </c>
       <c r="F107" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>105</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>172</v>
       </c>
       <c r="D108">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E108" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>105</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>173</v>
       </c>
       <c r="D109">
         <v>20</v>
       </c>
       <c r="E109" t="s">
         <v>15</v>
       </c>
       <c r="F109" t="s">
         <v>174</v>
       </c>
     </row>
@@ -3903,51 +3903,51 @@
       </c>
       <c r="C110" t="s">
         <v>175</v>
       </c>
       <c r="D110">
         <v>20</v>
       </c>
       <c r="E110" t="s">
         <v>96</v>
       </c>
       <c r="F110" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>108</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>176</v>
       </c>
       <c r="D111">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E111" t="s">
         <v>15</v>
       </c>
       <c r="F111" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>109</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>177</v>
       </c>
       <c r="D112">
         <v>19</v>
       </c>
       <c r="E112" t="s">
         <v>43</v>
       </c>
     </row>
@@ -3977,51 +3977,51 @@
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>179</v>
       </c>
       <c r="D114">
         <v>19</v>
       </c>
       <c r="E114" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>112</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>180</v>
       </c>
       <c r="D115">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E115" t="s">
         <v>181</v>
       </c>
       <c r="F115" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>113</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>183</v>
       </c>
       <c r="D116">
         <v>21</v>
       </c>
       <c r="E116" t="s">
         <v>22</v>
       </c>
       <c r="F116" t="s">
@@ -4097,51 +4097,51 @@
       </c>
       <c r="C120" t="s">
         <v>189</v>
       </c>
       <c r="D120">
         <v>20</v>
       </c>
       <c r="E120" t="s">
         <v>15</v>
       </c>
       <c r="F120" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>118</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>190</v>
       </c>
       <c r="D121">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E121" t="s">
         <v>89</v>
       </c>
       <c r="F121" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>118</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>191</v>
       </c>
       <c r="D122">
         <v>20</v>
       </c>
       <c r="E122" t="s">
         <v>10</v>
       </c>
     </row>
@@ -4222,119 +4222,119 @@
     <row r="127" spans="1:6">
       <c r="A127">
         <v>123</v>
       </c>
       <c r="C127" t="s">
         <v>196</v>
       </c>
       <c r="D127">
         <v>18</v>
       </c>
       <c r="E127" t="s">
         <v>89</v>
       </c>
       <c r="F127" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>125</v>
       </c>
       <c r="C128" t="s">
         <v>197</v>
       </c>
       <c r="D128">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E128" t="s">
         <v>79</v>
       </c>
       <c r="F128" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>126</v>
       </c>
       <c r="C129" t="s">
         <v>199</v>
       </c>
       <c r="D129">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E129" t="s">
         <v>15</v>
       </c>
       <c r="F129" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>127</v>
       </c>
       <c r="C130" t="s">
         <v>201</v>
       </c>
       <c r="D130">
         <v>19</v>
       </c>
       <c r="E130" t="s">
         <v>15</v>
       </c>
       <c r="F130" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>127</v>
       </c>
       <c r="C131" t="s">
         <v>202</v>
       </c>
       <c r="D131">
         <v>21</v>
       </c>
       <c r="E131" t="s">
         <v>15</v>
       </c>
       <c r="F131" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>129</v>
       </c>
       <c r="C132" t="s">
         <v>204</v>
       </c>
       <c r="D132">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E132" t="s">
         <v>15</v>
       </c>
       <c r="F132" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>130</v>
       </c>
       <c r="C133" t="s">
         <v>205</v>
       </c>
       <c r="D133">
         <v>18</v>
       </c>
       <c r="E133" t="s">
         <v>89</v>
       </c>
       <c r="F133" t="s">
         <v>159</v>
       </c>
     </row>
@@ -4375,136 +4375,136 @@
     <row r="136" spans="1:6">
       <c r="A136">
         <v>133</v>
       </c>
       <c r="C136" t="s">
         <v>208</v>
       </c>
       <c r="D136">
         <v>19</v>
       </c>
       <c r="E136" t="s">
         <v>79</v>
       </c>
       <c r="F136" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>134</v>
       </c>
       <c r="C137" t="s">
         <v>210</v>
       </c>
       <c r="D137">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E137" t="s">
         <v>79</v>
       </c>
       <c r="F137" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>135</v>
       </c>
       <c r="C138" t="s">
         <v>211</v>
       </c>
       <c r="D138">
         <v>20</v>
       </c>
       <c r="E138" t="s">
         <v>15</v>
       </c>
       <c r="F138" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>136</v>
       </c>
       <c r="C139" t="s">
         <v>212</v>
       </c>
       <c r="D139">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E139" t="s">
         <v>15</v>
       </c>
       <c r="F139" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>136</v>
       </c>
       <c r="C140" t="s">
         <v>213</v>
       </c>
       <c r="D140">
         <v>16</v>
       </c>
       <c r="E140" t="s">
         <v>7</v>
       </c>
       <c r="F140" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>138</v>
       </c>
       <c r="C141" t="s">
         <v>214</v>
       </c>
       <c r="D141">
         <v>20</v>
       </c>
       <c r="E141" t="s">
         <v>22</v>
       </c>
       <c r="F141" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>139</v>
       </c>
       <c r="C142" t="s">
         <v>215</v>
       </c>
       <c r="D142">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E142" t="s">
         <v>15</v>
       </c>
       <c r="F142" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>140</v>
       </c>
       <c r="C143" t="s">
         <v>216</v>
       </c>
       <c r="D143">
         <v>20</v>
       </c>
       <c r="E143" t="s">
         <v>89</v>
       </c>
       <c r="F143" t="s">
         <v>217</v>
       </c>
     </row>
@@ -4528,85 +4528,85 @@
     <row r="145" spans="1:6">
       <c r="A145">
         <v>142</v>
       </c>
       <c r="C145" t="s">
         <v>219</v>
       </c>
       <c r="D145">
         <v>19</v>
       </c>
       <c r="E145" t="s">
         <v>12</v>
       </c>
       <c r="F145" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>143</v>
       </c>
       <c r="C146" t="s">
         <v>221</v>
       </c>
       <c r="D146">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E146" t="s">
         <v>15</v>
       </c>
       <c r="F146" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>144</v>
       </c>
       <c r="C147" t="s">
         <v>222</v>
       </c>
       <c r="D147">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E147" t="s">
         <v>15</v>
       </c>
       <c r="F147" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>144</v>
       </c>
       <c r="C148" t="s">
         <v>223</v>
       </c>
       <c r="D148">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E148" t="s">
         <v>15</v>
       </c>
       <c r="F148" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>146</v>
       </c>
       <c r="C149" t="s">
         <v>224</v>
       </c>
       <c r="D149">
         <v>18</v>
       </c>
       <c r="E149" t="s">
         <v>7</v>
       </c>
       <c r="F149" t="s">
         <v>144</v>
       </c>
     </row>
@@ -4757,82 +4757,82 @@
     <row r="159" spans="1:6">
       <c r="A159">
         <v>156</v>
       </c>
       <c r="C159" t="s">
         <v>237</v>
       </c>
       <c r="D159">
         <v>19</v>
       </c>
       <c r="E159" t="s">
         <v>89</v>
       </c>
       <c r="F159" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>156</v>
       </c>
       <c r="C160" t="s">
         <v>238</v>
       </c>
       <c r="D160">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E160" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>156</v>
       </c>
       <c r="C161" t="s">
         <v>239</v>
       </c>
       <c r="D161">
         <v>18</v>
       </c>
       <c r="E161" t="s">
         <v>15</v>
       </c>
       <c r="F161" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>159</v>
       </c>
       <c r="C162" t="s">
         <v>240</v>
       </c>
       <c r="D162">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E162" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>160</v>
       </c>
       <c r="C163" t="s">
         <v>241</v>
       </c>
       <c r="D163">
         <v>19</v>
       </c>
       <c r="E163" t="s">
         <v>89</v>
       </c>
       <c r="F163" t="s">
         <v>90</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -5059,51 +5059,51 @@
       </c>
       <c r="C10" t="s">
         <v>253</v>
       </c>
       <c r="D10">
         <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>96</v>
       </c>
       <c r="F10" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>255</v>
       </c>
       <c r="D11">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>256</v>
       </c>
       <c r="F11" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>258</v>
       </c>
       <c r="D12">
         <v>21</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
@@ -5239,51 +5239,51 @@
       </c>
       <c r="C19" t="s">
         <v>266</v>
       </c>
       <c r="D19">
         <v>19</v>
       </c>
       <c r="E19" t="s">
         <v>15</v>
       </c>
       <c r="F19" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>267</v>
       </c>
       <c r="D20">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E20" t="s">
         <v>15</v>
       </c>
       <c r="F20" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>268</v>
       </c>
       <c r="D21">
         <v>20</v>
       </c>
       <c r="E21" t="s">
         <v>269</v>
       </c>
       <c r="F21" t="s">
@@ -5359,68 +5359,68 @@
       </c>
       <c r="C25" t="s">
         <v>274</v>
       </c>
       <c r="D25">
         <v>19</v>
       </c>
       <c r="E25" t="s">
         <v>67</v>
       </c>
       <c r="F25" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>275</v>
       </c>
       <c r="D26">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E26" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>276</v>
       </c>
       <c r="D27">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E27" t="s">
         <v>18</v>
       </c>
       <c r="F27" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>278</v>
       </c>
       <c r="D28">
         <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>22</v>
       </c>
       <c r="F28" t="s">
@@ -5593,51 +5593,51 @@
       </c>
       <c r="C37" t="s">
         <v>287</v>
       </c>
       <c r="D37">
         <v>21</v>
       </c>
       <c r="E37" t="s">
         <v>79</v>
       </c>
       <c r="F37" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>288</v>
       </c>
       <c r="D38">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E38" t="s">
         <v>15</v>
       </c>
       <c r="F38" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>289</v>
       </c>
       <c r="D39">
         <v>20</v>
       </c>
       <c r="E39" t="s">
         <v>15</v>
       </c>
       <c r="F39" t="s">
@@ -5673,51 +5673,51 @@
       </c>
       <c r="C41" t="s">
         <v>291</v>
       </c>
       <c r="D41">
         <v>18</v>
       </c>
       <c r="E41" t="s">
         <v>15</v>
       </c>
       <c r="F41" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>292</v>
       </c>
       <c r="D42">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E42" t="s">
         <v>22</v>
       </c>
       <c r="F42" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>293</v>
       </c>
       <c r="D43">
         <v>20</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43" t="s">
@@ -5927,91 +5927,91 @@
       </c>
       <c r="C54" t="s">
         <v>306</v>
       </c>
       <c r="D54">
         <v>20</v>
       </c>
       <c r="E54" t="s">
         <v>79</v>
       </c>
       <c r="F54" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>308</v>
       </c>
       <c r="D55">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E55" t="s">
         <v>22</v>
       </c>
       <c r="F55" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>310</v>
       </c>
       <c r="D56">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E56" t="s">
         <v>22</v>
       </c>
       <c r="F56" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>311</v>
       </c>
       <c r="D57">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E57" t="s">
         <v>89</v>
       </c>
       <c r="F57" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>312</v>
       </c>
       <c r="D58">
         <v>20</v>
       </c>
       <c r="E58" t="s">
         <v>228</v>
       </c>
       <c r="F58" t="s">
@@ -6084,88 +6084,88 @@
       </c>
       <c r="C62" t="s">
         <v>317</v>
       </c>
       <c r="D62">
         <v>17</v>
       </c>
       <c r="E62" t="s">
         <v>89</v>
       </c>
       <c r="F62" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>318</v>
       </c>
       <c r="D63">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E63" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>319</v>
       </c>
       <c r="D64">
         <v>19</v>
       </c>
       <c r="E64" t="s">
         <v>89</v>
       </c>
       <c r="F64" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>321</v>
       </c>
       <c r="D65">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E65" t="s">
         <v>15</v>
       </c>
       <c r="F65" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>322</v>
       </c>
       <c r="D66">
         <v>20</v>
       </c>
       <c r="E66" t="s">
         <v>18</v>
       </c>
       <c r="F66" t="s">
@@ -6241,51 +6241,51 @@
       </c>
       <c r="C70" t="s">
         <v>328</v>
       </c>
       <c r="D70">
         <v>18</v>
       </c>
       <c r="E70" t="s">
         <v>15</v>
       </c>
       <c r="F70" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>329</v>
       </c>
       <c r="D71">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E71" t="s">
         <v>269</v>
       </c>
       <c r="F71" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>330</v>
       </c>
       <c r="D72">
         <v>20</v>
       </c>
       <c r="E72" t="s">
         <v>15</v>
       </c>
       <c r="F72" t="s">
@@ -6301,51 +6301,51 @@
       </c>
       <c r="C73" t="s">
         <v>331</v>
       </c>
       <c r="D73">
         <v>19</v>
       </c>
       <c r="E73" t="s">
         <v>15</v>
       </c>
       <c r="F73" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>332</v>
       </c>
       <c r="D74">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E74" t="s">
         <v>269</v>
       </c>
       <c r="F74" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>333</v>
       </c>
       <c r="D75">
         <v>21</v>
       </c>
       <c r="E75" t="s">
         <v>22</v>
       </c>
       <c r="F75" t="s">
@@ -6381,88 +6381,88 @@
       </c>
       <c r="C77" t="s">
         <v>335</v>
       </c>
       <c r="D77">
         <v>19</v>
       </c>
       <c r="E77" t="s">
         <v>22</v>
       </c>
       <c r="F77" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>336</v>
       </c>
       <c r="D78">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E78" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>337</v>
       </c>
       <c r="D79">
         <v>20</v>
       </c>
       <c r="E79" t="s">
         <v>22</v>
       </c>
       <c r="F79" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>338</v>
       </c>
       <c r="D80">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E80" t="s">
         <v>18</v>
       </c>
       <c r="F80" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>340</v>
       </c>
       <c r="D81">
         <v>20</v>
       </c>
       <c r="E81" t="s">
         <v>89</v>
       </c>
       <c r="F81" t="s">
@@ -6598,51 +6598,51 @@
       </c>
       <c r="C88" t="s">
         <v>349</v>
       </c>
       <c r="D88">
         <v>21</v>
       </c>
       <c r="E88" t="s">
         <v>151</v>
       </c>
       <c r="F88" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>351</v>
       </c>
       <c r="D89">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E89" t="s">
         <v>15</v>
       </c>
       <c r="F89" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>352</v>
       </c>
       <c r="D90">
         <v>20</v>
       </c>
       <c r="E90" t="s">
         <v>151</v>
       </c>
       <c r="F90" t="s">
@@ -6735,71 +6735,71 @@
       </c>
       <c r="C95" t="s">
         <v>358</v>
       </c>
       <c r="D95">
         <v>20</v>
       </c>
       <c r="E95" t="s">
         <v>89</v>
       </c>
       <c r="F95" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>360</v>
       </c>
       <c r="D96">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E96" t="s">
         <v>15</v>
       </c>
       <c r="F96" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>361</v>
       </c>
       <c r="D97">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E97" t="s">
         <v>228</v>
       </c>
       <c r="F97" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>362</v>
       </c>
       <c r="D98">
         <v>20</v>
       </c>
       <c r="E98" t="s">
         <v>15</v>
       </c>
       <c r="F98" t="s">
@@ -6815,51 +6815,51 @@
       </c>
       <c r="C99" t="s">
         <v>363</v>
       </c>
       <c r="D99">
         <v>19</v>
       </c>
       <c r="E99" t="s">
         <v>115</v>
       </c>
       <c r="F99" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>364</v>
       </c>
       <c r="D100">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E100" t="s">
         <v>115</v>
       </c>
       <c r="F100" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>366</v>
       </c>
       <c r="D101">
         <v>21</v>
       </c>
       <c r="E101" t="s">
         <v>7</v>
       </c>
       <c r="F101" t="s">
@@ -7545,51 +7545,51 @@
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>410</v>
       </c>
       <c r="D140">
         <v>20</v>
       </c>
       <c r="E140" t="s">
         <v>7</v>
       </c>
       <c r="F140" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>411</v>
       </c>
       <c r="D141">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E141" t="s">
         <v>89</v>
       </c>
       <c r="F141" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>140</v>
       </c>
       <c r="C142" t="s">
         <v>412</v>
       </c>
       <c r="D142">
         <v>20</v>
       </c>
       <c r="E142" t="s">
         <v>15</v>
       </c>
       <c r="F142" t="s">
         <v>94</v>
       </c>
     </row>
@@ -7647,51 +7647,51 @@
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>416</v>
       </c>
       <c r="D146">
         <v>19</v>
       </c>
       <c r="E146" t="s">
         <v>79</v>
       </c>
       <c r="F146" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>417</v>
       </c>
       <c r="D147">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E147" t="s">
         <v>15</v>
       </c>
       <c r="F147" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>419</v>
       </c>
       <c r="D148">
         <v>17</v>
       </c>
       <c r="E148" t="s">
         <v>251</v>
       </c>
       <c r="F148" t="s">
         <v>252</v>
       </c>
     </row>