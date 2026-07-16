--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -3119,105 +3119,105 @@
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18">
         <v>23</v>
       </c>
       <c r="E18" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>39</v>
       </c>
       <c r="D19">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E19" t="s">
         <v>21</v>
       </c>
       <c r="F19" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>41</v>
       </c>
       <c r="D20">
         <v>22</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>42</v>
       </c>
       <c r="D21">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E21" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>43</v>
       </c>
       <c r="D22">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>44</v>
       </c>
       <c r="D23">
         <v>21</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
@@ -3463,51 +3463,51 @@
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>69</v>
       </c>
       <c r="D37">
         <v>22</v>
       </c>
       <c r="E37" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>35</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>70</v>
       </c>
       <c r="D38">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>71</v>
       </c>
       <c r="D39">
         <v>22</v>
       </c>
       <c r="E39" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
@@ -3517,51 +3517,51 @@
       </c>
       <c r="C40" t="s">
         <v>72</v>
       </c>
       <c r="D40">
         <v>22</v>
       </c>
       <c r="E40" t="s">
         <v>21</v>
       </c>
       <c r="F40" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>74</v>
       </c>
       <c r="D41">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>75</v>
       </c>
       <c r="D42">
         <v>22</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
@@ -3668,88 +3668,88 @@
       </c>
       <c r="C48" t="s">
         <v>86</v>
       </c>
       <c r="D48">
         <v>22</v>
       </c>
       <c r="E48" t="s">
         <v>51</v>
       </c>
       <c r="F48" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>88</v>
       </c>
       <c r="D49">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>89</v>
       </c>
       <c r="D50">
         <v>22</v>
       </c>
       <c r="E50" t="s">
         <v>90</v>
       </c>
       <c r="F50" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>92</v>
       </c>
       <c r="D51">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E51" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>93</v>
       </c>
       <c r="D52">
         <v>20</v>
       </c>
       <c r="E52" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
@@ -3830,108 +3830,108 @@
       </c>
       <c r="C57" t="s">
         <v>99</v>
       </c>
       <c r="D57">
         <v>22</v>
       </c>
       <c r="E57" t="s">
         <v>18</v>
       </c>
       <c r="F57" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>55</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>101</v>
       </c>
       <c r="D58">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E58" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>102</v>
       </c>
       <c r="D59">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E59" t="s">
         <v>21</v>
       </c>
       <c r="F59" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>103</v>
       </c>
       <c r="D60">
         <v>22</v>
       </c>
       <c r="E60" t="s">
         <v>25</v>
       </c>
       <c r="F60" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>104</v>
       </c>
       <c r="D61">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E61" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>105</v>
       </c>
       <c r="D62">
         <v>20</v>
       </c>
       <c r="E62" t="s">
         <v>79</v>
       </c>
       <c r="F62" t="s">
         <v>106</v>
       </c>
     </row>
@@ -4275,51 +4275,51 @@
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>135</v>
       </c>
       <c r="D80">
         <v>21</v>
       </c>
       <c r="E80" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>136</v>
       </c>
       <c r="D81">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E81" t="s">
         <v>137</v>
       </c>
       <c r="F81" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>79</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>139</v>
       </c>
       <c r="D82">
         <v>19</v>
       </c>
       <c r="E82" t="s">
         <v>18</v>
       </c>
       <c r="F82" t="s">
@@ -4335,71 +4335,71 @@
       </c>
       <c r="C83" t="s">
         <v>141</v>
       </c>
       <c r="D83">
         <v>23</v>
       </c>
       <c r="E83" t="s">
         <v>51</v>
       </c>
       <c r="F83" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>142</v>
       </c>
       <c r="D84">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E84" t="s">
         <v>51</v>
       </c>
       <c r="F84" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>144</v>
       </c>
       <c r="D85">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E85" t="s">
         <v>51</v>
       </c>
       <c r="F85" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>146</v>
       </c>
       <c r="D86">
         <v>23</v>
       </c>
       <c r="E86" t="s">
         <v>94</v>
       </c>
       <c r="F86" t="s">
@@ -4415,51 +4415,51 @@
       </c>
       <c r="C87" t="s">
         <v>148</v>
       </c>
       <c r="D87">
         <v>22</v>
       </c>
       <c r="E87" t="s">
         <v>21</v>
       </c>
       <c r="F87" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>150</v>
       </c>
       <c r="D88">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E88" t="s">
         <v>18</v>
       </c>
       <c r="F88" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>151</v>
       </c>
       <c r="D89">
         <v>23</v>
       </c>
       <c r="E89" t="s">
         <v>25</v>
       </c>
       <c r="F89" t="s">
@@ -4512,51 +4512,51 @@
       </c>
       <c r="C92" t="s">
         <v>154</v>
       </c>
       <c r="D92">
         <v>22</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
       <c r="F92" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>156</v>
       </c>
       <c r="D93">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E93" t="s">
         <v>90</v>
       </c>
       <c r="F93" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>158</v>
       </c>
       <c r="D94">
         <v>19</v>
       </c>
       <c r="E94" t="s">
         <v>131</v>
       </c>
       <c r="F94" t="s">
@@ -4592,51 +4592,51 @@
       </c>
       <c r="C96" t="s">
         <v>161</v>
       </c>
       <c r="D96">
         <v>22</v>
       </c>
       <c r="E96" t="s">
         <v>21</v>
       </c>
       <c r="F96" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>94</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>162</v>
       </c>
       <c r="D97">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E97" t="s">
         <v>67</v>
       </c>
       <c r="F97" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>164</v>
       </c>
       <c r="D98">
         <v>21</v>
       </c>
       <c r="E98" t="s">
         <v>21</v>
       </c>
       <c r="F98" t="s">
@@ -4866,51 +4866,51 @@
       </c>
       <c r="C110" t="s">
         <v>181</v>
       </c>
       <c r="D110">
         <v>20</v>
       </c>
       <c r="E110" t="s">
         <v>182</v>
       </c>
       <c r="F110" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>109</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>184</v>
       </c>
       <c r="D111">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E111" t="s">
         <v>25</v>
       </c>
       <c r="F111" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>185</v>
       </c>
       <c r="D112">
         <v>20</v>
       </c>
       <c r="E112" t="s">
         <v>18</v>
       </c>
       <c r="F112" t="s">
@@ -5051,51 +5051,51 @@
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>195</v>
       </c>
       <c r="D120">
         <v>21</v>
       </c>
       <c r="E120" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>119</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>196</v>
       </c>
       <c r="D121">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E121" t="s">
         <v>21</v>
       </c>
       <c r="F121" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>120</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>197</v>
       </c>
       <c r="D122">
         <v>23</v>
       </c>
       <c r="E122" t="s">
         <v>198</v>
       </c>
       <c r="F122" t="s">
@@ -5395,130 +5395,130 @@
         <v>224</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>225</v>
       </c>
       <c r="D139">
         <v>21</v>
       </c>
       <c r="E139" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>226</v>
       </c>
       <c r="D140">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E140" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
       </c>
       <c r="C141" t="s">
         <v>228</v>
       </c>
       <c r="D141">
         <v>22</v>
       </c>
       <c r="E141" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>140</v>
       </c>
       <c r="C142" t="s">
         <v>230</v>
       </c>
       <c r="D142">
         <v>22</v>
       </c>
       <c r="E142" t="s">
         <v>33</v>
       </c>
       <c r="F142" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>141</v>
       </c>
       <c r="C143" t="s">
         <v>232</v>
       </c>
       <c r="D143">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E143" t="s">
         <v>25</v>
       </c>
       <c r="F143" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>142</v>
       </c>
       <c r="C144" t="s">
         <v>233</v>
       </c>
       <c r="D144">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E144" t="s">
         <v>234</v>
       </c>
       <c r="F144" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>236</v>
       </c>
       <c r="D145">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E145" t="s">
         <v>131</v>
       </c>
       <c r="F145" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>238</v>
       </c>
       <c r="D146">
         <v>20</v>
       </c>
       <c r="E146" t="s">
         <v>7</v>
       </c>
       <c r="F146" t="s">
         <v>239</v>
       </c>
     </row>
@@ -5542,51 +5542,51 @@
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
       </c>
       <c r="C148" t="s">
         <v>241</v>
       </c>
       <c r="D148">
         <v>23</v>
       </c>
       <c r="E148" t="s">
         <v>51</v>
       </c>
       <c r="F148" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>147</v>
       </c>
       <c r="C149" t="s">
         <v>243</v>
       </c>
       <c r="D149">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E149" t="s">
         <v>51</v>
       </c>
       <c r="F149" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>148</v>
       </c>
       <c r="C150" t="s">
         <v>244</v>
       </c>
       <c r="D150">
         <v>22</v>
       </c>
       <c r="E150" t="s">
         <v>137</v>
       </c>
       <c r="F150" t="s">
         <v>138</v>
       </c>
     </row>
@@ -5655,68 +5655,68 @@
     <row r="155" spans="1:6">
       <c r="A155">
         <v>153</v>
       </c>
       <c r="C155" t="s">
         <v>250</v>
       </c>
       <c r="D155">
         <v>22</v>
       </c>
       <c r="E155" t="s">
         <v>234</v>
       </c>
       <c r="F155" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>154</v>
       </c>
       <c r="C156" t="s">
         <v>251</v>
       </c>
       <c r="D156">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E156" t="s">
         <v>94</v>
       </c>
       <c r="F156" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
       </c>
       <c r="C157" t="s">
         <v>253</v>
       </c>
       <c r="D157">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E157" t="s">
         <v>198</v>
       </c>
       <c r="F157" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>155</v>
       </c>
       <c r="C158" t="s">
         <v>254</v>
       </c>
       <c r="D158">
         <v>23</v>
       </c>
       <c r="E158" t="s">
         <v>90</v>
       </c>
       <c r="F158" t="s">
         <v>91</v>
       </c>
     </row>
@@ -5765,96 +5765,96 @@
         <v>13</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>160</v>
       </c>
       <c r="C162" t="s">
         <v>258</v>
       </c>
       <c r="D162">
         <v>22</v>
       </c>
       <c r="E162" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>161</v>
       </c>
       <c r="C163" t="s">
         <v>259</v>
       </c>
       <c r="D163">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E163" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>162</v>
       </c>
       <c r="C164" t="s">
         <v>260</v>
       </c>
       <c r="D164">
         <v>19</v>
       </c>
       <c r="E164" t="s">
         <v>18</v>
       </c>
       <c r="F164" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>163</v>
       </c>
       <c r="C165" t="s">
         <v>262</v>
       </c>
       <c r="D165">
         <v>21</v>
       </c>
       <c r="E165" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>164</v>
       </c>
       <c r="C166" t="s">
         <v>263</v>
       </c>
       <c r="D166">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E166" t="s">
         <v>18</v>
       </c>
       <c r="F166" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>165</v>
       </c>
       <c r="C167" t="s">
         <v>264</v>
       </c>
       <c r="D167">
         <v>22</v>
       </c>
       <c r="E167" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>
@@ -6011,51 +6011,51 @@
     <row r="177" spans="1:6">
       <c r="A177">
         <v>175</v>
       </c>
       <c r="C177" t="s">
         <v>281</v>
       </c>
       <c r="D177">
         <v>23</v>
       </c>
       <c r="E177" t="s">
         <v>137</v>
       </c>
       <c r="F177" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>176</v>
       </c>
       <c r="C178" t="s">
         <v>283</v>
       </c>
       <c r="D178">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E178" t="s">
         <v>48</v>
       </c>
       <c r="F178" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>177</v>
       </c>
       <c r="C179" t="s">
         <v>284</v>
       </c>
       <c r="D179">
         <v>22</v>
       </c>
       <c r="E179" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>178</v>
@@ -6090,153 +6090,153 @@
     <row r="182" spans="1:6">
       <c r="A182">
         <v>180</v>
       </c>
       <c r="C182" t="s">
         <v>287</v>
       </c>
       <c r="D182">
         <v>23</v>
       </c>
       <c r="E182" t="s">
         <v>51</v>
       </c>
       <c r="F182" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>180</v>
       </c>
       <c r="C183" t="s">
         <v>289</v>
       </c>
       <c r="D183">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E183" t="s">
         <v>90</v>
       </c>
       <c r="F183" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>182</v>
       </c>
       <c r="C184" t="s">
         <v>291</v>
       </c>
       <c r="D184">
         <v>22</v>
       </c>
       <c r="E184" t="s">
         <v>61</v>
       </c>
       <c r="F184" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>183</v>
       </c>
       <c r="C185" t="s">
         <v>292</v>
       </c>
       <c r="D185">
         <v>20</v>
       </c>
       <c r="E185" t="s">
         <v>7</v>
       </c>
       <c r="F185" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>184</v>
       </c>
       <c r="C186" t="s">
         <v>293</v>
       </c>
       <c r="D186">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E186" t="s">
         <v>51</v>
       </c>
       <c r="F186" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>185</v>
       </c>
       <c r="C187" t="s">
         <v>295</v>
       </c>
       <c r="D187">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E187" t="s">
         <v>51</v>
       </c>
       <c r="F187" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>186</v>
       </c>
       <c r="C188" t="s">
         <v>297</v>
       </c>
       <c r="D188">
         <v>20</v>
       </c>
       <c r="E188" t="s">
         <v>18</v>
       </c>
       <c r="F188" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>187</v>
       </c>
       <c r="C189" t="s">
         <v>298</v>
       </c>
       <c r="D189">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E189" t="s">
         <v>18</v>
       </c>
       <c r="F189" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>188</v>
       </c>
       <c r="C190" t="s">
         <v>299</v>
       </c>
       <c r="D190">
         <v>22</v>
       </c>
       <c r="E190" t="s">
         <v>90</v>
       </c>
       <c r="F190" t="s">
         <v>157</v>
       </c>
     </row>
@@ -6257,68 +6257,68 @@
     <row r="192" spans="1:6">
       <c r="A192">
         <v>190</v>
       </c>
       <c r="C192" t="s">
         <v>302</v>
       </c>
       <c r="D192">
         <v>19</v>
       </c>
       <c r="E192" t="s">
         <v>137</v>
       </c>
       <c r="F192" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>191</v>
       </c>
       <c r="C193" t="s">
         <v>303</v>
       </c>
       <c r="D193">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E193" t="s">
         <v>137</v>
       </c>
       <c r="F193" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>192</v>
       </c>
       <c r="C194" t="s">
         <v>304</v>
       </c>
       <c r="D194">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E194" t="s">
         <v>182</v>
       </c>
       <c r="F194" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>193</v>
       </c>
       <c r="C195" t="s">
         <v>306</v>
       </c>
       <c r="D195">
         <v>18</v>
       </c>
       <c r="E195" t="s">
         <v>18</v>
       </c>
       <c r="F195" t="s">
         <v>208</v>
       </c>
     </row>
@@ -6359,51 +6359,51 @@
     <row r="198" spans="1:6">
       <c r="A198">
         <v>196</v>
       </c>
       <c r="C198" t="s">
         <v>310</v>
       </c>
       <c r="D198">
         <v>22</v>
       </c>
       <c r="E198" t="s">
         <v>18</v>
       </c>
       <c r="F198" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>197</v>
       </c>
       <c r="C199" t="s">
         <v>311</v>
       </c>
       <c r="D199">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E199" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>198</v>
       </c>
       <c r="C200" t="s">
         <v>312</v>
       </c>
       <c r="D200">
         <v>22</v>
       </c>
       <c r="E200" t="s">
         <v>131</v>
       </c>
       <c r="F200" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>198</v>
@@ -6622,68 +6622,68 @@
         <v>85</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>211</v>
       </c>
       <c r="C214" t="s">
         <v>329</v>
       </c>
       <c r="D214">
         <v>21</v>
       </c>
       <c r="E214" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>213</v>
       </c>
       <c r="C215" t="s">
         <v>330</v>
       </c>
       <c r="D215">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E215" t="s">
         <v>182</v>
       </c>
       <c r="F215" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>214</v>
       </c>
       <c r="C216" t="s">
         <v>332</v>
       </c>
       <c r="D216">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E216" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>215</v>
       </c>
       <c r="C217" t="s">
         <v>333</v>
       </c>
       <c r="D217">
         <v>23</v>
       </c>
       <c r="E217" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>215</v>
       </c>
       <c r="C218" t="s">
         <v>334</v>
@@ -6927,85 +6927,85 @@
         <v>357</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233">
         <v>231</v>
       </c>
       <c r="C233" t="s">
         <v>358</v>
       </c>
       <c r="D233">
         <v>23</v>
       </c>
       <c r="E233" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
         <v>232</v>
       </c>
       <c r="C234" t="s">
         <v>359</v>
       </c>
       <c r="D234">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E234" t="s">
         <v>182</v>
       </c>
       <c r="F234" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>233</v>
       </c>
       <c r="C235" t="s">
         <v>360</v>
       </c>
       <c r="D235">
         <v>23</v>
       </c>
       <c r="E235" t="s">
         <v>18</v>
       </c>
       <c r="F235" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
         <v>234</v>
       </c>
       <c r="C236" t="s">
         <v>362</v>
       </c>
       <c r="D236">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E236" t="s">
         <v>18</v>
       </c>
       <c r="F236" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237">
         <v>235</v>
       </c>
       <c r="C237" t="s">
         <v>363</v>
       </c>
       <c r="D237">
         <v>22</v>
       </c>
       <c r="E237" t="s">
         <v>7</v>
       </c>
       <c r="F237" t="s">
         <v>349</v>
       </c>
     </row>
@@ -7046,51 +7046,51 @@
     <row r="240" spans="1:6">
       <c r="A240">
         <v>238</v>
       </c>
       <c r="C240" t="s">
         <v>367</v>
       </c>
       <c r="D240">
         <v>21</v>
       </c>
       <c r="E240" t="s">
         <v>18</v>
       </c>
       <c r="F240" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241">
         <v>239</v>
       </c>
       <c r="C241" t="s">
         <v>368</v>
       </c>
       <c r="D241">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E241" t="s">
         <v>182</v>
       </c>
       <c r="F241" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242">
         <v>240</v>
       </c>
       <c r="C242" t="s">
         <v>369</v>
       </c>
       <c r="D242">
         <v>21</v>
       </c>
       <c r="E242" t="s">
         <v>182</v>
       </c>
       <c r="F242" t="s">
         <v>331</v>
       </c>
     </row>
@@ -7131,51 +7131,51 @@
     <row r="245" spans="1:6">
       <c r="A245">
         <v>243</v>
       </c>
       <c r="C245" t="s">
         <v>372</v>
       </c>
       <c r="D245">
         <v>22</v>
       </c>
       <c r="E245" t="s">
         <v>18</v>
       </c>
       <c r="F245" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246">
         <v>244</v>
       </c>
       <c r="C246" t="s">
         <v>373</v>
       </c>
       <c r="D246">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E246" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247">
         <v>245</v>
       </c>
       <c r="C247" t="s">
         <v>374</v>
       </c>
       <c r="D247">
         <v>19</v>
       </c>
       <c r="E247" t="s">
         <v>234</v>
       </c>
       <c r="F247" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248">
         <v>246</v>
@@ -7213,51 +7213,51 @@
     <row r="250" spans="1:6">
       <c r="A250">
         <v>246</v>
       </c>
       <c r="C250" t="s">
         <v>377</v>
       </c>
       <c r="D250">
         <v>22</v>
       </c>
       <c r="E250" t="s">
         <v>48</v>
       </c>
       <c r="F250" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251">
         <v>249</v>
       </c>
       <c r="C251" t="s">
         <v>378</v>
       </c>
       <c r="D251">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E251" t="s">
         <v>79</v>
       </c>
       <c r="F251" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252">
         <v>250</v>
       </c>
       <c r="C252" t="s">
         <v>379</v>
       </c>
       <c r="D252">
         <v>21</v>
       </c>
       <c r="E252" t="s">
         <v>18</v>
       </c>
       <c r="F252" t="s">
         <v>85</v>
       </c>
     </row>
@@ -7451,71 +7451,71 @@
       </c>
       <c r="C4" t="s">
         <v>389</v>
       </c>
       <c r="D4">
         <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5">
         <v>78.0</v>
       </c>
       <c r="C5" t="s">
         <v>390</v>
       </c>
       <c r="D5">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>392</v>
       </c>
       <c r="D6">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E6" t="s">
         <v>51</v>
       </c>
       <c r="F6" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>393</v>
       </c>
       <c r="D7">
         <v>23</v>
       </c>
       <c r="E7" t="s">
         <v>51</v>
       </c>
       <c r="F7" t="s">
@@ -7591,68 +7591,68 @@
       </c>
       <c r="C11" t="s">
         <v>398</v>
       </c>
       <c r="D11">
         <v>22</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
       <c r="F11" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>400</v>
       </c>
       <c r="D12">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>401</v>
       </c>
       <c r="D13">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>10</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>402</v>
       </c>
       <c r="D14">
         <v>23</v>
       </c>
       <c r="E14" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>12</v>
@@ -7753,88 +7753,88 @@
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>409</v>
       </c>
       <c r="D20">
         <v>22</v>
       </c>
       <c r="E20" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>410</v>
       </c>
       <c r="D21">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E21" t="s">
         <v>21</v>
       </c>
       <c r="F21" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>411</v>
       </c>
       <c r="D22">
         <v>22</v>
       </c>
       <c r="E22" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>413</v>
       </c>
       <c r="D23">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E23" t="s">
         <v>51</v>
       </c>
       <c r="F23" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>415</v>
       </c>
       <c r="D24">
         <v>22</v>
       </c>
       <c r="E24" t="s">
         <v>51</v>
       </c>
       <c r="F24" t="s">
@@ -7995,51 +7995,51 @@
       </c>
       <c r="C33" t="s">
         <v>427</v>
       </c>
       <c r="D33">
         <v>23</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>31</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>428</v>
       </c>
       <c r="D34">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>32</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>429</v>
       </c>
       <c r="D35">
         <v>22</v>
       </c>
       <c r="E35" t="s">
         <v>122</v>
       </c>
       <c r="F35" t="s">
         <v>123</v>
       </c>
     </row>
@@ -8331,85 +8331,85 @@
       </c>
       <c r="C51" t="s">
         <v>447</v>
       </c>
       <c r="D51">
         <v>22</v>
       </c>
       <c r="E51" t="s">
         <v>21</v>
       </c>
       <c r="F51" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>448</v>
       </c>
       <c r="D52">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E52" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>49</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>449</v>
       </c>
       <c r="D53">
         <v>23</v>
       </c>
       <c r="E53" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>51</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>450</v>
       </c>
       <c r="D54">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E54" t="s">
         <v>21</v>
       </c>
       <c r="F54" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>452</v>
       </c>
       <c r="D55">
         <v>21</v>
       </c>
       <c r="E55" t="s">
         <v>51</v>
       </c>
     </row>
@@ -8456,51 +8456,51 @@
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>455</v>
       </c>
       <c r="D58">
         <v>22</v>
       </c>
       <c r="E58" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>56</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>456</v>
       </c>
       <c r="D59">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E59" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>57</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>457</v>
       </c>
       <c r="D60">
         <v>22</v>
       </c>
       <c r="E60" t="s">
         <v>131</v>
       </c>
       <c r="F60" t="s">
         <v>458</v>
       </c>
     </row>
@@ -8835,88 +8835,88 @@
       </c>
       <c r="C78" t="s">
         <v>476</v>
       </c>
       <c r="D78">
         <v>23</v>
       </c>
       <c r="E78" t="s">
         <v>51</v>
       </c>
       <c r="F78" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>76</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>478</v>
       </c>
       <c r="D79">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E79" t="s">
         <v>94</v>
       </c>
       <c r="F79" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>76</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>480</v>
       </c>
       <c r="D80">
         <v>23</v>
       </c>
       <c r="E80" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>78</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>481</v>
       </c>
       <c r="D81">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E81" t="s">
         <v>131</v>
       </c>
       <c r="F81" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>79</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>482</v>
       </c>
       <c r="D82">
         <v>21</v>
       </c>
       <c r="E82" t="s">
         <v>18</v>
       </c>
       <c r="F82" t="s">
@@ -9040,51 +9040,51 @@
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>491</v>
       </c>
       <c r="D89">
         <v>21</v>
       </c>
       <c r="E89" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>87</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>492</v>
       </c>
       <c r="D90">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E90" t="s">
         <v>61</v>
       </c>
       <c r="F90" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>88</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>493</v>
       </c>
       <c r="D91">
         <v>21</v>
       </c>
       <c r="E91" t="s">
         <v>10</v>
       </c>
     </row>
@@ -9271,151 +9271,151 @@
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>505</v>
       </c>
       <c r="D101">
         <v>20</v>
       </c>
       <c r="E101" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>99</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>506</v>
       </c>
       <c r="D102">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E102" t="s">
         <v>94</v>
       </c>
       <c r="F102" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>100</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>507</v>
       </c>
       <c r="D103">
         <v>20</v>
       </c>
       <c r="E103" t="s">
         <v>131</v>
       </c>
       <c r="F103" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>101</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>508</v>
       </c>
       <c r="D104">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E104" t="s">
         <v>131</v>
       </c>
       <c r="F104" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>102</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>510</v>
       </c>
       <c r="D105">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E105" t="s">
         <v>131</v>
       </c>
       <c r="F105" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>103</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>511</v>
       </c>
       <c r="D106">
         <v>22</v>
       </c>
       <c r="E106" t="s">
         <v>25</v>
       </c>
       <c r="F106" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>104</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>512</v>
       </c>
       <c r="D107">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E107" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>104</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>513</v>
       </c>
       <c r="D108">
         <v>22</v>
       </c>
       <c r="E108" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>106</v>
@@ -9442,51 +9442,51 @@
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>515</v>
       </c>
       <c r="D110">
         <v>20</v>
       </c>
       <c r="E110" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>108</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>517</v>
       </c>
       <c r="D111">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E111" t="s">
         <v>270</v>
       </c>
       <c r="F111" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>108</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>519</v>
       </c>
       <c r="D112">
         <v>23</v>
       </c>
       <c r="E112" t="s">
         <v>182</v>
       </c>
       <c r="F112" t="s">
@@ -9639,51 +9639,51 @@
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>531</v>
       </c>
       <c r="D120">
         <v>22</v>
       </c>
       <c r="E120" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>118</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>532</v>
       </c>
       <c r="D121">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E121" t="s">
         <v>25</v>
       </c>
       <c r="F121" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>119</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>534</v>
       </c>
       <c r="D122">
         <v>21</v>
       </c>
       <c r="E122" t="s">
         <v>79</v>
       </c>
       <c r="F122" t="s">
@@ -9696,51 +9696,51 @@
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>535</v>
       </c>
       <c r="D123">
         <v>22</v>
       </c>
       <c r="E123" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>121</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>536</v>
       </c>
       <c r="D124">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E124" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>122</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>537</v>
       </c>
       <c r="D125">
         <v>20</v>
       </c>
       <c r="E125" t="s">
         <v>18</v>
       </c>
       <c r="F125" t="s">
         <v>100</v>
       </c>
     </row>
@@ -9884,93 +9884,93 @@
     <row r="133" spans="1:6">
       <c r="A133">
         <v>130</v>
       </c>
       <c r="C133" t="s">
         <v>550</v>
       </c>
       <c r="D133">
         <v>21</v>
       </c>
       <c r="E133" t="s">
         <v>90</v>
       </c>
       <c r="F133" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>131</v>
       </c>
       <c r="C134" t="s">
         <v>552</v>
       </c>
       <c r="D134">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E134" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>132</v>
       </c>
       <c r="C135" t="s">
         <v>553</v>
       </c>
       <c r="D135">
         <v>21</v>
       </c>
       <c r="E135" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>133</v>
       </c>
       <c r="C136" t="s">
         <v>554</v>
       </c>
       <c r="D136">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E136" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>134</v>
       </c>
       <c r="C137" t="s">
         <v>555</v>
       </c>
       <c r="D137">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E137" t="s">
         <v>131</v>
       </c>
       <c r="F137" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>135</v>
       </c>
       <c r="C138" t="s">
         <v>556</v>
       </c>
       <c r="D138">
         <v>23</v>
       </c>
       <c r="E138" t="s">
         <v>67</v>
       </c>
       <c r="F138" t="s">
         <v>68</v>
       </c>
     </row>
@@ -10107,51 +10107,51 @@
     <row r="147" spans="1:6">
       <c r="A147">
         <v>144</v>
       </c>
       <c r="C147" t="s">
         <v>567</v>
       </c>
       <c r="D147">
         <v>23</v>
       </c>
       <c r="E147" t="s">
         <v>110</v>
       </c>
       <c r="F147" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>145</v>
       </c>
       <c r="C148" t="s">
         <v>568</v>
       </c>
       <c r="D148">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E148" t="s">
         <v>51</v>
       </c>
       <c r="F148" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>146</v>
       </c>
       <c r="C149" t="s">
         <v>570</v>
       </c>
       <c r="D149">
         <v>21</v>
       </c>
       <c r="E149" t="s">
         <v>198</v>
       </c>
       <c r="F149" t="s">
         <v>199</v>
       </c>
     </row>
@@ -10175,51 +10175,51 @@
     <row r="151" spans="1:6">
       <c r="A151">
         <v>148</v>
       </c>
       <c r="C151" t="s">
         <v>572</v>
       </c>
       <c r="D151">
         <v>20</v>
       </c>
       <c r="E151" t="s">
         <v>25</v>
       </c>
       <c r="F151" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>149</v>
       </c>
       <c r="C152" t="s">
         <v>573</v>
       </c>
       <c r="D152">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E152" t="s">
         <v>21</v>
       </c>
       <c r="F152" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>150</v>
       </c>
       <c r="C153" t="s">
         <v>574</v>
       </c>
       <c r="D153">
         <v>22</v>
       </c>
       <c r="E153" t="s">
         <v>182</v>
       </c>
       <c r="F153" t="s">
         <v>305</v>
       </c>
     </row>
@@ -10393,68 +10393,68 @@
     <row r="164" spans="1:6">
       <c r="A164">
         <v>160</v>
       </c>
       <c r="C164" t="s">
         <v>588</v>
       </c>
       <c r="D164">
         <v>20</v>
       </c>
       <c r="E164" t="s">
         <v>137</v>
       </c>
       <c r="F164" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>160</v>
       </c>
       <c r="C165" t="s">
         <v>589</v>
       </c>
       <c r="D165">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E165" t="s">
         <v>18</v>
       </c>
       <c r="F165" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>163</v>
       </c>
       <c r="C166" t="s">
         <v>590</v>
       </c>
       <c r="D166">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E166" t="s">
         <v>94</v>
       </c>
       <c r="F166" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>164</v>
       </c>
       <c r="C167" t="s">
         <v>592</v>
       </c>
       <c r="D167">
         <v>21</v>
       </c>
       <c r="E167" t="s">
         <v>18</v>
       </c>
       <c r="F167" t="s">
         <v>19</v>
       </c>
     </row>
@@ -10478,51 +10478,51 @@
     <row r="169" spans="1:6">
       <c r="A169">
         <v>166</v>
       </c>
       <c r="C169" t="s">
         <v>594</v>
       </c>
       <c r="D169">
         <v>22</v>
       </c>
       <c r="E169" t="s">
         <v>234</v>
       </c>
       <c r="F169" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>167</v>
       </c>
       <c r="C170" t="s">
         <v>596</v>
       </c>
       <c r="D170">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E170" t="s">
         <v>179</v>
       </c>
       <c r="F170" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>168</v>
       </c>
       <c r="C171" t="s">
         <v>598</v>
       </c>
       <c r="D171">
         <v>22</v>
       </c>
       <c r="E171" t="s">
         <v>25</v>
       </c>
       <c r="F171" t="s">
         <v>125</v>
       </c>
     </row>
@@ -10597,51 +10597,51 @@
     <row r="176" spans="1:6">
       <c r="A176">
         <v>173</v>
       </c>
       <c r="C176" t="s">
         <v>603</v>
       </c>
       <c r="D176">
         <v>23</v>
       </c>
       <c r="E176" t="s">
         <v>110</v>
       </c>
       <c r="F176" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>173</v>
       </c>
       <c r="C177" t="s">
         <v>604</v>
       </c>
       <c r="D177">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E177" t="s">
         <v>94</v>
       </c>
       <c r="F177" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>175</v>
       </c>
       <c r="C178" t="s">
         <v>606</v>
       </c>
       <c r="D178">
         <v>22</v>
       </c>
       <c r="E178" t="s">
         <v>18</v>
       </c>
       <c r="F178" t="s">
         <v>140</v>
       </c>
     </row>
@@ -10699,99 +10699,99 @@
     <row r="182" spans="1:6">
       <c r="A182">
         <v>179</v>
       </c>
       <c r="C182" t="s">
         <v>611</v>
       </c>
       <c r="D182">
         <v>22</v>
       </c>
       <c r="E182" t="s">
         <v>18</v>
       </c>
       <c r="F182" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>180</v>
       </c>
       <c r="C183" t="s">
         <v>612</v>
       </c>
       <c r="D183">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E183" t="s">
         <v>131</v>
       </c>
       <c r="F183" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>181</v>
       </c>
       <c r="C184" t="s">
         <v>614</v>
       </c>
       <c r="D184">
         <v>20</v>
       </c>
       <c r="E184" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>182</v>
       </c>
       <c r="C185" t="s">
         <v>615</v>
       </c>
       <c r="D185">
         <v>20</v>
       </c>
       <c r="E185" t="s">
         <v>90</v>
       </c>
       <c r="F185" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>183</v>
       </c>
       <c r="C186" t="s">
         <v>616</v>
       </c>
       <c r="D186">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E186" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>184</v>
       </c>
       <c r="C187" t="s">
         <v>617</v>
       </c>
       <c r="D187">
         <v>22</v>
       </c>
       <c r="E187" t="s">
         <v>198</v>
       </c>
       <c r="F187" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>185</v>
@@ -10880,99 +10880,99 @@
     <row r="193" spans="1:6">
       <c r="A193">
         <v>190</v>
       </c>
       <c r="C193" t="s">
         <v>625</v>
       </c>
       <c r="D193">
         <v>22</v>
       </c>
       <c r="E193" t="s">
         <v>18</v>
       </c>
       <c r="F193" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>191</v>
       </c>
       <c r="C194" t="s">
         <v>626</v>
       </c>
       <c r="D194">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E194" t="s">
         <v>179</v>
       </c>
       <c r="F194" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>191</v>
       </c>
       <c r="C195" t="s">
         <v>628</v>
       </c>
       <c r="D195">
         <v>22</v>
       </c>
       <c r="E195" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>191</v>
       </c>
       <c r="C196" t="s">
         <v>629</v>
       </c>
       <c r="D196">
         <v>19</v>
       </c>
       <c r="E196" t="s">
         <v>122</v>
       </c>
       <c r="F196" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>194</v>
       </c>
       <c r="C197" t="s">
         <v>630</v>
       </c>
       <c r="D197">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E197" t="s">
         <v>33</v>
       </c>
       <c r="F197" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>195</v>
       </c>
       <c r="C198" t="s">
         <v>631</v>
       </c>
       <c r="D198">
         <v>22</v>
       </c>
       <c r="E198" t="s">
         <v>234</v>
       </c>
       <c r="F198" t="s">
         <v>632</v>
       </c>
     </row>
@@ -10996,51 +10996,51 @@
     <row r="200" spans="1:6">
       <c r="A200">
         <v>195</v>
       </c>
       <c r="C200" t="s">
         <v>634</v>
       </c>
       <c r="D200">
         <v>21</v>
       </c>
       <c r="E200" t="s">
         <v>18</v>
       </c>
       <c r="F200" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>198</v>
       </c>
       <c r="C201" t="s">
         <v>635</v>
       </c>
       <c r="D201">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E201" t="s">
         <v>90</v>
       </c>
       <c r="F201" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>199</v>
       </c>
       <c r="C202" t="s">
         <v>636</v>
       </c>
       <c r="D202">
         <v>21</v>
       </c>
       <c r="E202" t="s">
         <v>21</v>
       </c>
       <c r="F202" t="s">
         <v>40</v>
       </c>
     </row>
@@ -11166,170 +11166,170 @@
     <row r="210" spans="1:6">
       <c r="A210">
         <v>207</v>
       </c>
       <c r="C210" t="s">
         <v>644</v>
       </c>
       <c r="D210">
         <v>22</v>
       </c>
       <c r="E210" t="s">
         <v>79</v>
       </c>
       <c r="F210" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>208</v>
       </c>
       <c r="C211" t="s">
         <v>645</v>
       </c>
       <c r="D211">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E211" t="s">
         <v>18</v>
       </c>
       <c r="F211" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>208</v>
       </c>
       <c r="C212" t="s">
         <v>646</v>
       </c>
       <c r="D212">
         <v>20</v>
       </c>
       <c r="E212" t="s">
         <v>18</v>
       </c>
       <c r="F212" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>210</v>
       </c>
       <c r="C213" t="s">
         <v>647</v>
       </c>
       <c r="D213">
         <v>22</v>
       </c>
       <c r="E213" t="s">
         <v>18</v>
       </c>
       <c r="F213" t="s">
         <v>648</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>210</v>
       </c>
       <c r="C214" t="s">
         <v>649</v>
       </c>
       <c r="D214">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E214" t="s">
         <v>33</v>
       </c>
       <c r="F214" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>212</v>
       </c>
       <c r="C215" t="s">
         <v>650</v>
       </c>
       <c r="D215">
         <v>21</v>
       </c>
       <c r="E215" t="s">
         <v>273</v>
       </c>
       <c r="F215" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>213</v>
       </c>
       <c r="C216" t="s">
         <v>651</v>
       </c>
       <c r="D216">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E216" t="s">
         <v>18</v>
       </c>
       <c r="F216" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>213</v>
       </c>
       <c r="C217" t="s">
         <v>652</v>
       </c>
       <c r="D217">
         <v>19</v>
       </c>
       <c r="E217" t="s">
         <v>79</v>
       </c>
       <c r="F217" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>215</v>
       </c>
       <c r="C218" t="s">
         <v>653</v>
       </c>
       <c r="D218">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E218" t="s">
         <v>61</v>
       </c>
       <c r="F218" t="s">
         <v>654</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>216</v>
       </c>
       <c r="C219" t="s">
         <v>655</v>
       </c>
       <c r="D219">
         <v>21</v>
       </c>
       <c r="E219" t="s">
         <v>110</v>
       </c>
       <c r="F219" t="s">
         <v>656</v>
       </c>
     </row>
@@ -11687,51 +11687,51 @@
     <row r="241" spans="1:6">
       <c r="A241">
         <v>237</v>
       </c>
       <c r="C241" t="s">
         <v>684</v>
       </c>
       <c r="D241">
         <v>20</v>
       </c>
       <c r="E241" t="s">
         <v>110</v>
       </c>
       <c r="F241" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242">
         <v>239</v>
       </c>
       <c r="C242" t="s">
         <v>685</v>
       </c>
       <c r="D242">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E242" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243">
         <v>239</v>
       </c>
       <c r="C243" t="s">
         <v>686</v>
       </c>
       <c r="D243">
         <v>21</v>
       </c>
       <c r="E243" t="s">
         <v>61</v>
       </c>
       <c r="F243" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244">
         <v>239</v>
@@ -11766,68 +11766,68 @@
     <row r="246" spans="1:6">
       <c r="A246">
         <v>242</v>
       </c>
       <c r="C246" t="s">
         <v>690</v>
       </c>
       <c r="D246">
         <v>21</v>
       </c>
       <c r="E246" t="s">
         <v>198</v>
       </c>
       <c r="F246" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247">
         <v>244</v>
       </c>
       <c r="C247" t="s">
         <v>691</v>
       </c>
       <c r="D247">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E247" t="s">
         <v>94</v>
       </c>
       <c r="F247" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248">
         <v>245</v>
       </c>
       <c r="C248" t="s">
         <v>692</v>
       </c>
       <c r="D248">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E248" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249">
         <v>246</v>
       </c>
       <c r="C249" t="s">
         <v>693</v>
       </c>
       <c r="D249">
         <v>21</v>
       </c>
       <c r="E249" t="s">
         <v>122</v>
       </c>
       <c r="F249" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250">
         <v>247</v>
@@ -12015,170 +12015,170 @@
     <row r="261" spans="1:6">
       <c r="A261">
         <v>257</v>
       </c>
       <c r="C261" t="s">
         <v>708</v>
       </c>
       <c r="D261">
         <v>22</v>
       </c>
       <c r="E261" t="s">
         <v>61</v>
       </c>
       <c r="F261" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262">
         <v>259</v>
       </c>
       <c r="C262" t="s">
         <v>709</v>
       </c>
       <c r="D262">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E262" t="s">
         <v>90</v>
       </c>
       <c r="F262" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263">
         <v>260</v>
       </c>
       <c r="C263" t="s">
         <v>710</v>
       </c>
       <c r="D263">
         <v>19</v>
       </c>
       <c r="E263" t="s">
         <v>33</v>
       </c>
       <c r="F263" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264">
         <v>261</v>
       </c>
       <c r="C264" t="s">
         <v>711</v>
       </c>
       <c r="D264">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E264" t="s">
         <v>234</v>
       </c>
       <c r="F264" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265">
         <v>262</v>
       </c>
       <c r="C265" t="s">
         <v>712</v>
       </c>
       <c r="D265">
         <v>23</v>
       </c>
       <c r="E265" t="s">
         <v>79</v>
       </c>
       <c r="F265" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266">
         <v>262</v>
       </c>
       <c r="C266" t="s">
         <v>713</v>
       </c>
       <c r="D266">
         <v>19</v>
       </c>
       <c r="E266" t="s">
         <v>18</v>
       </c>
       <c r="F266" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267">
         <v>262</v>
       </c>
       <c r="C267" t="s">
         <v>714</v>
       </c>
       <c r="D267">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E267" t="s">
         <v>18</v>
       </c>
       <c r="F267" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268">
         <v>262</v>
       </c>
       <c r="C268" t="s">
         <v>716</v>
       </c>
       <c r="D268">
         <v>20</v>
       </c>
       <c r="E268" t="s">
         <v>33</v>
       </c>
       <c r="F268" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269">
         <v>262</v>
       </c>
       <c r="C269" t="s">
         <v>717</v>
       </c>
       <c r="D269">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E269" t="s">
         <v>33</v>
       </c>
       <c r="F269" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270">
         <v>267</v>
       </c>
       <c r="C270" t="s">
         <v>718</v>
       </c>
       <c r="D270">
         <v>22</v>
       </c>
       <c r="E270" t="s">
         <v>61</v>
       </c>
       <c r="F270" t="s">
         <v>62</v>
       </c>
     </row>
@@ -12270,102 +12270,102 @@
     <row r="276" spans="1:6">
       <c r="A276">
         <v>270</v>
       </c>
       <c r="C276" t="s">
         <v>724</v>
       </c>
       <c r="D276">
         <v>21</v>
       </c>
       <c r="E276" t="s">
         <v>90</v>
       </c>
       <c r="F276" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277">
         <v>270</v>
       </c>
       <c r="C277" t="s">
         <v>725</v>
       </c>
       <c r="D277">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E277" t="s">
         <v>273</v>
       </c>
       <c r="F277" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278">
         <v>275</v>
       </c>
       <c r="C278" t="s">
         <v>726</v>
       </c>
       <c r="D278">
         <v>21</v>
       </c>
       <c r="E278" t="s">
         <v>33</v>
       </c>
       <c r="F278" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279">
         <v>275</v>
       </c>
       <c r="C279" t="s">
         <v>727</v>
       </c>
       <c r="D279">
         <v>19</v>
       </c>
       <c r="E279" t="s">
         <v>61</v>
       </c>
       <c r="F279" t="s">
         <v>654</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280">
         <v>277</v>
       </c>
       <c r="C280" t="s">
         <v>728</v>
       </c>
       <c r="D280">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E280" t="s">
         <v>179</v>
       </c>
       <c r="F280" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281">
         <v>277</v>
       </c>
       <c r="C281" t="s">
         <v>729</v>
       </c>
       <c r="D281">
         <v>21</v>
       </c>
       <c r="E281" t="s">
         <v>18</v>
       </c>
       <c r="F281" t="s">
         <v>85</v>
       </c>
     </row>
@@ -12389,51 +12389,51 @@
     <row r="283" spans="1:6">
       <c r="A283">
         <v>280</v>
       </c>
       <c r="C283" t="s">
         <v>731</v>
       </c>
       <c r="D283">
         <v>19</v>
       </c>
       <c r="E283" t="s">
         <v>90</v>
       </c>
       <c r="F283" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284">
         <v>281</v>
       </c>
       <c r="C284" t="s">
         <v>732</v>
       </c>
       <c r="D284">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E284" t="s">
         <v>61</v>
       </c>
       <c r="F284" t="s">
         <v>654</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285">
         <v>281</v>
       </c>
       <c r="C285" t="s">
         <v>733</v>
       </c>
       <c r="D285">
         <v>21</v>
       </c>
       <c r="E285" t="s">
         <v>182</v>
       </c>
       <c r="F285" t="s">
         <v>331</v>
       </c>
     </row>