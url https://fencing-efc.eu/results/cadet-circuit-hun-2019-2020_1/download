--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -2624,51 +2624,51 @@
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5">
         <v>96.0</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
     </row>
@@ -2735,51 +2735,51 @@
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9">
         <v>23</v>
       </c>
       <c r="E9" t="s">
         <v>21</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>6</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E10" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>7</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>24</v>
       </c>
       <c r="D11">
         <v>22</v>
       </c>
       <c r="E11" t="s">
         <v>25</v>
       </c>
       <c r="F11" t="s">
         <v>26</v>
       </c>
     </row>
@@ -2792,51 +2792,51 @@
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12">
         <v>21</v>
       </c>
       <c r="E12" t="s">
         <v>28</v>
       </c>
       <c r="F12" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>9</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>10</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14">
         <v>22</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
@@ -2866,51 +2866,51 @@
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16">
         <v>21</v>
       </c>
       <c r="E16" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>13</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>37</v>
       </c>
       <c r="D17">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E17" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>14</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18">
         <v>22</v>
       </c>
       <c r="E18" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>15</v>
@@ -2971,68 +2971,68 @@
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>44</v>
       </c>
       <c r="D22">
         <v>20</v>
       </c>
       <c r="E22" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>19</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>45</v>
       </c>
       <c r="D23">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E23" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>20</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>46</v>
       </c>
       <c r="D24">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E24" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>21</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>47</v>
       </c>
       <c r="D25">
         <v>21</v>
       </c>
       <c r="E25" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>21</v>
@@ -3079,85 +3079,85 @@
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>52</v>
       </c>
       <c r="D28">
         <v>21</v>
       </c>
       <c r="E28" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>25</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>53</v>
       </c>
       <c r="D29">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E29" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>26</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>54</v>
       </c>
       <c r="D30">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E30" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>27</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>55</v>
       </c>
       <c r="D31">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E31" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>28</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>56</v>
       </c>
       <c r="D32">
         <v>21</v>
       </c>
       <c r="E32" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>29</v>
@@ -3352,51 +3352,51 @@
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>76</v>
       </c>
       <c r="D43">
         <v>22</v>
       </c>
       <c r="E43" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>40</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>77</v>
       </c>
       <c r="D44">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E44" t="s">
         <v>61</v>
       </c>
       <c r="F44" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>41</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>78</v>
       </c>
       <c r="D45">
         <v>22</v>
       </c>
       <c r="E45" t="s">
         <v>58</v>
       </c>
       <c r="F45" t="s">
@@ -3449,51 +3449,51 @@
       </c>
       <c r="C48" t="s">
         <v>83</v>
       </c>
       <c r="D48">
         <v>23</v>
       </c>
       <c r="E48" t="s">
         <v>21</v>
       </c>
       <c r="F48" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>45</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>84</v>
       </c>
       <c r="D49">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E49" t="s">
         <v>58</v>
       </c>
       <c r="F49" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>46</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>86</v>
       </c>
       <c r="D50">
         <v>21</v>
       </c>
       <c r="E50" t="s">
         <v>14</v>
       </c>
     </row>
@@ -3523,51 +3523,51 @@
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>89</v>
       </c>
       <c r="D52">
         <v>23</v>
       </c>
       <c r="E52" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>49</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>90</v>
       </c>
       <c r="D53">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E53" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>50</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>91</v>
       </c>
       <c r="D54">
         <v>22</v>
       </c>
       <c r="E54" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>51</v>
@@ -3577,51 +3577,51 @@
       </c>
       <c r="C55" t="s">
         <v>92</v>
       </c>
       <c r="D55">
         <v>22</v>
       </c>
       <c r="E55" t="s">
         <v>58</v>
       </c>
       <c r="F55" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>51</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>93</v>
       </c>
       <c r="D56">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E56" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>53</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>94</v>
       </c>
       <c r="D57">
         <v>22</v>
       </c>
       <c r="E57" t="s">
         <v>41</v>
       </c>
       <c r="F57" t="s">
         <v>95</v>
       </c>
     </row>
@@ -3634,51 +3634,51 @@
       </c>
       <c r="C58" t="s">
         <v>96</v>
       </c>
       <c r="D58">
         <v>20</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>55</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>97</v>
       </c>
       <c r="D59">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E59" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>56</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>98</v>
       </c>
       <c r="D60">
         <v>23</v>
       </c>
       <c r="E60" t="s">
         <v>41</v>
       </c>
       <c r="F60" t="s">
         <v>95</v>
       </c>
     </row>
@@ -3708,51 +3708,51 @@
       </c>
       <c r="C62" t="s">
         <v>100</v>
       </c>
       <c r="D62">
         <v>22</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>59</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>102</v>
       </c>
       <c r="D63">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E63" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>60</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>103</v>
       </c>
       <c r="D64">
         <v>22</v>
       </c>
       <c r="E64" t="s">
         <v>21</v>
       </c>
       <c r="F64" t="s">
         <v>104</v>
       </c>
     </row>
@@ -3856,51 +3856,51 @@
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>111</v>
       </c>
       <c r="D70">
         <v>22</v>
       </c>
       <c r="E70" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>67</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>112</v>
       </c>
       <c r="D71">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E71" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>68</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>113</v>
       </c>
       <c r="D72">
         <v>22</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
         <v>114</v>
       </c>
     </row>
@@ -4278,51 +4278,51 @@
       </c>
       <c r="C92" t="s">
         <v>144</v>
       </c>
       <c r="D92">
         <v>22</v>
       </c>
       <c r="E92" t="s">
         <v>58</v>
       </c>
       <c r="F92" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>89</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>145</v>
       </c>
       <c r="D93">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E93" t="s">
         <v>132</v>
       </c>
       <c r="F93" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>90</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>147</v>
       </c>
       <c r="D94">
         <v>22</v>
       </c>
       <c r="E94" t="s">
         <v>148</v>
       </c>
       <c r="F94" t="s">
@@ -4389,51 +4389,51 @@
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>155</v>
       </c>
       <c r="D98">
         <v>23</v>
       </c>
       <c r="E98" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>95</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>156</v>
       </c>
       <c r="D99">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E99" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>96</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>157</v>
       </c>
       <c r="D100">
         <v>22</v>
       </c>
       <c r="E100" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>96</v>
@@ -4463,51 +4463,51 @@
       </c>
       <c r="C102" t="s">
         <v>160</v>
       </c>
       <c r="D102">
         <v>22</v>
       </c>
       <c r="E102" t="s">
         <v>65</v>
       </c>
       <c r="F102" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>98</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>162</v>
       </c>
       <c r="D103">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E103" t="s">
         <v>61</v>
       </c>
       <c r="F103" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>100</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>164</v>
       </c>
       <c r="D104">
         <v>20</v>
       </c>
       <c r="E104" t="s">
         <v>58</v>
       </c>
       <c r="F104" t="s">
@@ -4523,51 +4523,51 @@
       </c>
       <c r="C105" t="s">
         <v>165</v>
       </c>
       <c r="D105">
         <v>20</v>
       </c>
       <c r="E105" t="s">
         <v>41</v>
       </c>
       <c r="F105" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>102</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>166</v>
       </c>
       <c r="D106">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E106" t="s">
         <v>58</v>
       </c>
       <c r="F106" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>102</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>168</v>
       </c>
       <c r="D107">
         <v>21</v>
       </c>
       <c r="E107" t="s">
         <v>36</v>
       </c>
     </row>
@@ -4580,88 +4580,88 @@
       </c>
       <c r="C108" t="s">
         <v>169</v>
       </c>
       <c r="D108">
         <v>22</v>
       </c>
       <c r="E108" t="s">
         <v>170</v>
       </c>
       <c r="F108" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>105</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>172</v>
       </c>
       <c r="D109">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E109" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>106</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>173</v>
       </c>
       <c r="D110">
         <v>22</v>
       </c>
       <c r="E110" t="s">
         <v>68</v>
       </c>
       <c r="F110" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>106</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>175</v>
       </c>
       <c r="D111">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E111" t="s">
         <v>7</v>
       </c>
       <c r="F111" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>108</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>176</v>
       </c>
       <c r="D112">
         <v>22</v>
       </c>
       <c r="E112" t="s">
         <v>7</v>
       </c>
       <c r="F112" t="s">
@@ -4811,51 +4811,51 @@
       </c>
       <c r="C120" t="s">
         <v>186</v>
       </c>
       <c r="D120">
         <v>20</v>
       </c>
       <c r="E120" t="s">
         <v>65</v>
       </c>
       <c r="F120" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>117</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>187</v>
       </c>
       <c r="D121">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E121" t="s">
         <v>7</v>
       </c>
       <c r="F121" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>118</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>188</v>
       </c>
       <c r="D122">
         <v>22</v>
       </c>
       <c r="E122" t="s">
         <v>7</v>
       </c>
       <c r="F122" t="s">
@@ -4911,51 +4911,51 @@
       </c>
       <c r="C125" t="s">
         <v>192</v>
       </c>
       <c r="D125">
         <v>21</v>
       </c>
       <c r="E125" t="s">
         <v>28</v>
       </c>
       <c r="F125" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>122</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>194</v>
       </c>
       <c r="D126">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E126" t="s">
         <v>21</v>
       </c>
       <c r="F126" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>123</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>195</v>
       </c>
       <c r="D127">
         <v>22</v>
       </c>
       <c r="E127" t="s">
         <v>7</v>
       </c>
       <c r="F127" t="s">
@@ -5008,139 +5008,139 @@
       </c>
       <c r="C130" t="s">
         <v>198</v>
       </c>
       <c r="D130">
         <v>21</v>
       </c>
       <c r="E130" t="s">
         <v>41</v>
       </c>
       <c r="F130" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>127</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>200</v>
       </c>
       <c r="D131">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E131" t="s">
         <v>132</v>
       </c>
       <c r="F131" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>128</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>202</v>
       </c>
       <c r="D132">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E132" t="s">
         <v>154</v>
       </c>
       <c r="F132" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>129</v>
       </c>
       <c r="C133" t="s">
         <v>204</v>
       </c>
       <c r="D133">
         <v>21</v>
       </c>
       <c r="E133" t="s">
         <v>148</v>
       </c>
       <c r="F133" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>130</v>
       </c>
       <c r="C134" t="s">
         <v>206</v>
       </c>
       <c r="D134">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E134" t="s">
         <v>148</v>
       </c>
       <c r="F134" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>131</v>
       </c>
       <c r="C135" t="s">
         <v>208</v>
       </c>
       <c r="D135">
         <v>23</v>
       </c>
       <c r="E135" t="s">
         <v>132</v>
       </c>
       <c r="F135" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>132</v>
       </c>
       <c r="C136" t="s">
         <v>209</v>
       </c>
       <c r="D136">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E136" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>133</v>
       </c>
       <c r="C137" t="s">
         <v>210</v>
       </c>
       <c r="D137">
         <v>22</v>
       </c>
       <c r="E137" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>134</v>
       </c>
       <c r="C138" t="s">
         <v>211</v>
@@ -5155,51 +5155,51 @@
         <v>212</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>135</v>
       </c>
       <c r="C139" t="s">
         <v>213</v>
       </c>
       <c r="D139">
         <v>19</v>
       </c>
       <c r="E139" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>136</v>
       </c>
       <c r="C140" t="s">
         <v>214</v>
       </c>
       <c r="D140">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E140" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>137</v>
       </c>
       <c r="C141" t="s">
         <v>215</v>
       </c>
       <c r="D141">
         <v>20</v>
       </c>
       <c r="E141" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>138</v>
       </c>
       <c r="C142" t="s">
         <v>216</v>
@@ -5350,51 +5350,51 @@
     <row r="151" spans="1:6">
       <c r="A151">
         <v>147</v>
       </c>
       <c r="C151" t="s">
         <v>227</v>
       </c>
       <c r="D151">
         <v>19</v>
       </c>
       <c r="E151" t="s">
         <v>28</v>
       </c>
       <c r="F151" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>148</v>
       </c>
       <c r="C152" t="s">
         <v>228</v>
       </c>
       <c r="D152">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E152" t="s">
         <v>141</v>
       </c>
       <c r="F152" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>149</v>
       </c>
       <c r="C153" t="s">
         <v>230</v>
       </c>
       <c r="D153">
         <v>21</v>
       </c>
       <c r="E153" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>150</v>
@@ -5514,51 +5514,51 @@
     <row r="161" spans="1:6">
       <c r="A161">
         <v>157</v>
       </c>
       <c r="C161" t="s">
         <v>242</v>
       </c>
       <c r="D161">
         <v>20</v>
       </c>
       <c r="E161" t="s">
         <v>141</v>
       </c>
       <c r="F161" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>158</v>
       </c>
       <c r="C162" t="s">
         <v>243</v>
       </c>
       <c r="D162">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E162" t="s">
         <v>132</v>
       </c>
       <c r="F162" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>159</v>
       </c>
       <c r="C163" t="s">
         <v>245</v>
       </c>
       <c r="D163">
         <v>22</v>
       </c>
       <c r="E163" t="s">
         <v>246</v>
       </c>
       <c r="F163" t="s">
         <v>247</v>
       </c>
     </row>
@@ -5599,85 +5599,85 @@
     <row r="166" spans="1:6">
       <c r="A166">
         <v>162</v>
       </c>
       <c r="C166" t="s">
         <v>250</v>
       </c>
       <c r="D166">
         <v>21</v>
       </c>
       <c r="E166" t="s">
         <v>41</v>
       </c>
       <c r="F166" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>162</v>
       </c>
       <c r="C167" t="s">
         <v>252</v>
       </c>
       <c r="D167">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E167" t="s">
         <v>132</v>
       </c>
       <c r="F167" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>164</v>
       </c>
       <c r="C168" t="s">
         <v>253</v>
       </c>
       <c r="D168">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E168" t="s">
         <v>141</v>
       </c>
       <c r="F168" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>165</v>
       </c>
       <c r="C169" t="s">
         <v>255</v>
       </c>
       <c r="D169">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E169" t="s">
         <v>41</v>
       </c>
       <c r="F169" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>166</v>
       </c>
       <c r="C170" t="s">
         <v>256</v>
       </c>
       <c r="D170">
         <v>22</v>
       </c>
       <c r="E170" t="s">
         <v>65</v>
       </c>
       <c r="F170" t="s">
         <v>257</v>
       </c>
     </row>
@@ -5780,51 +5780,51 @@
         <v>65</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>173</v>
       </c>
       <c r="C177" t="s">
         <v>265</v>
       </c>
       <c r="D177">
         <v>23</v>
       </c>
       <c r="E177" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>174</v>
       </c>
       <c r="C178" t="s">
         <v>266</v>
       </c>
       <c r="D178">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E178" t="s">
         <v>41</v>
       </c>
       <c r="F178" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>175</v>
       </c>
       <c r="C179" t="s">
         <v>267</v>
       </c>
       <c r="D179">
         <v>21</v>
       </c>
       <c r="E179" t="s">
         <v>28</v>
       </c>
       <c r="F179" t="s">
         <v>193</v>
       </c>
     </row>
@@ -5848,119 +5848,119 @@
     <row r="181" spans="1:6">
       <c r="A181">
         <v>176</v>
       </c>
       <c r="C181" t="s">
         <v>269</v>
       </c>
       <c r="D181">
         <v>22</v>
       </c>
       <c r="E181" t="s">
         <v>28</v>
       </c>
       <c r="F181" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>178</v>
       </c>
       <c r="C182" t="s">
         <v>271</v>
       </c>
       <c r="D182">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E182" t="s">
         <v>58</v>
       </c>
       <c r="F182" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>179</v>
       </c>
       <c r="C183" t="s">
         <v>272</v>
       </c>
       <c r="D183">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E183" t="s">
         <v>65</v>
       </c>
       <c r="F183" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>180</v>
       </c>
       <c r="C184" t="s">
         <v>274</v>
       </c>
       <c r="D184">
         <v>22</v>
       </c>
       <c r="E184" t="s">
         <v>7</v>
       </c>
       <c r="F184" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>181</v>
       </c>
       <c r="C185" t="s">
         <v>275</v>
       </c>
       <c r="D185">
         <v>22</v>
       </c>
       <c r="E185" t="s">
         <v>58</v>
       </c>
       <c r="F185" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>182</v>
       </c>
       <c r="C186" t="s">
         <v>276</v>
       </c>
       <c r="D186">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E186" t="s">
         <v>7</v>
       </c>
       <c r="F186" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>183</v>
       </c>
       <c r="C187" t="s">
         <v>277</v>
       </c>
       <c r="D187">
         <v>22</v>
       </c>
       <c r="E187" t="s">
         <v>28</v>
       </c>
       <c r="F187" t="s">
         <v>278</v>
       </c>
     </row>
@@ -6018,51 +6018,51 @@
     <row r="191" spans="1:6">
       <c r="A191">
         <v>187</v>
       </c>
       <c r="C191" t="s">
         <v>284</v>
       </c>
       <c r="D191">
         <v>23</v>
       </c>
       <c r="E191" t="s">
         <v>7</v>
       </c>
       <c r="F191" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>188</v>
       </c>
       <c r="C192" t="s">
         <v>285</v>
       </c>
       <c r="D192">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E192" t="s">
         <v>28</v>
       </c>
       <c r="F192" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>189</v>
       </c>
       <c r="C193" t="s">
         <v>286</v>
       </c>
       <c r="D193">
         <v>21</v>
       </c>
       <c r="E193" t="s">
         <v>148</v>
       </c>
       <c r="F193" t="s">
         <v>287</v>
       </c>
     </row>
@@ -6086,68 +6086,68 @@
     <row r="195" spans="1:6">
       <c r="A195">
         <v>191</v>
       </c>
       <c r="C195" t="s">
         <v>289</v>
       </c>
       <c r="D195">
         <v>21</v>
       </c>
       <c r="E195" t="s">
         <v>7</v>
       </c>
       <c r="F195" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>192</v>
       </c>
       <c r="C196" t="s">
         <v>290</v>
       </c>
       <c r="D196">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E196" t="s">
         <v>141</v>
       </c>
       <c r="F196" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>193</v>
       </c>
       <c r="C197" t="s">
         <v>291</v>
       </c>
       <c r="D197">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E197" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>194</v>
       </c>
       <c r="C198" t="s">
         <v>292</v>
       </c>
       <c r="D198">
         <v>20</v>
       </c>
       <c r="E198" t="s">
         <v>58</v>
       </c>
       <c r="F198" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>195</v>
@@ -6168,51 +6168,51 @@
     <row r="200" spans="1:6">
       <c r="A200">
         <v>196</v>
       </c>
       <c r="C200" t="s">
         <v>294</v>
       </c>
       <c r="D200">
         <v>23</v>
       </c>
       <c r="E200" t="s">
         <v>25</v>
       </c>
       <c r="F200" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>197</v>
       </c>
       <c r="C201" t="s">
         <v>296</v>
       </c>
       <c r="D201">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E201" t="s">
         <v>41</v>
       </c>
       <c r="F201" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>198</v>
       </c>
       <c r="C202" t="s">
         <v>297</v>
       </c>
       <c r="D202">
         <v>20</v>
       </c>
       <c r="E202" t="s">
         <v>58</v>
       </c>
       <c r="F202" t="s">
         <v>167</v>
       </c>
     </row>
@@ -6236,51 +6236,51 @@
     <row r="204" spans="1:6">
       <c r="A204">
         <v>200</v>
       </c>
       <c r="C204" t="s">
         <v>300</v>
       </c>
       <c r="D204">
         <v>23</v>
       </c>
       <c r="E204" t="s">
         <v>25</v>
       </c>
       <c r="F204" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>201</v>
       </c>
       <c r="C205" t="s">
         <v>301</v>
       </c>
       <c r="D205">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E205" t="s">
         <v>58</v>
       </c>
       <c r="F205" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>202</v>
       </c>
       <c r="C206" t="s">
         <v>302</v>
       </c>
       <c r="D206">
         <v>22</v>
       </c>
       <c r="E206" t="s">
         <v>68</v>
       </c>
       <c r="F206" t="s">
         <v>174</v>
       </c>
     </row>
@@ -6505,51 +6505,51 @@
     <row r="220" spans="1:6">
       <c r="A220">
         <v>215</v>
       </c>
       <c r="C220" t="s">
         <v>318</v>
       </c>
       <c r="D220">
         <v>21</v>
       </c>
       <c r="E220" t="s">
         <v>58</v>
       </c>
       <c r="F220" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>215</v>
       </c>
       <c r="C221" t="s">
         <v>320</v>
       </c>
       <c r="D221">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E221" t="s">
         <v>58</v>
       </c>
       <c r="F221" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>215</v>
       </c>
       <c r="C222" t="s">
         <v>321</v>
       </c>
       <c r="D222">
         <v>20</v>
       </c>
       <c r="E222" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>219</v>
@@ -6618,68 +6618,68 @@
     <row r="227" spans="1:6">
       <c r="A227">
         <v>223</v>
       </c>
       <c r="C227" t="s">
         <v>327</v>
       </c>
       <c r="D227">
         <v>23</v>
       </c>
       <c r="E227" t="s">
         <v>28</v>
       </c>
       <c r="F227" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>223</v>
       </c>
       <c r="C228" t="s">
         <v>328</v>
       </c>
       <c r="D228">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E228" t="s">
         <v>7</v>
       </c>
       <c r="F228" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
         <v>225</v>
       </c>
       <c r="C229" t="s">
         <v>329</v>
       </c>
       <c r="D229">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E229" t="s">
         <v>65</v>
       </c>
       <c r="F229" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
         <v>226</v>
       </c>
       <c r="C230" t="s">
         <v>331</v>
       </c>
       <c r="D230">
         <v>20</v>
       </c>
       <c r="E230" t="s">
         <v>65</v>
       </c>
       <c r="F230" t="s">
         <v>332</v>
       </c>
     </row>
@@ -6771,68 +6771,68 @@
     <row r="236" spans="1:6">
       <c r="A236">
         <v>230</v>
       </c>
       <c r="C236" t="s">
         <v>340</v>
       </c>
       <c r="D236">
         <v>21</v>
       </c>
       <c r="E236" t="s">
         <v>21</v>
       </c>
       <c r="F236" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237">
         <v>230</v>
       </c>
       <c r="C237" t="s">
         <v>342</v>
       </c>
       <c r="D237">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E237" t="s">
         <v>25</v>
       </c>
       <c r="F237" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238">
         <v>234</v>
       </c>
       <c r="C238" t="s">
         <v>343</v>
       </c>
       <c r="D238">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E238" t="s">
         <v>141</v>
       </c>
       <c r="F238" t="s">
         <v>344</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -6873,51 +6873,51 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>345</v>
       </c>
       <c r="D2">
         <v>21</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>347</v>
       </c>
       <c r="D3">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4">
         <v>96.0</v>
       </c>
       <c r="C4" t="s">
         <v>348</v>
       </c>
       <c r="D4">
         <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>19</v>
       </c>
     </row>
@@ -6927,139 +6927,139 @@
       </c>
       <c r="B5">
         <v>78.0</v>
       </c>
       <c r="C5" t="s">
         <v>349</v>
       </c>
       <c r="D5">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>350</v>
       </c>
       <c r="D6">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E6" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>351</v>
       </c>
       <c r="D7">
         <v>22</v>
       </c>
       <c r="E7" t="s">
         <v>61</v>
       </c>
       <c r="F7" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>353</v>
       </c>
       <c r="D8">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>354</v>
       </c>
       <c r="D9">
         <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>6</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>355</v>
       </c>
       <c r="D10">
         <v>22</v>
       </c>
       <c r="E10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>356</v>
       </c>
       <c r="D11">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>357</v>
       </c>
       <c r="D12">
         <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>58</v>
       </c>
       <c r="F12" t="s">
         <v>85</v>
       </c>
     </row>
@@ -7140,51 +7140,51 @@
       </c>
       <c r="C17" t="s">
         <v>363</v>
       </c>
       <c r="D17">
         <v>22</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>15</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>364</v>
       </c>
       <c r="D18">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E18" t="s">
         <v>41</v>
       </c>
       <c r="F18" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>16</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>365</v>
       </c>
       <c r="D19">
         <v>21</v>
       </c>
       <c r="E19" t="s">
         <v>132</v>
       </c>
       <c r="F19" t="s">
@@ -7345,51 +7345,51 @@
       </c>
       <c r="C28" t="s">
         <v>375</v>
       </c>
       <c r="D28">
         <v>23</v>
       </c>
       <c r="E28" t="s">
         <v>65</v>
       </c>
       <c r="F28" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>376</v>
       </c>
       <c r="D29">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E29" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>377</v>
       </c>
       <c r="D30">
         <v>22</v>
       </c>
       <c r="E30" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>28</v>
@@ -7558,71 +7558,71 @@
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>389</v>
       </c>
       <c r="D40">
         <v>22</v>
       </c>
       <c r="E40" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>38</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>390</v>
       </c>
       <c r="D41">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E41" t="s">
         <v>132</v>
       </c>
       <c r="F41" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>391</v>
       </c>
       <c r="D42">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E42" t="s">
         <v>41</v>
       </c>
       <c r="F42" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>40</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>392</v>
       </c>
       <c r="D43">
         <v>21</v>
       </c>
       <c r="E43" t="s">
         <v>14</v>
       </c>
     </row>
@@ -7652,51 +7652,51 @@
       </c>
       <c r="C45" t="s">
         <v>394</v>
       </c>
       <c r="D45">
         <v>22</v>
       </c>
       <c r="E45" t="s">
         <v>58</v>
       </c>
       <c r="F45" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>42</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>395</v>
       </c>
       <c r="D46">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E46" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>44</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>396</v>
       </c>
       <c r="D47">
         <v>22</v>
       </c>
       <c r="E47" t="s">
         <v>141</v>
       </c>
       <c r="F47" t="s">
         <v>254</v>
       </c>
     </row>
@@ -7706,102 +7706,102 @@
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>397</v>
       </c>
       <c r="D48">
         <v>22</v>
       </c>
       <c r="E48" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>45</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>398</v>
       </c>
       <c r="D49">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E49" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>399</v>
       </c>
       <c r="D50">
         <v>22</v>
       </c>
       <c r="E50" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>48</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>400</v>
       </c>
       <c r="D51">
         <v>22</v>
       </c>
       <c r="E51" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>401</v>
       </c>
       <c r="D52">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>50</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>402</v>
       </c>
       <c r="D53">
         <v>22</v>
       </c>
       <c r="E53" t="s">
         <v>19</v>
       </c>
     </row>
@@ -7871,51 +7871,51 @@
       </c>
       <c r="C57" t="s">
         <v>406</v>
       </c>
       <c r="D57">
         <v>22</v>
       </c>
       <c r="E57" t="s">
         <v>58</v>
       </c>
       <c r="F57" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>55</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>407</v>
       </c>
       <c r="D58">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E58" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>56</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>408</v>
       </c>
       <c r="D59">
         <v>22</v>
       </c>
       <c r="E59" t="s">
         <v>61</v>
       </c>
       <c r="F59" t="s">
         <v>163</v>
       </c>
     </row>
@@ -7948,51 +7948,51 @@
       </c>
       <c r="C61" t="s">
         <v>410</v>
       </c>
       <c r="D61">
         <v>22</v>
       </c>
       <c r="E61" t="s">
         <v>21</v>
       </c>
       <c r="F61" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>59</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>412</v>
       </c>
       <c r="D62">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>59</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>413</v>
       </c>
       <c r="D63">
         <v>22</v>
       </c>
       <c r="E63" t="s">
         <v>414</v>
       </c>
       <c r="F63" t="s">
@@ -8595,51 +8595,51 @@
       </c>
       <c r="C95" t="s">
         <v>454</v>
       </c>
       <c r="D95">
         <v>22</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
       <c r="F95" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>93</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>455</v>
       </c>
       <c r="D96">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E96" t="s">
         <v>132</v>
       </c>
       <c r="F96" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>93</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>457</v>
       </c>
       <c r="D97">
         <v>22</v>
       </c>
       <c r="E97" t="s">
         <v>41</v>
       </c>
       <c r="F97" t="s">
@@ -8897,71 +8897,71 @@
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>472</v>
       </c>
       <c r="D111">
         <v>22</v>
       </c>
       <c r="E111" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>109</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>473</v>
       </c>
       <c r="D112">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E112" t="s">
         <v>41</v>
       </c>
       <c r="F112" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>110</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>474</v>
       </c>
       <c r="D113">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E113" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>111</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>475</v>
       </c>
       <c r="D114">
         <v>23</v>
       </c>
       <c r="E114" t="s">
         <v>132</v>
       </c>
       <c r="F114" t="s">
         <v>476</v>
       </c>
     </row>
@@ -9034,51 +9034,51 @@
       </c>
       <c r="C118" t="s">
         <v>480</v>
       </c>
       <c r="D118">
         <v>23</v>
       </c>
       <c r="E118" t="s">
         <v>28</v>
       </c>
       <c r="F118" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>116</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>482</v>
       </c>
       <c r="D119">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E119" t="s">
         <v>21</v>
       </c>
       <c r="F119" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>116</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>483</v>
       </c>
       <c r="D120">
         <v>22</v>
       </c>
       <c r="E120" t="s">
         <v>21</v>
       </c>
       <c r="F120" t="s">
@@ -9114,88 +9114,88 @@
       </c>
       <c r="C122" t="s">
         <v>485</v>
       </c>
       <c r="D122">
         <v>22</v>
       </c>
       <c r="E122" t="s">
         <v>65</v>
       </c>
       <c r="F122" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>120</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>486</v>
       </c>
       <c r="D123">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E123" t="s">
         <v>141</v>
       </c>
       <c r="F123" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>121</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>487</v>
       </c>
       <c r="D124">
         <v>23</v>
       </c>
       <c r="E124" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>122</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>488</v>
       </c>
       <c r="D125">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E125" t="s">
         <v>282</v>
       </c>
       <c r="F125" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>123</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>490</v>
       </c>
       <c r="D126">
         <v>23</v>
       </c>
       <c r="E126" t="s">
         <v>231</v>
       </c>
     </row>
@@ -9208,51 +9208,51 @@
       </c>
       <c r="C127" t="s">
         <v>491</v>
       </c>
       <c r="D127">
         <v>22</v>
       </c>
       <c r="E127" t="s">
         <v>58</v>
       </c>
       <c r="F127" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>125</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>493</v>
       </c>
       <c r="D128">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E128" t="s">
         <v>28</v>
       </c>
       <c r="F128" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>126</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>494</v>
       </c>
       <c r="D129">
         <v>23</v>
       </c>
       <c r="E129" t="s">
         <v>132</v>
       </c>
       <c r="F129" t="s">
@@ -9268,99 +9268,99 @@
       </c>
       <c r="C130" t="s">
         <v>495</v>
       </c>
       <c r="D130">
         <v>21</v>
       </c>
       <c r="E130" t="s">
         <v>141</v>
       </c>
       <c r="F130" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>128</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>497</v>
       </c>
       <c r="D131">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E131" t="s">
         <v>132</v>
       </c>
       <c r="F131" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>129</v>
       </c>
       <c r="C132" t="s">
         <v>498</v>
       </c>
       <c r="D132">
         <v>23</v>
       </c>
       <c r="E132" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>130</v>
       </c>
       <c r="C133" t="s">
         <v>499</v>
       </c>
       <c r="D133">
         <v>22</v>
       </c>
       <c r="E133" t="s">
         <v>132</v>
       </c>
       <c r="F133" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>131</v>
       </c>
       <c r="C134" t="s">
         <v>500</v>
       </c>
       <c r="D134">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E134" t="s">
         <v>21</v>
       </c>
       <c r="F134" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>132</v>
       </c>
       <c r="C135" t="s">
         <v>501</v>
       </c>
       <c r="D135">
         <v>23</v>
       </c>
       <c r="E135" t="s">
         <v>65</v>
       </c>
       <c r="F135" t="s">
         <v>338</v>
       </c>
     </row>
@@ -9398,51 +9398,51 @@
         <v>129</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>135</v>
       </c>
       <c r="C138" t="s">
         <v>504</v>
       </c>
       <c r="D138">
         <v>23</v>
       </c>
       <c r="E138" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>136</v>
       </c>
       <c r="C139" t="s">
         <v>505</v>
       </c>
       <c r="D139">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E139" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
       </c>
       <c r="C140" t="s">
         <v>507</v>
       </c>
       <c r="D140">
         <v>22</v>
       </c>
       <c r="E140" t="s">
         <v>7</v>
       </c>
       <c r="F140" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>138</v>
@@ -9477,119 +9477,119 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>140</v>
       </c>
       <c r="C143" t="s">
         <v>511</v>
       </c>
       <c r="D143">
         <v>23</v>
       </c>
       <c r="E143" t="s">
         <v>141</v>
       </c>
       <c r="F143" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>141</v>
       </c>
       <c r="C144" t="s">
         <v>512</v>
       </c>
       <c r="D144">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E144" t="s">
         <v>141</v>
       </c>
       <c r="F144" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>142</v>
       </c>
       <c r="C145" t="s">
         <v>513</v>
       </c>
       <c r="D145">
         <v>22</v>
       </c>
       <c r="E145" t="s">
         <v>58</v>
       </c>
       <c r="F145" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>143</v>
       </c>
       <c r="C146" t="s">
         <v>514</v>
       </c>
       <c r="D146">
         <v>21</v>
       </c>
       <c r="E146" t="s">
         <v>7</v>
       </c>
       <c r="F146" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>144</v>
       </c>
       <c r="C147" t="s">
         <v>515</v>
       </c>
       <c r="D147">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E147" t="s">
         <v>7</v>
       </c>
       <c r="F147" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>145</v>
       </c>
       <c r="C148" t="s">
         <v>516</v>
       </c>
       <c r="D148">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E148" t="s">
         <v>7</v>
       </c>
       <c r="F148" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>146</v>
       </c>
       <c r="C149" t="s">
         <v>517</v>
       </c>
       <c r="D149">
         <v>22</v>
       </c>
       <c r="E149" t="s">
         <v>41</v>
       </c>
       <c r="F149" t="s">
         <v>418</v>
       </c>
     </row>
@@ -9675,51 +9675,51 @@
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
       </c>
       <c r="C155" t="s">
         <v>523</v>
       </c>
       <c r="D155">
         <v>22</v>
       </c>
       <c r="E155" t="s">
         <v>58</v>
       </c>
       <c r="F155" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>153</v>
       </c>
       <c r="C156" t="s">
         <v>524</v>
       </c>
       <c r="D156">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E156" t="s">
         <v>41</v>
       </c>
       <c r="F156" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>153</v>
       </c>
       <c r="C157" t="s">
         <v>525</v>
       </c>
       <c r="D157">
         <v>22</v>
       </c>
       <c r="E157" t="s">
         <v>526</v>
       </c>
       <c r="F157" t="s">
         <v>527</v>
       </c>
     </row>
@@ -10009,85 +10009,85 @@
         <v>85</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>171</v>
       </c>
       <c r="C175" t="s">
         <v>547</v>
       </c>
       <c r="D175">
         <v>21</v>
       </c>
       <c r="E175" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>173</v>
       </c>
       <c r="C176" t="s">
         <v>548</v>
       </c>
       <c r="D176">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E176" t="s">
         <v>282</v>
       </c>
       <c r="F176" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>174</v>
       </c>
       <c r="C177" t="s">
         <v>549</v>
       </c>
       <c r="D177">
         <v>22</v>
       </c>
       <c r="E177" t="s">
         <v>61</v>
       </c>
       <c r="F177" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>175</v>
       </c>
       <c r="C178" t="s">
         <v>550</v>
       </c>
       <c r="D178">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E178" t="s">
         <v>21</v>
       </c>
       <c r="F178" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>176</v>
       </c>
       <c r="C179" t="s">
         <v>551</v>
       </c>
       <c r="D179">
         <v>23</v>
       </c>
       <c r="E179" t="s">
         <v>7</v>
       </c>
       <c r="F179" t="s">
         <v>114</v>
       </c>
     </row>
@@ -10923,51 +10923,51 @@
     <row r="230" spans="1:6">
       <c r="A230">
         <v>227</v>
       </c>
       <c r="C230" t="s">
         <v>606</v>
       </c>
       <c r="D230">
         <v>22</v>
       </c>
       <c r="E230" t="s">
         <v>7</v>
       </c>
       <c r="F230" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>227</v>
       </c>
       <c r="C231" t="s">
         <v>607</v>
       </c>
       <c r="D231">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E231" t="s">
         <v>65</v>
       </c>
       <c r="F231" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232">
         <v>227</v>
       </c>
       <c r="C232" t="s">
         <v>608</v>
       </c>
       <c r="D232">
         <v>22</v>
       </c>
       <c r="E232" t="s">
         <v>58</v>
       </c>
       <c r="F232" t="s">
         <v>609</v>
       </c>
     </row>
@@ -11036,51 +11036,51 @@
     <row r="237" spans="1:6">
       <c r="A237">
         <v>234</v>
       </c>
       <c r="C237" t="s">
         <v>615</v>
       </c>
       <c r="D237">
         <v>22</v>
       </c>
       <c r="E237" t="s">
         <v>65</v>
       </c>
       <c r="F237" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238">
         <v>235</v>
       </c>
       <c r="C238" t="s">
         <v>616</v>
       </c>
       <c r="D238">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E238" t="s">
         <v>21</v>
       </c>
       <c r="F238" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239">
         <v>236</v>
       </c>
       <c r="C239" t="s">
         <v>617</v>
       </c>
       <c r="D239">
         <v>22</v>
       </c>
       <c r="E239" t="s">
         <v>41</v>
       </c>
       <c r="F239" t="s">
         <v>618</v>
       </c>
     </row>
@@ -11101,51 +11101,51 @@
         <v>142</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241">
         <v>236</v>
       </c>
       <c r="C241" t="s">
         <v>620</v>
       </c>
       <c r="D241">
         <v>23</v>
       </c>
       <c r="E241" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242">
         <v>236</v>
       </c>
       <c r="C242" t="s">
         <v>621</v>
       </c>
       <c r="D242">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E242" t="s">
         <v>141</v>
       </c>
       <c r="F242" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243">
         <v>236</v>
       </c>
       <c r="C243" t="s">
         <v>623</v>
       </c>
       <c r="D243">
         <v>21</v>
       </c>
       <c r="E243" t="s">
         <v>7</v>
       </c>
       <c r="F243" t="s">
         <v>49</v>
       </c>
     </row>
@@ -11203,51 +11203,51 @@
     <row r="247" spans="1:6">
       <c r="A247">
         <v>243</v>
       </c>
       <c r="C247" t="s">
         <v>627</v>
       </c>
       <c r="D247">
         <v>23</v>
       </c>
       <c r="E247" t="s">
         <v>132</v>
       </c>
       <c r="F247" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248">
         <v>243</v>
       </c>
       <c r="C248" t="s">
         <v>628</v>
       </c>
       <c r="D248">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E248" t="s">
         <v>58</v>
       </c>
       <c r="F248" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249">
         <v>246</v>
       </c>
       <c r="C249" t="s">
         <v>629</v>
       </c>
       <c r="D249">
         <v>20</v>
       </c>
       <c r="E249" t="s">
         <v>41</v>
       </c>
       <c r="F249" t="s">
         <v>199</v>
       </c>
     </row>
@@ -11319,51 +11319,51 @@
     <row r="254" spans="1:6">
       <c r="A254">
         <v>251</v>
       </c>
       <c r="C254" t="s">
         <v>635</v>
       </c>
       <c r="D254">
         <v>21</v>
       </c>
       <c r="E254" t="s">
         <v>7</v>
       </c>
       <c r="F254" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255">
         <v>252</v>
       </c>
       <c r="C255" t="s">
         <v>636</v>
       </c>
       <c r="D255">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E255" t="s">
         <v>65</v>
       </c>
       <c r="F255" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256">
         <v>253</v>
       </c>
       <c r="C256" t="s">
         <v>637</v>
       </c>
       <c r="D256">
         <v>22</v>
       </c>
       <c r="E256" t="s">
         <v>7</v>
       </c>
       <c r="F256" t="s">
         <v>226</v>
       </c>
     </row>
@@ -11489,51 +11489,51 @@
     <row r="264" spans="1:6">
       <c r="A264">
         <v>260</v>
       </c>
       <c r="C264" t="s">
         <v>647</v>
       </c>
       <c r="D264">
         <v>22</v>
       </c>
       <c r="E264" t="s">
         <v>648</v>
       </c>
       <c r="F264" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265">
         <v>262</v>
       </c>
       <c r="C265" t="s">
         <v>650</v>
       </c>
       <c r="D265">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E265" t="s">
         <v>7</v>
       </c>
       <c r="F265" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266">
         <v>263</v>
       </c>
       <c r="C266" t="s">
         <v>651</v>
       </c>
       <c r="D266">
         <v>23</v>
       </c>
       <c r="E266" t="s">
         <v>58</v>
       </c>
       <c r="F266" t="s">
         <v>319</v>
       </c>
     </row>
@@ -11625,51 +11625,51 @@
     <row r="272" spans="1:6">
       <c r="A272">
         <v>267</v>
       </c>
       <c r="C272" t="s">
         <v>658</v>
       </c>
       <c r="D272">
         <v>21</v>
       </c>
       <c r="E272" t="s">
         <v>282</v>
       </c>
       <c r="F272" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273">
         <v>270</v>
       </c>
       <c r="C273" t="s">
         <v>659</v>
       </c>
       <c r="D273">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E273" t="s">
         <v>414</v>
       </c>
       <c r="F273" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274">
         <v>270</v>
       </c>
       <c r="C274" t="s">
         <v>661</v>
       </c>
       <c r="D274">
         <v>22</v>
       </c>
       <c r="E274" t="s">
         <v>28</v>
       </c>
       <c r="F274" t="s">
         <v>662</v>
       </c>
     </row>
@@ -11693,51 +11693,51 @@
     <row r="276" spans="1:6">
       <c r="A276">
         <v>273</v>
       </c>
       <c r="C276" t="s">
         <v>664</v>
       </c>
       <c r="D276">
         <v>22</v>
       </c>
       <c r="E276" t="s">
         <v>58</v>
       </c>
       <c r="F276" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277">
         <v>274</v>
       </c>
       <c r="C277" t="s">
         <v>665</v>
       </c>
       <c r="D277">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E277" t="s">
         <v>238</v>
       </c>
       <c r="F277" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278">
         <v>275</v>
       </c>
       <c r="C278" t="s">
         <v>666</v>
       </c>
       <c r="D278">
         <v>22</v>
       </c>
       <c r="E278" t="s">
         <v>282</v>
       </c>
       <c r="F278" t="s">
         <v>489</v>
       </c>
     </row>