--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -3343,51 +3343,51 @@
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>29</v>
       </c>
       <c r="D13">
         <v>22</v>
       </c>
       <c r="E13" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>30</v>
       </c>
       <c r="D14">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E14" t="s">
         <v>31</v>
       </c>
       <c r="F14" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>33</v>
       </c>
       <c r="D15">
         <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>17</v>
       </c>
       <c r="F15" t="s">
@@ -3531,51 +3531,51 @@
       </c>
       <c r="C23" t="s">
         <v>47</v>
       </c>
       <c r="D23">
         <v>22</v>
       </c>
       <c r="E23" t="s">
         <v>48</v>
       </c>
       <c r="F23" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>20</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>50</v>
       </c>
       <c r="D24">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E24" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>51</v>
       </c>
       <c r="D25">
         <v>22</v>
       </c>
       <c r="E25" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>23</v>
@@ -3713,51 +3713,51 @@
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>66</v>
       </c>
       <c r="D33">
         <v>21</v>
       </c>
       <c r="E33" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>31</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>67</v>
       </c>
       <c r="D34">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E34" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>32</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>68</v>
       </c>
       <c r="D35">
         <v>21</v>
       </c>
       <c r="E35" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>33</v>
@@ -3995,51 +3995,51 @@
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>90</v>
       </c>
       <c r="D48">
         <v>21</v>
       </c>
       <c r="E48" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>46</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>91</v>
       </c>
       <c r="D49">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E49" t="s">
         <v>17</v>
       </c>
       <c r="F49" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>93</v>
       </c>
       <c r="D50">
         <v>22</v>
       </c>
       <c r="E50" t="s">
         <v>17</v>
       </c>
       <c r="F50" t="s">
@@ -4092,51 +4092,51 @@
       </c>
       <c r="C53" t="s">
         <v>98</v>
       </c>
       <c r="D53">
         <v>23</v>
       </c>
       <c r="E53" t="s">
         <v>17</v>
       </c>
       <c r="F53" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>51</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>99</v>
       </c>
       <c r="D54">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E54" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>100</v>
       </c>
       <c r="D55">
         <v>22</v>
       </c>
       <c r="E55" t="s">
         <v>101</v>
       </c>
       <c r="F55" t="s">
         <v>102</v>
       </c>
     </row>
@@ -4337,128 +4337,128 @@
       </c>
       <c r="C66" t="s">
         <v>118</v>
       </c>
       <c r="D66">
         <v>22</v>
       </c>
       <c r="E66" t="s">
         <v>17</v>
       </c>
       <c r="F66" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>64</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>120</v>
       </c>
       <c r="D67">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E67" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>65</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>121</v>
       </c>
       <c r="D68">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E68" t="s">
         <v>63</v>
       </c>
       <c r="F68" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>66</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>122</v>
       </c>
       <c r="D69">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E69" t="s">
         <v>17</v>
       </c>
       <c r="F69" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>67</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>124</v>
       </c>
       <c r="D70">
         <v>21</v>
       </c>
       <c r="E70" t="s">
         <v>125</v>
       </c>
       <c r="F70" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>68</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>127</v>
       </c>
       <c r="D71">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E71" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>69</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>128</v>
       </c>
       <c r="D72">
         <v>22</v>
       </c>
       <c r="E72" t="s">
         <v>57</v>
       </c>
       <c r="F72" t="s">
         <v>129</v>
       </c>
     </row>
@@ -4528,51 +4528,51 @@
       </c>
       <c r="C76" t="s">
         <v>135</v>
       </c>
       <c r="D76">
         <v>23</v>
       </c>
       <c r="E76" t="s">
         <v>63</v>
       </c>
       <c r="F76" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>74</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>137</v>
       </c>
       <c r="D77">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E77" t="s">
         <v>48</v>
       </c>
       <c r="F77" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>75</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>139</v>
       </c>
       <c r="D78">
         <v>23</v>
       </c>
       <c r="E78" t="s">
         <v>37</v>
       </c>
     </row>
@@ -4585,51 +4585,51 @@
       </c>
       <c r="C79" t="s">
         <v>140</v>
       </c>
       <c r="D79">
         <v>21</v>
       </c>
       <c r="E79" t="s">
         <v>17</v>
       </c>
       <c r="F79" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>76</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>142</v>
       </c>
       <c r="D80">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E80" t="s">
         <v>57</v>
       </c>
       <c r="F80" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>78</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>143</v>
       </c>
       <c r="D81">
         <v>23</v>
       </c>
       <c r="E81" t="s">
         <v>37</v>
       </c>
     </row>
@@ -4659,51 +4659,51 @@
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>146</v>
       </c>
       <c r="D83">
         <v>20</v>
       </c>
       <c r="E83" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>81</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>147</v>
       </c>
       <c r="D84">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E84" t="s">
         <v>12</v>
       </c>
       <c r="F84" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>82</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>148</v>
       </c>
       <c r="D85">
         <v>21</v>
       </c>
       <c r="E85" t="s">
         <v>17</v>
       </c>
       <c r="F85" t="s">
@@ -4956,51 +4956,51 @@
       </c>
       <c r="C98" t="s">
         <v>169</v>
       </c>
       <c r="D98">
         <v>23</v>
       </c>
       <c r="E98" t="s">
         <v>17</v>
       </c>
       <c r="F98" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>96</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>170</v>
       </c>
       <c r="D99">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E99" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>97</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>171</v>
       </c>
       <c r="D100">
         <v>22</v>
       </c>
       <c r="E100" t="s">
         <v>17</v>
       </c>
       <c r="F100" t="s">
         <v>34</v>
       </c>
     </row>
@@ -5150,51 +5150,51 @@
       </c>
       <c r="C108" t="s">
         <v>185</v>
       </c>
       <c r="D108">
         <v>21</v>
       </c>
       <c r="E108" t="s">
         <v>63</v>
       </c>
       <c r="F108" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>106</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>187</v>
       </c>
       <c r="D109">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E109" t="s">
         <v>31</v>
       </c>
       <c r="F109" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>107</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>188</v>
       </c>
       <c r="D110">
         <v>22</v>
       </c>
       <c r="E110" t="s">
         <v>189</v>
       </c>
       <c r="F110" t="s">
@@ -5375,51 +5375,51 @@
       </c>
       <c r="C120" t="s">
         <v>200</v>
       </c>
       <c r="D120">
         <v>21</v>
       </c>
       <c r="E120" t="s">
         <v>101</v>
       </c>
       <c r="F120" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>117</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>201</v>
       </c>
       <c r="D121">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E121" t="s">
         <v>9</v>
       </c>
       <c r="F121" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>119</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>202</v>
       </c>
       <c r="D122">
         <v>19</v>
       </c>
       <c r="E122" t="s">
         <v>57</v>
       </c>
       <c r="F122" t="s">
@@ -5492,51 +5492,51 @@
       </c>
       <c r="C126" t="s">
         <v>207</v>
       </c>
       <c r="D126">
         <v>21</v>
       </c>
       <c r="E126" t="s">
         <v>133</v>
       </c>
       <c r="F126" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>124</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>209</v>
       </c>
       <c r="D127">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E127" t="s">
         <v>9</v>
       </c>
       <c r="F127" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>125</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>210</v>
       </c>
       <c r="D128">
         <v>22</v>
       </c>
       <c r="E128" t="s">
         <v>48</v>
       </c>
       <c r="F128" t="s">
@@ -5665,51 +5665,51 @@
     <row r="136" spans="1:6">
       <c r="A136">
         <v>133</v>
       </c>
       <c r="C136" t="s">
         <v>220</v>
       </c>
       <c r="D136">
         <v>22</v>
       </c>
       <c r="E136" t="s">
         <v>9</v>
       </c>
       <c r="F136" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>134</v>
       </c>
       <c r="C137" t="s">
         <v>222</v>
       </c>
       <c r="D137">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E137" t="s">
         <v>9</v>
       </c>
       <c r="F137" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>135</v>
       </c>
       <c r="C138" t="s">
         <v>223</v>
       </c>
       <c r="D138">
         <v>23</v>
       </c>
       <c r="E138" t="s">
         <v>17</v>
       </c>
       <c r="F138" t="s">
         <v>224</v>
       </c>
     </row>
@@ -5767,51 +5767,51 @@
     <row r="142" spans="1:6">
       <c r="A142">
         <v>139</v>
       </c>
       <c r="C142" t="s">
         <v>228</v>
       </c>
       <c r="D142">
         <v>23</v>
       </c>
       <c r="E142" t="s">
         <v>63</v>
       </c>
       <c r="F142" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>140</v>
       </c>
       <c r="C143" t="s">
         <v>229</v>
       </c>
       <c r="D143">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E143" t="s">
         <v>230</v>
       </c>
       <c r="F143" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>141</v>
       </c>
       <c r="C144" t="s">
         <v>232</v>
       </c>
       <c r="D144">
         <v>22</v>
       </c>
       <c r="E144" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>142</v>
@@ -5880,51 +5880,51 @@
     <row r="149" spans="1:6">
       <c r="A149">
         <v>145</v>
       </c>
       <c r="C149" t="s">
         <v>238</v>
       </c>
       <c r="D149">
         <v>21</v>
       </c>
       <c r="E149" t="s">
         <v>125</v>
       </c>
       <c r="F149" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>147</v>
       </c>
       <c r="C150" t="s">
         <v>239</v>
       </c>
       <c r="D150">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E150" t="s">
         <v>63</v>
       </c>
       <c r="F150" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>148</v>
       </c>
       <c r="C151" t="s">
         <v>241</v>
       </c>
       <c r="D151">
         <v>23</v>
       </c>
       <c r="E151" t="s">
         <v>242</v>
       </c>
       <c r="F151" t="s">
         <v>243</v>
       </c>
     </row>
@@ -6033,119 +6033,119 @@
     <row r="158" spans="1:6">
       <c r="A158">
         <v>154</v>
       </c>
       <c r="C158" t="s">
         <v>254</v>
       </c>
       <c r="D158">
         <v>22</v>
       </c>
       <c r="E158" t="s">
         <v>57</v>
       </c>
       <c r="F158" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>156</v>
       </c>
       <c r="C159" t="s">
         <v>255</v>
       </c>
       <c r="D159">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E159" t="s">
         <v>9</v>
       </c>
       <c r="F159" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>157</v>
       </c>
       <c r="C160" t="s">
         <v>256</v>
       </c>
       <c r="D160">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E160" t="s">
         <v>9</v>
       </c>
       <c r="F160" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>158</v>
       </c>
       <c r="C161" t="s">
         <v>258</v>
       </c>
       <c r="D161">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E161" t="s">
         <v>259</v>
       </c>
       <c r="F161" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>159</v>
       </c>
       <c r="C162" t="s">
         <v>261</v>
       </c>
       <c r="D162">
         <v>21</v>
       </c>
       <c r="E162" t="s">
         <v>63</v>
       </c>
       <c r="F162" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>159</v>
       </c>
       <c r="C163" t="s">
         <v>262</v>
       </c>
       <c r="D163">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E163" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>161</v>
       </c>
       <c r="C164" t="s">
         <v>263</v>
       </c>
       <c r="D164">
         <v>23</v>
       </c>
       <c r="E164" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>162</v>
       </c>
       <c r="C165" t="s">
         <v>264</v>
@@ -6160,51 +6160,51 @@
         <v>138</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>163</v>
       </c>
       <c r="C166" t="s">
         <v>265</v>
       </c>
       <c r="D166">
         <v>22</v>
       </c>
       <c r="E166" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>164</v>
       </c>
       <c r="C167" t="s">
         <v>267</v>
       </c>
       <c r="D167">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E167" t="s">
         <v>40</v>
       </c>
       <c r="F167" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>164</v>
       </c>
       <c r="C168" t="s">
         <v>269</v>
       </c>
       <c r="D168">
         <v>22</v>
       </c>
       <c r="E168" t="s">
         <v>9</v>
       </c>
       <c r="F168" t="s">
         <v>25</v>
       </c>
     </row>
@@ -6228,51 +6228,51 @@
     <row r="170" spans="1:6">
       <c r="A170">
         <v>166</v>
       </c>
       <c r="C170" t="s">
         <v>271</v>
       </c>
       <c r="D170">
         <v>20</v>
       </c>
       <c r="E170" t="s">
         <v>125</v>
       </c>
       <c r="F170" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>168</v>
       </c>
       <c r="C171" t="s">
         <v>273</v>
       </c>
       <c r="D171">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E171" t="s">
         <v>125</v>
       </c>
       <c r="F171" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>168</v>
       </c>
       <c r="C172" t="s">
         <v>275</v>
       </c>
       <c r="D172">
         <v>22</v>
       </c>
       <c r="E172" t="s">
         <v>15</v>
       </c>
       <c r="F172" t="s">
         <v>208</v>
       </c>
     </row>
@@ -6483,102 +6483,102 @@
     <row r="185" spans="1:6">
       <c r="A185">
         <v>182</v>
       </c>
       <c r="C185" t="s">
         <v>292</v>
       </c>
       <c r="D185">
         <v>21</v>
       </c>
       <c r="E185" t="s">
         <v>125</v>
       </c>
       <c r="F185" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>183</v>
       </c>
       <c r="C186" t="s">
         <v>293</v>
       </c>
       <c r="D186">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E186" t="s">
         <v>40</v>
       </c>
       <c r="F186" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>184</v>
       </c>
       <c r="C187" t="s">
         <v>295</v>
       </c>
       <c r="D187">
         <v>22</v>
       </c>
       <c r="E187" t="s">
         <v>125</v>
       </c>
       <c r="F187" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>185</v>
       </c>
       <c r="C188" t="s">
         <v>297</v>
       </c>
       <c r="D188">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E188" t="s">
         <v>9</v>
       </c>
       <c r="F188" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>186</v>
       </c>
       <c r="C189" t="s">
         <v>299</v>
       </c>
       <c r="D189">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E189" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>186</v>
       </c>
       <c r="C190" t="s">
         <v>301</v>
       </c>
       <c r="D190">
         <v>22</v>
       </c>
       <c r="E190" t="s">
         <v>302</v>
       </c>
       <c r="F190" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>188</v>
@@ -6712,51 +6712,51 @@
     <row r="199" spans="1:6">
       <c r="A199">
         <v>196</v>
       </c>
       <c r="C199" t="s">
         <v>317</v>
       </c>
       <c r="D199">
         <v>22</v>
       </c>
       <c r="E199" t="s">
         <v>189</v>
       </c>
       <c r="F199" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>197</v>
       </c>
       <c r="C200" t="s">
         <v>319</v>
       </c>
       <c r="D200">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E200" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>197</v>
       </c>
       <c r="C201" t="s">
         <v>320</v>
       </c>
       <c r="D201">
         <v>19</v>
       </c>
       <c r="E201" t="s">
         <v>9</v>
       </c>
       <c r="F201" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>199</v>
@@ -7080,51 +7080,51 @@
     <row r="221" spans="1:6">
       <c r="A221">
         <v>218</v>
       </c>
       <c r="C221" t="s">
         <v>352</v>
       </c>
       <c r="D221">
         <v>23</v>
       </c>
       <c r="E221" t="s">
         <v>40</v>
       </c>
       <c r="F221" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>219</v>
       </c>
       <c r="C222" t="s">
         <v>353</v>
       </c>
       <c r="D222">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E222" t="s">
         <v>9</v>
       </c>
       <c r="F222" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>220</v>
       </c>
       <c r="C223" t="s">
         <v>355</v>
       </c>
       <c r="D223">
         <v>23</v>
       </c>
       <c r="E223" t="s">
         <v>242</v>
       </c>
       <c r="F223" t="s">
         <v>356</v>
       </c>
     </row>
@@ -7165,51 +7165,51 @@
     <row r="226" spans="1:6">
       <c r="A226">
         <v>223</v>
       </c>
       <c r="C226" t="s">
         <v>359</v>
       </c>
       <c r="D226">
         <v>22</v>
       </c>
       <c r="E226" t="s">
         <v>242</v>
       </c>
       <c r="F226" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
         <v>224</v>
       </c>
       <c r="C227" t="s">
         <v>361</v>
       </c>
       <c r="D227">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E227" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>225</v>
       </c>
       <c r="C228" t="s">
         <v>362</v>
       </c>
       <c r="D228">
         <v>21</v>
       </c>
       <c r="E228" t="s">
         <v>9</v>
       </c>
       <c r="F228" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
         <v>226</v>
@@ -7230,51 +7230,51 @@
     <row r="230" spans="1:6">
       <c r="A230">
         <v>227</v>
       </c>
       <c r="C230" t="s">
         <v>364</v>
       </c>
       <c r="D230">
         <v>20</v>
       </c>
       <c r="E230" t="s">
         <v>302</v>
       </c>
       <c r="F230" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>228</v>
       </c>
       <c r="C231" t="s">
         <v>366</v>
       </c>
       <c r="D231">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E231" t="s">
         <v>9</v>
       </c>
       <c r="F231" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232">
         <v>229</v>
       </c>
       <c r="C232" t="s">
         <v>367</v>
       </c>
       <c r="D232">
         <v>21</v>
       </c>
       <c r="E232" t="s">
         <v>9</v>
       </c>
       <c r="F232" t="s">
         <v>25</v>
       </c>
     </row>
@@ -7397,51 +7397,51 @@
     <row r="240" spans="1:6">
       <c r="A240">
         <v>236</v>
       </c>
       <c r="C240" t="s">
         <v>377</v>
       </c>
       <c r="D240">
         <v>22</v>
       </c>
       <c r="E240" t="s">
         <v>31</v>
       </c>
       <c r="F240" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241">
         <v>238</v>
       </c>
       <c r="C241" t="s">
         <v>379</v>
       </c>
       <c r="D241">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E241" t="s">
         <v>9</v>
       </c>
       <c r="F241" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242">
         <v>239</v>
       </c>
       <c r="C242" t="s">
         <v>380</v>
       </c>
       <c r="D242">
         <v>22</v>
       </c>
       <c r="E242" t="s">
         <v>9</v>
       </c>
       <c r="F242" t="s">
         <v>97</v>
       </c>
     </row>
@@ -7496,51 +7496,51 @@
     <row r="246" spans="1:6">
       <c r="A246">
         <v>241</v>
       </c>
       <c r="C246" t="s">
         <v>384</v>
       </c>
       <c r="D246">
         <v>22</v>
       </c>
       <c r="E246" t="s">
         <v>9</v>
       </c>
       <c r="F246" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247">
         <v>244</v>
       </c>
       <c r="C247" t="s">
         <v>386</v>
       </c>
       <c r="D247">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E247" t="s">
         <v>9</v>
       </c>
       <c r="F247" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248">
         <v>244</v>
       </c>
       <c r="C248" t="s">
         <v>387</v>
       </c>
       <c r="D248">
         <v>21</v>
       </c>
       <c r="E248" t="s">
         <v>230</v>
       </c>
       <c r="F248" t="s">
         <v>388</v>
       </c>
     </row>
@@ -7674,167 +7674,167 @@
     <row r="257" spans="1:6">
       <c r="A257">
         <v>254</v>
       </c>
       <c r="C257" t="s">
         <v>399</v>
       </c>
       <c r="D257">
         <v>21</v>
       </c>
       <c r="E257" t="s">
         <v>63</v>
       </c>
       <c r="F257" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258">
         <v>254</v>
       </c>
       <c r="C258" t="s">
         <v>401</v>
       </c>
       <c r="D258">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E258" t="s">
         <v>9</v>
       </c>
       <c r="F258" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259">
         <v>256</v>
       </c>
       <c r="C259" t="s">
         <v>402</v>
       </c>
       <c r="D259">
         <v>22</v>
       </c>
       <c r="E259" t="s">
         <v>189</v>
       </c>
       <c r="F259" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260">
         <v>256</v>
       </c>
       <c r="C260" t="s">
         <v>404</v>
       </c>
       <c r="D260">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E260" t="s">
         <v>125</v>
       </c>
       <c r="F260" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261">
         <v>256</v>
       </c>
       <c r="C261" t="s">
         <v>405</v>
       </c>
       <c r="D261">
         <v>22</v>
       </c>
       <c r="E261" t="s">
         <v>133</v>
       </c>
       <c r="F261" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262">
         <v>259</v>
       </c>
       <c r="C262" t="s">
         <v>406</v>
       </c>
       <c r="D262">
         <v>20</v>
       </c>
       <c r="E262" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263">
         <v>260</v>
       </c>
       <c r="C263" t="s">
         <v>407</v>
       </c>
       <c r="D263">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E263" t="s">
         <v>48</v>
       </c>
       <c r="F263" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264">
         <v>260</v>
       </c>
       <c r="C264" t="s">
         <v>408</v>
       </c>
       <c r="D264">
         <v>22</v>
       </c>
       <c r="E264" t="s">
         <v>9</v>
       </c>
       <c r="F264" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265">
         <v>260</v>
       </c>
       <c r="C265" t="s">
         <v>409</v>
       </c>
       <c r="D265">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E265" t="s">
         <v>410</v>
       </c>
       <c r="F265" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266">
         <v>263</v>
       </c>
       <c r="C266" t="s">
         <v>412</v>
       </c>
       <c r="D266">
         <v>23</v>
       </c>
       <c r="E266" t="s">
         <v>31</v>
       </c>
       <c r="F266" t="s">
         <v>413</v>
       </c>
     </row>
@@ -7940,85 +7940,85 @@
     <row r="273" spans="1:6">
       <c r="A273">
         <v>270</v>
       </c>
       <c r="C273" t="s">
         <v>422</v>
       </c>
       <c r="D273">
         <v>21</v>
       </c>
       <c r="E273" t="s">
         <v>259</v>
       </c>
       <c r="F273" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274">
         <v>271</v>
       </c>
       <c r="C274" t="s">
         <v>424</v>
       </c>
       <c r="D274">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E274" t="s">
         <v>331</v>
       </c>
       <c r="F274" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275">
         <v>272</v>
       </c>
       <c r="C275" t="s">
         <v>425</v>
       </c>
       <c r="D275">
         <v>21</v>
       </c>
       <c r="E275" t="s">
         <v>125</v>
       </c>
       <c r="F275" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276">
         <v>273</v>
       </c>
       <c r="C276" t="s">
         <v>426</v>
       </c>
       <c r="D276">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E276" t="s">
         <v>9</v>
       </c>
       <c r="F276" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277">
         <v>274</v>
       </c>
       <c r="C277" t="s">
         <v>428</v>
       </c>
       <c r="D277">
         <v>22</v>
       </c>
       <c r="E277" t="s">
         <v>410</v>
       </c>
       <c r="F277" t="s">
         <v>411</v>
       </c>
     </row>
@@ -8141,133 +8141,133 @@
     <row r="285" spans="1:6">
       <c r="A285">
         <v>280</v>
       </c>
       <c r="C285" t="s">
         <v>439</v>
       </c>
       <c r="D285">
         <v>22</v>
       </c>
       <c r="E285" t="s">
         <v>40</v>
       </c>
       <c r="F285" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286">
         <v>283</v>
       </c>
       <c r="C286" t="s">
         <v>440</v>
       </c>
       <c r="D286">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E286" t="s">
         <v>189</v>
       </c>
       <c r="F286" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287">
         <v>284</v>
       </c>
       <c r="C287" t="s">
         <v>441</v>
       </c>
       <c r="D287">
         <v>22</v>
       </c>
       <c r="E287" t="s">
         <v>442</v>
       </c>
       <c r="F287" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288">
         <v>285</v>
       </c>
       <c r="C288" t="s">
         <v>444</v>
       </c>
       <c r="D288">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E288" t="s">
         <v>259</v>
       </c>
       <c r="F288" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289">
         <v>285</v>
       </c>
       <c r="C289" t="s">
         <v>445</v>
       </c>
       <c r="D289">
         <v>22</v>
       </c>
       <c r="E289" t="s">
         <v>57</v>
       </c>
       <c r="F289" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290">
         <v>285</v>
       </c>
       <c r="C290" t="s">
         <v>446</v>
       </c>
       <c r="D290">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E290" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291">
         <v>288</v>
       </c>
       <c r="C291" t="s">
         <v>447</v>
       </c>
       <c r="D291">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E291" t="s">
         <v>410</v>
       </c>
       <c r="F291" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292">
         <v>289</v>
       </c>
       <c r="C292" t="s">
         <v>448</v>
       </c>
       <c r="D292">
         <v>19</v>
       </c>
       <c r="E292" t="s">
         <v>410</v>
       </c>
       <c r="F292" t="s">
         <v>411</v>
       </c>
     </row>
@@ -8342,91 +8342,91 @@
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>451</v>
       </c>
       <c r="D3">
         <v>22</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4">
         <v>96.0</v>
       </c>
       <c r="C4" t="s">
         <v>453</v>
       </c>
       <c r="D4">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5">
         <v>78.0</v>
       </c>
       <c r="C5" t="s">
         <v>454</v>
       </c>
       <c r="D5">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E5" t="s">
         <v>17</v>
       </c>
       <c r="F5" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>455</v>
       </c>
       <c r="D6">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>456</v>
       </c>
       <c r="D7">
         <v>22</v>
       </c>
       <c r="E7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
@@ -8490,91 +8490,91 @@
       </c>
       <c r="C11" t="s">
         <v>460</v>
       </c>
       <c r="D11">
         <v>22</v>
       </c>
       <c r="E11" t="s">
         <v>302</v>
       </c>
       <c r="F11" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>462</v>
       </c>
       <c r="D12">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>63</v>
       </c>
       <c r="F12" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>463</v>
       </c>
       <c r="D13">
         <v>22</v>
       </c>
       <c r="E13" t="s">
         <v>17</v>
       </c>
       <c r="F13" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>465</v>
       </c>
       <c r="D14">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E14" t="s">
         <v>17</v>
       </c>
       <c r="F14" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>467</v>
       </c>
       <c r="D15">
         <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>63</v>
       </c>
       <c r="F15" t="s">
@@ -8758,51 +8758,51 @@
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>481</v>
       </c>
       <c r="D25">
         <v>23</v>
       </c>
       <c r="E25" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>482</v>
       </c>
       <c r="D26">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E26" t="s">
         <v>230</v>
       </c>
       <c r="F26" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>24</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>483</v>
       </c>
       <c r="D27">
         <v>22</v>
       </c>
       <c r="E27" t="s">
         <v>53</v>
       </c>
       <c r="F27" t="s">
@@ -8892,128 +8892,128 @@
       </c>
       <c r="C32" t="s">
         <v>489</v>
       </c>
       <c r="D32">
         <v>22</v>
       </c>
       <c r="E32" t="s">
         <v>48</v>
       </c>
       <c r="F32" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>30</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>490</v>
       </c>
       <c r="D33">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E33" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>31</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>491</v>
       </c>
       <c r="D34">
         <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>37</v>
       </c>
       <c r="F34" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>32</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>493</v>
       </c>
       <c r="D35">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E35" t="s">
         <v>230</v>
       </c>
       <c r="F35" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>33</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>495</v>
       </c>
       <c r="D36">
         <v>23</v>
       </c>
       <c r="E36" t="s">
         <v>9</v>
       </c>
       <c r="F36" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>34</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>496</v>
       </c>
       <c r="D37">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E37" t="s">
         <v>31</v>
       </c>
       <c r="F37" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>35</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>497</v>
       </c>
       <c r="D38">
         <v>21</v>
       </c>
       <c r="E38" t="s">
         <v>48</v>
       </c>
       <c r="F38" t="s">
@@ -9120,51 +9120,51 @@
       </c>
       <c r="C44" t="s">
         <v>503</v>
       </c>
       <c r="D44">
         <v>22</v>
       </c>
       <c r="E44" t="s">
         <v>17</v>
       </c>
       <c r="F44" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>42</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>505</v>
       </c>
       <c r="D45">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E45" t="s">
         <v>9</v>
       </c>
       <c r="F45" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>43</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>506</v>
       </c>
       <c r="D46">
         <v>23</v>
       </c>
       <c r="E46" t="s">
         <v>37</v>
       </c>
     </row>
@@ -9194,51 +9194,51 @@
       </c>
       <c r="C48" t="s">
         <v>508</v>
       </c>
       <c r="D48">
         <v>22</v>
       </c>
       <c r="E48" t="s">
         <v>31</v>
       </c>
       <c r="F48" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>46</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>510</v>
       </c>
       <c r="D49">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E49" t="s">
         <v>17</v>
       </c>
       <c r="F49" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>46</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>512</v>
       </c>
       <c r="D50">
         <v>22</v>
       </c>
       <c r="E50" t="s">
         <v>22</v>
       </c>
     </row>
@@ -9308,51 +9308,51 @@
       </c>
       <c r="C54" t="s">
         <v>517</v>
       </c>
       <c r="D54">
         <v>21</v>
       </c>
       <c r="E54" t="s">
         <v>31</v>
       </c>
       <c r="F54" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>518</v>
       </c>
       <c r="D55">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E55" t="s">
         <v>17</v>
       </c>
       <c r="F55" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>53</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>520</v>
       </c>
       <c r="D56">
         <v>22</v>
       </c>
       <c r="E56" t="s">
         <v>133</v>
       </c>
       <c r="F56" t="s">
@@ -9659,51 +9659,51 @@
       </c>
       <c r="C72" t="s">
         <v>538</v>
       </c>
       <c r="D72">
         <v>22</v>
       </c>
       <c r="E72" t="s">
         <v>57</v>
       </c>
       <c r="F72" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>70</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>540</v>
       </c>
       <c r="D73">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E73" t="s">
         <v>9</v>
       </c>
       <c r="F73" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>71</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>541</v>
       </c>
       <c r="D74">
         <v>22</v>
       </c>
       <c r="E74" t="s">
         <v>57</v>
       </c>
       <c r="F74" t="s">
@@ -9833,51 +9833,51 @@
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>550</v>
       </c>
       <c r="D81">
         <v>22</v>
       </c>
       <c r="E81" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>79</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>551</v>
       </c>
       <c r="D82">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E82" t="s">
         <v>101</v>
       </c>
       <c r="F82" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>80</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>552</v>
       </c>
       <c r="D83">
         <v>22</v>
       </c>
       <c r="E83" t="s">
         <v>9</v>
       </c>
       <c r="F83" t="s">
@@ -10070,71 +10070,71 @@
       </c>
       <c r="C93" t="s">
         <v>564</v>
       </c>
       <c r="D93">
         <v>22</v>
       </c>
       <c r="E93" t="s">
         <v>63</v>
       </c>
       <c r="F93" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>91</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>565</v>
       </c>
       <c r="D94">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E94" t="s">
         <v>15</v>
       </c>
       <c r="F94" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>92</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>567</v>
       </c>
       <c r="D95">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E95" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>93</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>568</v>
       </c>
       <c r="D96">
         <v>20</v>
       </c>
       <c r="E96" t="s">
         <v>125</v>
       </c>
       <c r="F96" t="s">
         <v>469</v>
       </c>
     </row>
@@ -10289,51 +10289,51 @@
       </c>
       <c r="C105" t="s">
         <v>578</v>
       </c>
       <c r="D105">
         <v>21</v>
       </c>
       <c r="E105" t="s">
         <v>259</v>
       </c>
       <c r="F105" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>103</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>579</v>
       </c>
       <c r="D106">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E106" t="s">
         <v>63</v>
       </c>
       <c r="F106" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>104</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>580</v>
       </c>
       <c r="D107">
         <v>21</v>
       </c>
       <c r="E107" t="s">
         <v>31</v>
       </c>
       <c r="F107" t="s">
@@ -10560,51 +10560,51 @@
       </c>
       <c r="C119" t="s">
         <v>595</v>
       </c>
       <c r="D119">
         <v>21</v>
       </c>
       <c r="E119" t="s">
         <v>9</v>
       </c>
       <c r="F119" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>117</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>596</v>
       </c>
       <c r="D120">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E120" t="s">
         <v>53</v>
       </c>
       <c r="F120" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>118</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>598</v>
       </c>
       <c r="D121">
         <v>22</v>
       </c>
       <c r="E121" t="s">
         <v>53</v>
       </c>
       <c r="F121" t="s">
@@ -10657,51 +10657,51 @@
       </c>
       <c r="C124" t="s">
         <v>603</v>
       </c>
       <c r="D124">
         <v>23</v>
       </c>
       <c r="E124" t="s">
         <v>101</v>
       </c>
       <c r="F124" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>122</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>605</v>
       </c>
       <c r="D125">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E125" t="s">
         <v>12</v>
       </c>
       <c r="F125" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>123</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>607</v>
       </c>
       <c r="D126">
         <v>23</v>
       </c>
       <c r="E126" t="s">
         <v>125</v>
       </c>
       <c r="F126" t="s">
@@ -10961,102 +10961,102 @@
     <row r="141" spans="1:6">
       <c r="A141">
         <v>138</v>
       </c>
       <c r="C141" t="s">
         <v>626</v>
       </c>
       <c r="D141">
         <v>21</v>
       </c>
       <c r="E141" t="s">
         <v>31</v>
       </c>
       <c r="F141" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>139</v>
       </c>
       <c r="C142" t="s">
         <v>627</v>
       </c>
       <c r="D142">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E142" t="s">
         <v>242</v>
       </c>
       <c r="F142" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>140</v>
       </c>
       <c r="C143" t="s">
         <v>628</v>
       </c>
       <c r="D143">
         <v>22</v>
       </c>
       <c r="E143" t="s">
         <v>31</v>
       </c>
       <c r="F143" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>141</v>
       </c>
       <c r="C144" t="s">
         <v>630</v>
       </c>
       <c r="D144">
         <v>23</v>
       </c>
       <c r="E144" t="s">
         <v>17</v>
       </c>
       <c r="F144" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>142</v>
       </c>
       <c r="C145" t="s">
         <v>632</v>
       </c>
       <c r="D145">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E145" t="s">
         <v>302</v>
       </c>
       <c r="F145" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>143</v>
       </c>
       <c r="C146" t="s">
         <v>633</v>
       </c>
       <c r="D146">
         <v>21</v>
       </c>
       <c r="E146" t="s">
         <v>9</v>
       </c>
       <c r="F146" t="s">
         <v>20</v>
       </c>
     </row>
@@ -11131,65 +11131,65 @@
     <row r="151" spans="1:6">
       <c r="A151">
         <v>148</v>
       </c>
       <c r="C151" t="s">
         <v>639</v>
       </c>
       <c r="D151">
         <v>23</v>
       </c>
       <c r="E151" t="s">
         <v>63</v>
       </c>
       <c r="F151" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>149</v>
       </c>
       <c r="C152" t="s">
         <v>640</v>
       </c>
       <c r="D152">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E152" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>149</v>
       </c>
       <c r="C153" t="s">
         <v>641</v>
       </c>
       <c r="D153">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E153" t="s">
         <v>57</v>
       </c>
       <c r="F153" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>149</v>
       </c>
       <c r="C154" t="s">
         <v>642</v>
       </c>
       <c r="D154">
         <v>21</v>
       </c>
       <c r="E154" t="s">
         <v>17</v>
       </c>
       <c r="F154" t="s">
         <v>123</v>
       </c>
     </row>
@@ -11213,85 +11213,85 @@
     <row r="156" spans="1:6">
       <c r="A156">
         <v>152</v>
       </c>
       <c r="C156" t="s">
         <v>644</v>
       </c>
       <c r="D156">
         <v>23</v>
       </c>
       <c r="E156" t="s">
         <v>12</v>
       </c>
       <c r="F156" t="s">
         <v>645</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>154</v>
       </c>
       <c r="C157" t="s">
         <v>646</v>
       </c>
       <c r="D157">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E157" t="s">
         <v>53</v>
       </c>
       <c r="F157" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>155</v>
       </c>
       <c r="C158" t="s">
         <v>648</v>
       </c>
       <c r="D158">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E158" t="s">
         <v>189</v>
       </c>
       <c r="F158" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>156</v>
       </c>
       <c r="C159" t="s">
         <v>650</v>
       </c>
       <c r="D159">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E159" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>157</v>
       </c>
       <c r="C160" t="s">
         <v>651</v>
       </c>
       <c r="D160">
         <v>23</v>
       </c>
       <c r="E160" t="s">
         <v>17</v>
       </c>
       <c r="F160" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>158</v>
@@ -11312,51 +11312,51 @@
     <row r="162" spans="1:6">
       <c r="A162">
         <v>159</v>
       </c>
       <c r="C162" t="s">
         <v>656</v>
       </c>
       <c r="D162">
         <v>23</v>
       </c>
       <c r="E162" t="s">
         <v>53</v>
       </c>
       <c r="F162" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>160</v>
       </c>
       <c r="C163" t="s">
         <v>657</v>
       </c>
       <c r="D163">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E163" t="s">
         <v>53</v>
       </c>
       <c r="F163" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>161</v>
       </c>
       <c r="C164" t="s">
         <v>658</v>
       </c>
       <c r="D164">
         <v>23</v>
       </c>
       <c r="E164" t="s">
         <v>125</v>
       </c>
       <c r="F164" t="s">
         <v>659</v>
       </c>
     </row>
@@ -11411,51 +11411,51 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>165</v>
       </c>
       <c r="C168" t="s">
         <v>663</v>
       </c>
       <c r="D168">
         <v>21</v>
       </c>
       <c r="E168" t="s">
         <v>57</v>
       </c>
       <c r="F168" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>166</v>
       </c>
       <c r="C169" t="s">
         <v>664</v>
       </c>
       <c r="D169">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E169" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>167</v>
       </c>
       <c r="C170" t="s">
         <v>665</v>
       </c>
       <c r="D170">
         <v>23</v>
       </c>
       <c r="E170" t="s">
         <v>63</v>
       </c>
       <c r="F170" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>168</v>
@@ -11490,51 +11490,51 @@
         <v>13</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>169</v>
       </c>
       <c r="C173" t="s">
         <v>669</v>
       </c>
       <c r="D173">
         <v>23</v>
       </c>
       <c r="E173" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>169</v>
       </c>
       <c r="C174" t="s">
         <v>670</v>
       </c>
       <c r="D174">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E174" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>172</v>
       </c>
       <c r="C175" t="s">
         <v>671</v>
       </c>
       <c r="D175">
         <v>22</v>
       </c>
       <c r="E175" t="s">
         <v>133</v>
       </c>
       <c r="F175" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>173</v>
@@ -11691,102 +11691,102 @@
     <row r="185" spans="1:6">
       <c r="A185">
         <v>182</v>
       </c>
       <c r="C185" t="s">
         <v>681</v>
       </c>
       <c r="D185">
         <v>22</v>
       </c>
       <c r="E185" t="s">
         <v>31</v>
       </c>
       <c r="F185" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>183</v>
       </c>
       <c r="C186" t="s">
         <v>682</v>
       </c>
       <c r="D186">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E186" t="s">
         <v>125</v>
       </c>
       <c r="F186" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>183</v>
       </c>
       <c r="C187" t="s">
         <v>683</v>
       </c>
       <c r="D187">
         <v>20</v>
       </c>
       <c r="E187" t="s">
         <v>410</v>
       </c>
       <c r="F187" t="s">
         <v>684</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>185</v>
       </c>
       <c r="C188" t="s">
         <v>685</v>
       </c>
       <c r="D188">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E188" t="s">
         <v>9</v>
       </c>
       <c r="F188" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>186</v>
       </c>
       <c r="C189" t="s">
         <v>686</v>
       </c>
       <c r="D189">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E189" t="s">
         <v>189</v>
       </c>
       <c r="F189" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>187</v>
       </c>
       <c r="C190" t="s">
         <v>687</v>
       </c>
       <c r="D190">
         <v>23</v>
       </c>
       <c r="E190" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>188</v>
@@ -11960,51 +11960,51 @@
     <row r="201" spans="1:6">
       <c r="A201">
         <v>198</v>
       </c>
       <c r="C201" t="s">
         <v>701</v>
       </c>
       <c r="D201">
         <v>20</v>
       </c>
       <c r="E201" t="s">
         <v>9</v>
       </c>
       <c r="F201" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>199</v>
       </c>
       <c r="C202" t="s">
         <v>702</v>
       </c>
       <c r="D202">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E202" t="s">
         <v>259</v>
       </c>
       <c r="F202" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>200</v>
       </c>
       <c r="C203" t="s">
         <v>703</v>
       </c>
       <c r="D203">
         <v>22</v>
       </c>
       <c r="E203" t="s">
         <v>12</v>
       </c>
       <c r="F203" t="s">
         <v>117</v>
       </c>
     </row>
@@ -12059,102 +12059,102 @@
     <row r="207" spans="1:6">
       <c r="A207">
         <v>204</v>
       </c>
       <c r="C207" t="s">
         <v>707</v>
       </c>
       <c r="D207">
         <v>21</v>
       </c>
       <c r="E207" t="s">
         <v>9</v>
       </c>
       <c r="F207" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>205</v>
       </c>
       <c r="C208" t="s">
         <v>708</v>
       </c>
       <c r="D208">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E208" t="s">
         <v>242</v>
       </c>
       <c r="F208" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>206</v>
       </c>
       <c r="C209" t="s">
         <v>709</v>
       </c>
       <c r="D209">
         <v>23</v>
       </c>
       <c r="E209" t="s">
         <v>9</v>
       </c>
       <c r="F209" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>207</v>
       </c>
       <c r="C210" t="s">
         <v>711</v>
       </c>
       <c r="D210">
         <v>22</v>
       </c>
       <c r="E210" t="s">
         <v>63</v>
       </c>
       <c r="F210" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>207</v>
       </c>
       <c r="C211" t="s">
         <v>712</v>
       </c>
       <c r="D211">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E211" t="s">
         <v>9</v>
       </c>
       <c r="F211" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>209</v>
       </c>
       <c r="C212" t="s">
         <v>713</v>
       </c>
       <c r="D212">
         <v>22</v>
       </c>
       <c r="E212" t="s">
         <v>9</v>
       </c>
       <c r="F212" t="s">
         <v>25</v>
       </c>
     </row>
@@ -12345,85 +12345,85 @@
     <row r="224" spans="1:6">
       <c r="A224">
         <v>221</v>
       </c>
       <c r="C224" t="s">
         <v>728</v>
       </c>
       <c r="D224">
         <v>21</v>
       </c>
       <c r="E224" t="s">
         <v>125</v>
       </c>
       <c r="F224" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>222</v>
       </c>
       <c r="C225" t="s">
         <v>729</v>
       </c>
       <c r="D225">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E225" t="s">
         <v>331</v>
       </c>
       <c r="F225" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>222</v>
       </c>
       <c r="C226" t="s">
         <v>730</v>
       </c>
       <c r="D226">
         <v>22</v>
       </c>
       <c r="E226" t="s">
         <v>259</v>
       </c>
       <c r="F226" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
         <v>224</v>
       </c>
       <c r="C227" t="s">
         <v>731</v>
       </c>
       <c r="D227">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E227" t="s">
         <v>9</v>
       </c>
       <c r="F227" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>224</v>
       </c>
       <c r="C228" t="s">
         <v>732</v>
       </c>
       <c r="D228">
         <v>22</v>
       </c>
       <c r="E228" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
         <v>226</v>
@@ -12509,99 +12509,99 @@
     <row r="234" spans="1:6">
       <c r="A234">
         <v>231</v>
       </c>
       <c r="C234" t="s">
         <v>738</v>
       </c>
       <c r="D234">
         <v>21</v>
       </c>
       <c r="E234" t="s">
         <v>57</v>
       </c>
       <c r="F234" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>231</v>
       </c>
       <c r="C235" t="s">
         <v>739</v>
       </c>
       <c r="D235">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E235" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
         <v>233</v>
       </c>
       <c r="C236" t="s">
         <v>740</v>
       </c>
       <c r="D236">
         <v>22</v>
       </c>
       <c r="E236" t="s">
         <v>311</v>
       </c>
       <c r="F236" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237">
         <v>234</v>
       </c>
       <c r="C237" t="s">
         <v>742</v>
       </c>
       <c r="D237">
         <v>22</v>
       </c>
       <c r="E237" t="s">
         <v>9</v>
       </c>
       <c r="F237" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238">
         <v>234</v>
       </c>
       <c r="C238" t="s">
         <v>743</v>
       </c>
       <c r="D238">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E238" t="s">
         <v>410</v>
       </c>
       <c r="F238" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239">
         <v>234</v>
       </c>
       <c r="C239" t="s">
         <v>744</v>
       </c>
       <c r="D239">
         <v>22</v>
       </c>
       <c r="E239" t="s">
         <v>125</v>
       </c>
       <c r="F239" t="s">
         <v>745</v>
       </c>
     </row>
@@ -12625,51 +12625,51 @@
     <row r="241" spans="1:6">
       <c r="A241">
         <v>238</v>
       </c>
       <c r="C241" t="s">
         <v>747</v>
       </c>
       <c r="D241">
         <v>22</v>
       </c>
       <c r="E241" t="s">
         <v>9</v>
       </c>
       <c r="F241" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242">
         <v>239</v>
       </c>
       <c r="C242" t="s">
         <v>748</v>
       </c>
       <c r="D242">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E242" t="s">
         <v>9</v>
       </c>
       <c r="F242" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243">
         <v>240</v>
       </c>
       <c r="C243" t="s">
         <v>749</v>
       </c>
       <c r="D243">
         <v>22</v>
       </c>
       <c r="E243" t="s">
         <v>31</v>
       </c>
       <c r="F243" t="s">
         <v>378</v>
       </c>
     </row>
@@ -12744,51 +12744,51 @@
     <row r="248" spans="1:6">
       <c r="A248">
         <v>245</v>
       </c>
       <c r="C248" t="s">
         <v>754</v>
       </c>
       <c r="D248">
         <v>22</v>
       </c>
       <c r="E248" t="s">
         <v>9</v>
       </c>
       <c r="F248" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249">
         <v>246</v>
       </c>
       <c r="C249" t="s">
         <v>755</v>
       </c>
       <c r="D249">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E249" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250">
         <v>247</v>
       </c>
       <c r="C250" t="s">
         <v>756</v>
       </c>
       <c r="D250">
         <v>22</v>
       </c>
       <c r="E250" t="s">
         <v>9</v>
       </c>
       <c r="F250" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251">
         <v>247</v>
@@ -12809,51 +12809,51 @@
     <row r="252" spans="1:6">
       <c r="A252">
         <v>249</v>
       </c>
       <c r="C252" t="s">
         <v>759</v>
       </c>
       <c r="D252">
         <v>22</v>
       </c>
       <c r="E252" t="s">
         <v>9</v>
       </c>
       <c r="F252" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253">
         <v>250</v>
       </c>
       <c r="C253" t="s">
         <v>760</v>
       </c>
       <c r="D253">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E253" t="s">
         <v>31</v>
       </c>
       <c r="F253" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254">
         <v>251</v>
       </c>
       <c r="C254" t="s">
         <v>761</v>
       </c>
       <c r="D254">
         <v>21</v>
       </c>
       <c r="E254" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255">
         <v>252</v>
@@ -12888,85 +12888,85 @@
     <row r="257" spans="1:6">
       <c r="A257">
         <v>254</v>
       </c>
       <c r="C257" t="s">
         <v>764</v>
       </c>
       <c r="D257">
         <v>21</v>
       </c>
       <c r="E257" t="s">
         <v>9</v>
       </c>
       <c r="F257" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258">
         <v>255</v>
       </c>
       <c r="C258" t="s">
         <v>765</v>
       </c>
       <c r="D258">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E258" t="s">
         <v>766</v>
       </c>
       <c r="F258" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259">
         <v>256</v>
       </c>
       <c r="C259" t="s">
         <v>768</v>
       </c>
       <c r="D259">
         <v>23</v>
       </c>
       <c r="E259" t="s">
         <v>442</v>
       </c>
       <c r="F259" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260">
         <v>256</v>
       </c>
       <c r="C260" t="s">
         <v>770</v>
       </c>
       <c r="D260">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E260" t="s">
         <v>9</v>
       </c>
       <c r="F260" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261">
         <v>258</v>
       </c>
       <c r="C261" t="s">
         <v>771</v>
       </c>
       <c r="D261">
         <v>21</v>
       </c>
       <c r="E261" t="s">
         <v>410</v>
       </c>
       <c r="F261" t="s">
         <v>772</v>
       </c>
     </row>
@@ -13315,51 +13315,51 @@
     <row r="283" spans="1:6">
       <c r="A283">
         <v>280</v>
       </c>
       <c r="C283" t="s">
         <v>795</v>
       </c>
       <c r="D283">
         <v>22</v>
       </c>
       <c r="E283" t="s">
         <v>57</v>
       </c>
       <c r="F283" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284">
         <v>280</v>
       </c>
       <c r="C284" t="s">
         <v>796</v>
       </c>
       <c r="D284">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E284" t="s">
         <v>9</v>
       </c>
       <c r="F284" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285">
         <v>282</v>
       </c>
       <c r="C285" t="s">
         <v>797</v>
       </c>
       <c r="D285">
         <v>22</v>
       </c>
       <c r="E285" t="s">
         <v>57</v>
       </c>
       <c r="F285" t="s">
         <v>176</v>
       </c>
     </row>
@@ -13400,51 +13400,51 @@
     <row r="288" spans="1:6">
       <c r="A288">
         <v>285</v>
       </c>
       <c r="C288" t="s">
         <v>800</v>
       </c>
       <c r="D288">
         <v>23</v>
       </c>
       <c r="E288" t="s">
         <v>9</v>
       </c>
       <c r="F288" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289">
         <v>285</v>
       </c>
       <c r="C289" t="s">
         <v>801</v>
       </c>
       <c r="D289">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E289" t="s">
         <v>9</v>
       </c>
       <c r="F289" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290">
         <v>285</v>
       </c>
       <c r="C290" t="s">
         <v>802</v>
       </c>
       <c r="D290">
         <v>21</v>
       </c>
       <c r="E290" t="s">
         <v>9</v>
       </c>
       <c r="F290" t="s">
         <v>164</v>
       </c>
     </row>
@@ -13553,51 +13553,51 @@
     <row r="297" spans="1:6">
       <c r="A297">
         <v>293</v>
       </c>
       <c r="C297" t="s">
         <v>809</v>
       </c>
       <c r="D297">
         <v>22</v>
       </c>
       <c r="E297" t="s">
         <v>259</v>
       </c>
       <c r="F297" t="s">
         <v>547</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298">
         <v>295</v>
       </c>
       <c r="C298" t="s">
         <v>810</v>
       </c>
       <c r="D298">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E298" t="s">
         <v>442</v>
       </c>
       <c r="F298" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299">
         <v>295</v>
       </c>
       <c r="C299" t="s">
         <v>811</v>
       </c>
       <c r="D299">
         <v>21</v>
       </c>
       <c r="E299" t="s">
         <v>7</v>
       </c>
       <c r="F299" t="s">
         <v>812</v>
       </c>
     </row>
@@ -13621,51 +13621,51 @@
     <row r="301" spans="1:6">
       <c r="A301">
         <v>298</v>
       </c>
       <c r="C301" t="s">
         <v>814</v>
       </c>
       <c r="D301">
         <v>20</v>
       </c>
       <c r="E301" t="s">
         <v>242</v>
       </c>
       <c r="F301" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302">
         <v>299</v>
       </c>
       <c r="C302" t="s">
         <v>816</v>
       </c>
       <c r="D302">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E302" t="s">
         <v>331</v>
       </c>
       <c r="F302" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303">
         <v>299</v>
       </c>
       <c r="C303" t="s">
         <v>817</v>
       </c>
       <c r="D303">
         <v>21</v>
       </c>
       <c r="E303" t="s">
         <v>242</v>
       </c>
       <c r="F303" t="s">
         <v>369</v>
       </c>
     </row>
@@ -13944,51 +13944,51 @@
     <row r="320" spans="1:6">
       <c r="A320">
         <v>315</v>
       </c>
       <c r="C320" t="s">
         <v>837</v>
       </c>
       <c r="D320">
         <v>21</v>
       </c>
       <c r="E320" t="s">
         <v>311</v>
       </c>
       <c r="F320" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321">
         <v>318</v>
       </c>
       <c r="C321" t="s">
         <v>838</v>
       </c>
       <c r="D321">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E321" t="s">
         <v>9</v>
       </c>
       <c r="F321" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322">
         <v>318</v>
       </c>
       <c r="C322" t="s">
         <v>839</v>
       </c>
       <c r="D322">
         <v>22</v>
       </c>
       <c r="E322" t="s">
         <v>259</v>
       </c>
       <c r="F322" t="s">
         <v>547</v>
       </c>
     </row>