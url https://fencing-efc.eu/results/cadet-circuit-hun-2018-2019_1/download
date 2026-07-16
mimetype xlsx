--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -3714,62 +3714,62 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>22</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>1</v>
@@ -3941,125 +3941,125 @@
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15">
         <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>11</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E16" t="s">
         <v>38</v>
       </c>
       <c r="F16" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>12</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>40</v>
       </c>
       <c r="D17">
         <v>22</v>
       </c>
       <c r="E17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>13</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>41</v>
       </c>
       <c r="D18">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E18" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>14</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>42</v>
       </c>
       <c r="D19">
         <v>23</v>
       </c>
       <c r="E19" t="s">
         <v>18</v>
       </c>
       <c r="F19" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>15</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>43</v>
       </c>
       <c r="D20">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E20" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>16</v>
       </c>
       <c r="B21">
         <v>24.0</v>
       </c>
       <c r="C21" t="s">
         <v>44</v>
       </c>
       <c r="D21">
         <v>23</v>
       </c>
       <c r="E21" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>17</v>
@@ -4234,88 +4234,88 @@
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>61</v>
       </c>
       <c r="D31">
         <v>23</v>
       </c>
       <c r="E31" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>27</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>62</v>
       </c>
       <c r="D32">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E32" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>28</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>63</v>
       </c>
       <c r="D33">
         <v>24</v>
       </c>
       <c r="E33" t="s">
         <v>29</v>
       </c>
       <c r="F33" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>29</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>65</v>
       </c>
       <c r="D34">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E34" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>30</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>66</v>
       </c>
       <c r="D35">
         <v>20</v>
       </c>
       <c r="E35" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>31</v>
@@ -4342,51 +4342,51 @@
       </c>
       <c r="B37">
         <v>12.0</v>
       </c>
       <c r="C37" t="s">
         <v>71</v>
       </c>
       <c r="D37">
         <v>23</v>
       </c>
       <c r="E37" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>33</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>72</v>
       </c>
       <c r="D38">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E38" t="s">
         <v>54</v>
       </c>
       <c r="F38" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>34</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>74</v>
       </c>
       <c r="D39">
         <v>22</v>
       </c>
       <c r="E39" t="s">
         <v>21</v>
       </c>
     </row>
@@ -4456,230 +4456,230 @@
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>81</v>
       </c>
       <c r="D43">
         <v>23</v>
       </c>
       <c r="E43" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>39</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>82</v>
       </c>
       <c r="D44">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E44" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>40</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>83</v>
       </c>
       <c r="D45">
         <v>24</v>
       </c>
       <c r="E45" t="s">
         <v>29</v>
       </c>
       <c r="F45" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>41</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>85</v>
       </c>
       <c r="D46">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E46" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>42</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>86</v>
       </c>
       <c r="D47">
         <v>23</v>
       </c>
       <c r="E47" t="s">
         <v>54</v>
       </c>
       <c r="F47" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>43</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>88</v>
       </c>
       <c r="D48">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E48" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>44</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>90</v>
       </c>
       <c r="D49">
         <v>23</v>
       </c>
       <c r="E49" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>45</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>91</v>
       </c>
       <c r="D50">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E50" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>46</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>92</v>
       </c>
       <c r="D51">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E51" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>46</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>93</v>
       </c>
       <c r="D52">
         <v>22</v>
       </c>
       <c r="E52" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>48</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>94</v>
       </c>
       <c r="D53">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E53" t="s">
         <v>54</v>
       </c>
       <c r="F53" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>48</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>96</v>
       </c>
       <c r="D54">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E54" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>48</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>97</v>
       </c>
       <c r="D55">
         <v>23</v>
       </c>
       <c r="E55" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>51</v>
@@ -4743,51 +4743,51 @@
       </c>
       <c r="C59" t="s">
         <v>102</v>
       </c>
       <c r="D59">
         <v>23</v>
       </c>
       <c r="E59" t="s">
         <v>38</v>
       </c>
       <c r="F59" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>55</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>103</v>
       </c>
       <c r="D60">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E60" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>56</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>104</v>
       </c>
       <c r="D61">
         <v>23</v>
       </c>
       <c r="E61" t="s">
         <v>105</v>
       </c>
       <c r="F61" t="s">
         <v>106</v>
       </c>
     </row>
@@ -4974,51 +4974,51 @@
       </c>
       <c r="C71" t="s">
         <v>121</v>
       </c>
       <c r="D71">
         <v>23</v>
       </c>
       <c r="E71" t="s">
         <v>24</v>
       </c>
       <c r="F71" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>67</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>123</v>
       </c>
       <c r="D72">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E72" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>68</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>124</v>
       </c>
       <c r="D73">
         <v>24</v>
       </c>
       <c r="E73" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>69</v>
@@ -5199,91 +5199,91 @@
       </c>
       <c r="C83" t="s">
         <v>139</v>
       </c>
       <c r="D83">
         <v>21</v>
       </c>
       <c r="E83" t="s">
         <v>38</v>
       </c>
       <c r="F83" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>79</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>141</v>
       </c>
       <c r="D84">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E84" t="s">
         <v>29</v>
       </c>
       <c r="F84" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>80</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>142</v>
       </c>
       <c r="D85">
         <v>22</v>
       </c>
       <c r="E85" t="s">
         <v>54</v>
       </c>
       <c r="F85" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>80</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>143</v>
       </c>
       <c r="D86">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E86" t="s">
         <v>144</v>
       </c>
       <c r="F86" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>82</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>146</v>
       </c>
       <c r="D87">
         <v>21</v>
       </c>
       <c r="E87" t="s">
         <v>38</v>
       </c>
       <c r="F87" t="s">
@@ -5513,51 +5513,51 @@
       </c>
       <c r="C99" t="s">
         <v>165</v>
       </c>
       <c r="D99">
         <v>22</v>
       </c>
       <c r="E99" t="s">
         <v>15</v>
       </c>
       <c r="F99" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>95</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>167</v>
       </c>
       <c r="D100">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E100" t="s">
         <v>54</v>
       </c>
       <c r="F100" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>95</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>169</v>
       </c>
       <c r="D101">
         <v>24</v>
       </c>
       <c r="E101" t="s">
         <v>76</v>
       </c>
       <c r="F101" t="s">
@@ -5573,51 +5573,51 @@
       </c>
       <c r="C102" t="s">
         <v>171</v>
       </c>
       <c r="D102">
         <v>24</v>
       </c>
       <c r="E102" t="s">
         <v>54</v>
       </c>
       <c r="F102" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>98</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>172</v>
       </c>
       <c r="D103">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E103" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>99</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>173</v>
       </c>
       <c r="D104">
         <v>24</v>
       </c>
       <c r="E104" t="s">
         <v>12</v>
       </c>
       <c r="F104" t="s">
         <v>174</v>
       </c>
     </row>
@@ -6237,51 +6237,51 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>132</v>
       </c>
       <c r="C137" t="s">
         <v>221</v>
       </c>
       <c r="D137">
         <v>22</v>
       </c>
       <c r="E137" t="s">
         <v>222</v>
       </c>
       <c r="F137" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>133</v>
       </c>
       <c r="C138" t="s">
         <v>224</v>
       </c>
       <c r="D138">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E138" t="s">
         <v>225</v>
       </c>
       <c r="F138" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>134</v>
       </c>
       <c r="C139" t="s">
         <v>227</v>
       </c>
       <c r="D139">
         <v>24</v>
       </c>
       <c r="E139" t="s">
         <v>12</v>
       </c>
       <c r="F139" t="s">
         <v>131</v>
       </c>
     </row>
@@ -6350,51 +6350,51 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>139</v>
       </c>
       <c r="C144" t="s">
         <v>234</v>
       </c>
       <c r="D144">
         <v>21</v>
       </c>
       <c r="E144" t="s">
         <v>235</v>
       </c>
       <c r="F144" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>140</v>
       </c>
       <c r="C145" t="s">
         <v>237</v>
       </c>
       <c r="D145">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E145" t="s">
         <v>76</v>
       </c>
       <c r="F145" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>141</v>
       </c>
       <c r="C146" t="s">
         <v>238</v>
       </c>
       <c r="D146">
         <v>22</v>
       </c>
       <c r="E146" t="s">
         <v>24</v>
       </c>
       <c r="F146" t="s">
         <v>122</v>
       </c>
     </row>
@@ -6452,51 +6452,51 @@
     <row r="150" spans="1:6">
       <c r="A150">
         <v>145</v>
       </c>
       <c r="C150" t="s">
         <v>243</v>
       </c>
       <c r="D150">
         <v>22</v>
       </c>
       <c r="E150" t="s">
         <v>38</v>
       </c>
       <c r="F150" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>146</v>
       </c>
       <c r="C151" t="s">
         <v>244</v>
       </c>
       <c r="D151">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E151" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>147</v>
       </c>
       <c r="C152" t="s">
         <v>245</v>
       </c>
       <c r="D152">
         <v>20</v>
       </c>
       <c r="E152" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>147</v>
       </c>
       <c r="C153" t="s">
         <v>246</v>
@@ -6548,51 +6548,51 @@
     <row r="156" spans="1:6">
       <c r="A156">
         <v>151</v>
       </c>
       <c r="C156" t="s">
         <v>252</v>
       </c>
       <c r="D156">
         <v>23</v>
       </c>
       <c r="E156" t="s">
         <v>67</v>
       </c>
       <c r="F156" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>152</v>
       </c>
       <c r="C157" t="s">
         <v>254</v>
       </c>
       <c r="D157">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E157" t="s">
         <v>29</v>
       </c>
       <c r="F157" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>153</v>
       </c>
       <c r="C158" t="s">
         <v>255</v>
       </c>
       <c r="D158">
         <v>21</v>
       </c>
       <c r="E158" t="s">
         <v>256</v>
       </c>
       <c r="F158" t="s">
         <v>257</v>
       </c>
     </row>
@@ -6763,51 +6763,51 @@
     <row r="169" spans="1:6">
       <c r="A169">
         <v>164</v>
       </c>
       <c r="C169" t="s">
         <v>274</v>
       </c>
       <c r="D169">
         <v>23</v>
       </c>
       <c r="E169" t="s">
         <v>54</v>
       </c>
       <c r="F169" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>165</v>
       </c>
       <c r="C170" t="s">
         <v>275</v>
       </c>
       <c r="D170">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E170" t="s">
         <v>259</v>
       </c>
       <c r="F170" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>166</v>
       </c>
       <c r="C171" t="s">
         <v>277</v>
       </c>
       <c r="D171">
         <v>24</v>
       </c>
       <c r="E171" t="s">
         <v>76</v>
       </c>
       <c r="F171" t="s">
         <v>278</v>
       </c>
     </row>
@@ -6975,51 +6975,51 @@
     <row r="182" spans="1:6">
       <c r="A182">
         <v>176</v>
       </c>
       <c r="C182" t="s">
         <v>295</v>
       </c>
       <c r="D182">
         <v>23</v>
       </c>
       <c r="E182" t="s">
         <v>38</v>
       </c>
       <c r="F182" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>178</v>
       </c>
       <c r="C183" t="s">
         <v>296</v>
       </c>
       <c r="D183">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E183" t="s">
         <v>38</v>
       </c>
       <c r="F183" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>179</v>
       </c>
       <c r="C184" t="s">
         <v>297</v>
       </c>
       <c r="D184">
         <v>22</v>
       </c>
       <c r="E184" t="s">
         <v>76</v>
       </c>
       <c r="F184" t="s">
         <v>298</v>
       </c>
     </row>
@@ -7077,68 +7077,68 @@
     <row r="188" spans="1:6">
       <c r="A188">
         <v>183</v>
       </c>
       <c r="C188" t="s">
         <v>303</v>
       </c>
       <c r="D188">
         <v>21</v>
       </c>
       <c r="E188" t="s">
         <v>222</v>
       </c>
       <c r="F188" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>184</v>
       </c>
       <c r="C189" t="s">
         <v>305</v>
       </c>
       <c r="D189">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E189" t="s">
         <v>29</v>
       </c>
       <c r="F189" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>184</v>
       </c>
       <c r="C190" t="s">
         <v>306</v>
       </c>
       <c r="D190">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E190" t="s">
         <v>76</v>
       </c>
       <c r="F190" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>184</v>
       </c>
       <c r="C191" t="s">
         <v>307</v>
       </c>
       <c r="D191">
         <v>23</v>
       </c>
       <c r="E191" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>187</v>
@@ -7255,116 +7255,116 @@
     <row r="199" spans="1:6">
       <c r="A199">
         <v>194</v>
       </c>
       <c r="C199" t="s">
         <v>318</v>
       </c>
       <c r="D199">
         <v>22</v>
       </c>
       <c r="E199" t="s">
         <v>7</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>195</v>
       </c>
       <c r="C200" t="s">
         <v>319</v>
       </c>
       <c r="D200">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E200" t="s">
         <v>235</v>
       </c>
       <c r="F200" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>196</v>
       </c>
       <c r="C201" t="s">
         <v>321</v>
       </c>
       <c r="D201">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E201" t="s">
         <v>235</v>
       </c>
       <c r="F201" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>197</v>
       </c>
       <c r="C202" t="s">
         <v>322</v>
       </c>
       <c r="D202">
         <v>23</v>
       </c>
       <c r="E202" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>198</v>
       </c>
       <c r="C203" t="s">
         <v>323</v>
       </c>
       <c r="D203">
         <v>21</v>
       </c>
       <c r="E203" t="s">
         <v>12</v>
       </c>
       <c r="F203" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>198</v>
       </c>
       <c r="C204" t="s">
         <v>325</v>
       </c>
       <c r="D204">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E204" t="s">
         <v>259</v>
       </c>
       <c r="F204" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>200</v>
       </c>
       <c r="C205" t="s">
         <v>326</v>
       </c>
       <c r="D205">
         <v>20</v>
       </c>
       <c r="E205" t="s">
         <v>49</v>
       </c>
       <c r="F205" t="s">
         <v>177</v>
       </c>
     </row>
@@ -7501,51 +7501,51 @@
     <row r="214" spans="1:6">
       <c r="A214">
         <v>209</v>
       </c>
       <c r="C214" t="s">
         <v>337</v>
       </c>
       <c r="D214">
         <v>23</v>
       </c>
       <c r="E214" t="s">
         <v>161</v>
       </c>
       <c r="F214" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>209</v>
       </c>
       <c r="C215" t="s">
         <v>338</v>
       </c>
       <c r="D215">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E215" t="s">
         <v>24</v>
       </c>
       <c r="F215" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>211</v>
       </c>
       <c r="C216" t="s">
         <v>339</v>
       </c>
       <c r="D216">
         <v>23</v>
       </c>
       <c r="E216" t="s">
         <v>286</v>
       </c>
       <c r="F216" t="s">
         <v>287</v>
       </c>
     </row>
@@ -7566,51 +7566,51 @@
         <v>341</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>213</v>
       </c>
       <c r="C218" t="s">
         <v>342</v>
       </c>
       <c r="D218">
         <v>23</v>
       </c>
       <c r="E218" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>213</v>
       </c>
       <c r="C219" t="s">
         <v>343</v>
       </c>
       <c r="D219">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E219" t="s">
         <v>12</v>
       </c>
       <c r="F219" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>213</v>
       </c>
       <c r="C220" t="s">
         <v>344</v>
       </c>
       <c r="D220">
         <v>21</v>
       </c>
       <c r="E220" t="s">
         <v>76</v>
       </c>
       <c r="F220" t="s">
         <v>345</v>
       </c>
     </row>
@@ -7651,133 +7651,133 @@
     <row r="223" spans="1:6">
       <c r="A223">
         <v>218</v>
       </c>
       <c r="C223" t="s">
         <v>349</v>
       </c>
       <c r="D223">
         <v>23</v>
       </c>
       <c r="E223" t="s">
         <v>29</v>
       </c>
       <c r="F223" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>219</v>
       </c>
       <c r="C224" t="s">
         <v>350</v>
       </c>
       <c r="D224">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E224" t="s">
         <v>12</v>
       </c>
       <c r="F224" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>219</v>
       </c>
       <c r="C225" t="s">
         <v>351</v>
       </c>
       <c r="D225">
         <v>21</v>
       </c>
       <c r="E225" t="s">
         <v>29</v>
       </c>
       <c r="F225" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>221</v>
       </c>
       <c r="C226" t="s">
         <v>352</v>
       </c>
       <c r="D226">
         <v>23</v>
       </c>
       <c r="E226" t="s">
         <v>29</v>
       </c>
       <c r="F226" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
         <v>222</v>
       </c>
       <c r="C227" t="s">
         <v>353</v>
       </c>
       <c r="D227">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E227" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>223</v>
       </c>
       <c r="C228" t="s">
         <v>354</v>
       </c>
       <c r="D228">
         <v>20</v>
       </c>
       <c r="E228" t="s">
         <v>12</v>
       </c>
       <c r="F228" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
         <v>224</v>
       </c>
       <c r="C229" t="s">
         <v>355</v>
       </c>
       <c r="D229">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E229" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
         <v>225</v>
       </c>
       <c r="C230" t="s">
         <v>356</v>
       </c>
       <c r="D230">
         <v>21</v>
       </c>
       <c r="E230" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>226</v>
       </c>
       <c r="C231" t="s">
         <v>357</v>
@@ -7973,51 +7973,51 @@
         <v>315</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243">
         <v>237</v>
       </c>
       <c r="C243" t="s">
         <v>373</v>
       </c>
       <c r="D243">
         <v>21</v>
       </c>
       <c r="E243" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244">
         <v>239</v>
       </c>
       <c r="C244" t="s">
         <v>374</v>
       </c>
       <c r="D244">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E244" t="s">
         <v>12</v>
       </c>
       <c r="F244" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245">
         <v>239</v>
       </c>
       <c r="C245" t="s">
         <v>375</v>
       </c>
       <c r="D245">
         <v>23</v>
       </c>
       <c r="E245" t="s">
         <v>12</v>
       </c>
       <c r="F245" t="s">
         <v>188</v>
       </c>
     </row>
@@ -8055,102 +8055,102 @@
         <v>188</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248">
         <v>243</v>
       </c>
       <c r="C248" t="s">
         <v>378</v>
       </c>
       <c r="D248">
         <v>23</v>
       </c>
       <c r="E248" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249">
         <v>243</v>
       </c>
       <c r="C249" t="s">
         <v>379</v>
       </c>
       <c r="D249">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E249" t="s">
         <v>12</v>
       </c>
       <c r="F249" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250">
         <v>243</v>
       </c>
       <c r="C250" t="s">
         <v>380</v>
       </c>
       <c r="D250">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E250" t="s">
         <v>286</v>
       </c>
       <c r="F250" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251">
         <v>246</v>
       </c>
       <c r="C251" t="s">
         <v>381</v>
       </c>
       <c r="D251">
         <v>22</v>
       </c>
       <c r="E251" t="s">
         <v>49</v>
       </c>
       <c r="F251" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252">
         <v>247</v>
       </c>
       <c r="C252" t="s">
         <v>382</v>
       </c>
       <c r="D252">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E252" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253">
         <v>247</v>
       </c>
       <c r="C253" t="s">
         <v>383</v>
       </c>
       <c r="D253">
         <v>23</v>
       </c>
       <c r="E253" t="s">
         <v>235</v>
       </c>
       <c r="F253" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254">
         <v>249</v>
@@ -8344,51 +8344,51 @@
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>392</v>
       </c>
       <c r="D3">
         <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4">
         <v>96.0</v>
       </c>
       <c r="C4" t="s">
         <v>393</v>
       </c>
       <c r="D4">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5">
         <v>78.0</v>
       </c>
       <c r="C5" t="s">
         <v>394</v>
       </c>
       <c r="D5">
         <v>23</v>
       </c>
       <c r="E5" t="s">
         <v>54</v>
       </c>
       <c r="F5" t="s">
         <v>395</v>
       </c>
     </row>
@@ -8461,51 +8461,51 @@
       </c>
       <c r="C9" t="s">
         <v>400</v>
       </c>
       <c r="D9">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>256</v>
       </c>
       <c r="F9" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>402</v>
       </c>
       <c r="D10">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>403</v>
       </c>
       <c r="D11">
         <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>54</v>
       </c>
       <c r="F11" t="s">
         <v>404</v>
       </c>
     </row>
@@ -8660,51 +8660,51 @@
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>414</v>
       </c>
       <c r="D20">
         <v>22</v>
       </c>
       <c r="E20" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>415</v>
       </c>
       <c r="D21">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E21" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>416</v>
       </c>
       <c r="D22">
         <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>76</v>
       </c>
       <c r="F22" t="s">
         <v>417</v>
       </c>
     </row>
@@ -8845,111 +8845,111 @@
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>426</v>
       </c>
       <c r="D30">
         <v>23</v>
       </c>
       <c r="E30" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>28</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>427</v>
       </c>
       <c r="D31">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E31" t="s">
         <v>54</v>
       </c>
       <c r="F31" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>29</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>428</v>
       </c>
       <c r="D32">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E32" t="s">
         <v>38</v>
       </c>
       <c r="F32" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>30</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>430</v>
       </c>
       <c r="D33">
         <v>23</v>
       </c>
       <c r="E33" t="s">
         <v>144</v>
       </c>
       <c r="F33" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>31</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>432</v>
       </c>
       <c r="D34">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>29</v>
       </c>
       <c r="F34" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>32</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>433</v>
       </c>
       <c r="D35">
         <v>24</v>
       </c>
       <c r="E35" t="s">
         <v>38</v>
       </c>
       <c r="F35" t="s">
@@ -8982,51 +8982,51 @@
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>436</v>
       </c>
       <c r="D37">
         <v>23</v>
       </c>
       <c r="E37" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>35</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>437</v>
       </c>
       <c r="D38">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E38" t="s">
         <v>54</v>
       </c>
       <c r="F38" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>35</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>438</v>
       </c>
       <c r="D39">
         <v>23</v>
       </c>
       <c r="E39" t="s">
         <v>18</v>
       </c>
     </row>
@@ -9290,51 +9290,51 @@
       </c>
       <c r="C53" t="s">
         <v>457</v>
       </c>
       <c r="D53">
         <v>21</v>
       </c>
       <c r="E53" t="s">
         <v>76</v>
       </c>
       <c r="F53" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>51</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>459</v>
       </c>
       <c r="D54">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E54" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>460</v>
       </c>
       <c r="D55">
         <v>23</v>
       </c>
       <c r="E55" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>53</v>
@@ -9364,51 +9364,51 @@
       </c>
       <c r="C57" t="s">
         <v>462</v>
       </c>
       <c r="D57">
         <v>23</v>
       </c>
       <c r="E57" t="s">
         <v>38</v>
       </c>
       <c r="F57" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>54</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>463</v>
       </c>
       <c r="D58">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E58" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>56</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>464</v>
       </c>
       <c r="D59">
         <v>23</v>
       </c>
       <c r="E59" t="s">
         <v>21</v>
       </c>
       <c r="F59" t="s">
         <v>465</v>
       </c>
     </row>
@@ -9438,51 +9438,51 @@
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>467</v>
       </c>
       <c r="D61">
         <v>23</v>
       </c>
       <c r="E61" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>59</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>468</v>
       </c>
       <c r="D62">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E62" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>60</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>469</v>
       </c>
       <c r="D63">
         <v>22</v>
       </c>
       <c r="E63" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>61</v>
@@ -9529,68 +9529,68 @@
       </c>
       <c r="C66" t="s">
         <v>472</v>
       </c>
       <c r="D66">
         <v>24</v>
       </c>
       <c r="E66" t="s">
         <v>12</v>
       </c>
       <c r="F66" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>64</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>473</v>
       </c>
       <c r="D67">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E67" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>65</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>474</v>
       </c>
       <c r="D68">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E68" t="s">
         <v>21</v>
       </c>
       <c r="F68" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>66</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>475</v>
       </c>
       <c r="D69">
         <v>22</v>
       </c>
       <c r="E69" t="s">
         <v>18</v>
       </c>
     </row>
@@ -9734,51 +9734,51 @@
       </c>
       <c r="C77" t="s">
         <v>484</v>
       </c>
       <c r="D77">
         <v>24</v>
       </c>
       <c r="E77" t="s">
         <v>12</v>
       </c>
       <c r="F77" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>75</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>485</v>
       </c>
       <c r="D78">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E78" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>75</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>486</v>
       </c>
       <c r="D79">
         <v>23</v>
       </c>
       <c r="E79" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>77</v>
@@ -10050,51 +10050,51 @@
       </c>
       <c r="C94" t="s">
         <v>504</v>
       </c>
       <c r="D94">
         <v>23</v>
       </c>
       <c r="E94" t="s">
         <v>54</v>
       </c>
       <c r="F94" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>92</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>505</v>
       </c>
       <c r="D95">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E95" t="s">
         <v>38</v>
       </c>
       <c r="F95" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>93</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>506</v>
       </c>
       <c r="D96">
         <v>23</v>
       </c>
       <c r="E96" t="s">
         <v>67</v>
       </c>
       <c r="F96" t="s">
@@ -10301,51 +10301,51 @@
       </c>
       <c r="C107" t="s">
         <v>518</v>
       </c>
       <c r="D107">
         <v>22</v>
       </c>
       <c r="E107" t="s">
         <v>12</v>
       </c>
       <c r="F107" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>105</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>519</v>
       </c>
       <c r="D108">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E108" t="s">
         <v>12</v>
       </c>
       <c r="F108" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>106</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>520</v>
       </c>
       <c r="D109">
         <v>23</v>
       </c>
       <c r="E109" t="s">
         <v>76</v>
       </c>
     </row>
@@ -10415,51 +10415,51 @@
       </c>
       <c r="C113" t="s">
         <v>524</v>
       </c>
       <c r="D113">
         <v>23</v>
       </c>
       <c r="E113" t="s">
         <v>235</v>
       </c>
       <c r="F113" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>111</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>526</v>
       </c>
       <c r="D114">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E114" t="s">
         <v>10</v>
       </c>
       <c r="F114" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>112</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>528</v>
       </c>
       <c r="D115">
         <v>23</v>
       </c>
       <c r="E115" t="s">
         <v>108</v>
       </c>
       <c r="F115" t="s">
@@ -10555,51 +10555,51 @@
       </c>
       <c r="C120" t="s">
         <v>534</v>
       </c>
       <c r="D120">
         <v>23</v>
       </c>
       <c r="E120" t="s">
         <v>54</v>
       </c>
       <c r="F120" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>118</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>536</v>
       </c>
       <c r="D121">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E121" t="s">
         <v>76</v>
       </c>
       <c r="F121" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>118</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>537</v>
       </c>
       <c r="D122">
         <v>22</v>
       </c>
       <c r="E122" t="s">
         <v>29</v>
       </c>
       <c r="F122" t="s">
@@ -10743,51 +10743,51 @@
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>547</v>
       </c>
       <c r="D130">
         <v>24</v>
       </c>
       <c r="E130" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>128</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>548</v>
       </c>
       <c r="D131">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E131" t="s">
         <v>161</v>
       </c>
       <c r="F131" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>129</v>
       </c>
       <c r="C132" t="s">
         <v>550</v>
       </c>
       <c r="D132">
         <v>23</v>
       </c>
       <c r="E132" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>130</v>
@@ -10825,51 +10825,51 @@
     <row r="135" spans="1:6">
       <c r="A135">
         <v>132</v>
       </c>
       <c r="C135" t="s">
         <v>553</v>
       </c>
       <c r="D135">
         <v>21</v>
       </c>
       <c r="E135" t="s">
         <v>38</v>
       </c>
       <c r="F135" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>133</v>
       </c>
       <c r="C136" t="s">
         <v>554</v>
       </c>
       <c r="D136">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E136" t="s">
         <v>76</v>
       </c>
       <c r="F136" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>134</v>
       </c>
       <c r="C137" t="s">
         <v>556</v>
       </c>
       <c r="D137">
         <v>24</v>
       </c>
       <c r="E137" t="s">
         <v>12</v>
       </c>
       <c r="F137" t="s">
         <v>131</v>
       </c>
     </row>
@@ -10972,85 +10972,85 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>141</v>
       </c>
       <c r="C144" t="s">
         <v>564</v>
       </c>
       <c r="D144">
         <v>23</v>
       </c>
       <c r="E144" t="s">
         <v>29</v>
       </c>
       <c r="F144" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>142</v>
       </c>
       <c r="C145" t="s">
         <v>565</v>
       </c>
       <c r="D145">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E145" t="s">
         <v>10</v>
       </c>
       <c r="F145" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>142</v>
       </c>
       <c r="C146" t="s">
         <v>567</v>
       </c>
       <c r="D146">
         <v>24</v>
       </c>
       <c r="E146" t="s">
         <v>161</v>
       </c>
       <c r="F146" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>144</v>
       </c>
       <c r="C147" t="s">
         <v>569</v>
       </c>
       <c r="D147">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E147" t="s">
         <v>15</v>
       </c>
       <c r="F147" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>144</v>
       </c>
       <c r="C148" t="s">
         <v>570</v>
       </c>
       <c r="D148">
         <v>24</v>
       </c>
       <c r="E148" t="s">
         <v>38</v>
       </c>
       <c r="F148" t="s">
         <v>192</v>
       </c>
     </row>
@@ -11071,51 +11071,51 @@
         <v>164</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>147</v>
       </c>
       <c r="C150" t="s">
         <v>572</v>
       </c>
       <c r="D150">
         <v>24</v>
       </c>
       <c r="E150" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>148</v>
       </c>
       <c r="C151" t="s">
         <v>573</v>
       </c>
       <c r="D151">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E151" t="s">
         <v>12</v>
       </c>
       <c r="F151" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>148</v>
       </c>
       <c r="C152" t="s">
         <v>574</v>
       </c>
       <c r="D152">
         <v>24</v>
       </c>
       <c r="E152" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>150</v>
@@ -11164,85 +11164,85 @@
     <row r="156" spans="1:6">
       <c r="A156">
         <v>153</v>
       </c>
       <c r="C156" t="s">
         <v>579</v>
       </c>
       <c r="D156">
         <v>21</v>
       </c>
       <c r="E156" t="s">
         <v>12</v>
       </c>
       <c r="F156" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>154</v>
       </c>
       <c r="C157" t="s">
         <v>580</v>
       </c>
       <c r="D157">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E157" t="s">
         <v>29</v>
       </c>
       <c r="F157" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>155</v>
       </c>
       <c r="C158" t="s">
         <v>582</v>
       </c>
       <c r="D158">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E158" t="s">
         <v>38</v>
       </c>
       <c r="F158" t="s">
         <v>583</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>156</v>
       </c>
       <c r="C159" t="s">
         <v>584</v>
       </c>
       <c r="D159">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E159" t="s">
         <v>49</v>
       </c>
       <c r="F159" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>157</v>
       </c>
       <c r="C160" t="s">
         <v>585</v>
       </c>
       <c r="D160">
         <v>21</v>
       </c>
       <c r="E160" t="s">
         <v>29</v>
       </c>
       <c r="F160" t="s">
         <v>84</v>
       </c>
     </row>
@@ -11334,51 +11334,51 @@
     <row r="166" spans="1:6">
       <c r="A166">
         <v>163</v>
       </c>
       <c r="C166" t="s">
         <v>592</v>
       </c>
       <c r="D166">
         <v>22</v>
       </c>
       <c r="E166" t="s">
         <v>12</v>
       </c>
       <c r="F166" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>164</v>
       </c>
       <c r="C167" t="s">
         <v>594</v>
       </c>
       <c r="D167">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E167" t="s">
         <v>256</v>
       </c>
       <c r="F167" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>165</v>
       </c>
       <c r="C168" t="s">
         <v>595</v>
       </c>
       <c r="D168">
         <v>23</v>
       </c>
       <c r="E168" t="s">
         <v>54</v>
       </c>
       <c r="F168" t="s">
         <v>596</v>
       </c>
     </row>
@@ -11481,51 +11481,51 @@
         <v>188</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>172</v>
       </c>
       <c r="C175" t="s">
         <v>603</v>
       </c>
       <c r="D175">
         <v>24</v>
       </c>
       <c r="E175" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>173</v>
       </c>
       <c r="C176" t="s">
         <v>604</v>
       </c>
       <c r="D176">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E176" t="s">
         <v>67</v>
       </c>
       <c r="F176" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>174</v>
       </c>
       <c r="C177" t="s">
         <v>606</v>
       </c>
       <c r="D177">
         <v>23</v>
       </c>
       <c r="E177" t="s">
         <v>49</v>
       </c>
       <c r="F177" t="s">
         <v>50</v>
       </c>
     </row>
@@ -11631,51 +11631,51 @@
     <row r="184" spans="1:6">
       <c r="A184">
         <v>181</v>
       </c>
       <c r="C184" t="s">
         <v>615</v>
       </c>
       <c r="D184">
         <v>23</v>
       </c>
       <c r="E184" t="s">
         <v>235</v>
       </c>
       <c r="F184" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>182</v>
       </c>
       <c r="C185" t="s">
         <v>616</v>
       </c>
       <c r="D185">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E185" t="s">
         <v>18</v>
       </c>
       <c r="F185" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>182</v>
       </c>
       <c r="C186" t="s">
         <v>617</v>
       </c>
       <c r="D186">
         <v>22</v>
       </c>
       <c r="E186" t="s">
         <v>7</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
     </row>
@@ -11716,85 +11716,85 @@
     <row r="189" spans="1:6">
       <c r="A189">
         <v>186</v>
       </c>
       <c r="C189" t="s">
         <v>620</v>
       </c>
       <c r="D189">
         <v>22</v>
       </c>
       <c r="E189" t="s">
         <v>12</v>
       </c>
       <c r="F189" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>187</v>
       </c>
       <c r="C190" t="s">
         <v>621</v>
       </c>
       <c r="D190">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E190" t="s">
         <v>24</v>
       </c>
       <c r="F190" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>188</v>
       </c>
       <c r="C191" t="s">
         <v>623</v>
       </c>
       <c r="D191">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E191" t="s">
         <v>76</v>
       </c>
       <c r="F191" t="s">
         <v>624</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>188</v>
       </c>
       <c r="C192" t="s">
         <v>625</v>
       </c>
       <c r="D192">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E192" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>190</v>
       </c>
       <c r="C193" t="s">
         <v>626</v>
       </c>
       <c r="D193">
         <v>23</v>
       </c>
       <c r="E193" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>191</v>
       </c>
       <c r="C194" t="s">
         <v>627</v>
@@ -11843,51 +11843,51 @@
     <row r="197" spans="1:6">
       <c r="A197">
         <v>193</v>
       </c>
       <c r="C197" t="s">
         <v>630</v>
       </c>
       <c r="D197">
         <v>23</v>
       </c>
       <c r="E197" t="s">
         <v>128</v>
       </c>
       <c r="F197" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>193</v>
       </c>
       <c r="C198" t="s">
         <v>631</v>
       </c>
       <c r="D198">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E198" t="s">
         <v>286</v>
       </c>
       <c r="F198" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>196</v>
       </c>
       <c r="C199" t="s">
         <v>632</v>
       </c>
       <c r="D199">
         <v>21</v>
       </c>
       <c r="E199" t="s">
         <v>7</v>
       </c>
       <c r="F199" t="s">
         <v>633</v>
       </c>
     </row>
@@ -12061,133 +12061,133 @@
     <row r="210" spans="1:6">
       <c r="A210">
         <v>205</v>
       </c>
       <c r="C210" t="s">
         <v>647</v>
       </c>
       <c r="D210">
         <v>23</v>
       </c>
       <c r="E210" t="s">
         <v>259</v>
       </c>
       <c r="F210" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>208</v>
       </c>
       <c r="C211" t="s">
         <v>648</v>
       </c>
       <c r="D211">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E211" t="s">
         <v>256</v>
       </c>
       <c r="F211" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>209</v>
       </c>
       <c r="C212" t="s">
         <v>649</v>
       </c>
       <c r="D212">
         <v>22</v>
       </c>
       <c r="E212" t="s">
         <v>12</v>
       </c>
       <c r="F212" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>209</v>
       </c>
       <c r="C213" t="s">
         <v>650</v>
       </c>
       <c r="D213">
         <v>22</v>
       </c>
       <c r="E213" t="s">
         <v>7</v>
       </c>
       <c r="F213" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>209</v>
       </c>
       <c r="C214" t="s">
         <v>651</v>
       </c>
       <c r="D214">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E214" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>212</v>
       </c>
       <c r="C215" t="s">
         <v>652</v>
       </c>
       <c r="D215">
         <v>22</v>
       </c>
       <c r="E215" t="s">
         <v>259</v>
       </c>
       <c r="F215" t="s">
         <v>645</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>213</v>
       </c>
       <c r="C216" t="s">
         <v>653</v>
       </c>
       <c r="D216">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E216" t="s">
         <v>49</v>
       </c>
       <c r="F216" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>213</v>
       </c>
       <c r="C217" t="s">
         <v>654</v>
       </c>
       <c r="D217">
         <v>24</v>
       </c>
       <c r="E217" t="s">
         <v>69</v>
       </c>
       <c r="F217" t="s">
         <v>70</v>
       </c>
     </row>
@@ -12409,85 +12409,85 @@
     <row r="231" spans="1:6">
       <c r="A231">
         <v>228</v>
       </c>
       <c r="C231" t="s">
         <v>673</v>
       </c>
       <c r="D231">
         <v>20</v>
       </c>
       <c r="E231" t="s">
         <v>12</v>
       </c>
       <c r="F231" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232">
         <v>229</v>
       </c>
       <c r="C232" t="s">
         <v>674</v>
       </c>
       <c r="D232">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E232" t="s">
         <v>222</v>
       </c>
       <c r="F232" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233">
         <v>230</v>
       </c>
       <c r="C233" t="s">
         <v>675</v>
       </c>
       <c r="D233">
         <v>20</v>
       </c>
       <c r="E233" t="s">
         <v>12</v>
       </c>
       <c r="F233" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
         <v>231</v>
       </c>
       <c r="C234" t="s">
         <v>676</v>
       </c>
       <c r="D234">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E234" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>231</v>
       </c>
       <c r="C235" t="s">
         <v>677</v>
       </c>
       <c r="D235">
         <v>22</v>
       </c>
       <c r="E235" t="s">
         <v>49</v>
       </c>
       <c r="F235" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
         <v>231</v>
@@ -12542,51 +12542,51 @@
     <row r="239" spans="1:6">
       <c r="A239">
         <v>236</v>
       </c>
       <c r="C239" t="s">
         <v>681</v>
       </c>
       <c r="D239">
         <v>21</v>
       </c>
       <c r="E239" t="s">
         <v>12</v>
       </c>
       <c r="F239" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240">
         <v>236</v>
       </c>
       <c r="C240" t="s">
         <v>682</v>
       </c>
       <c r="D240">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E240" t="s">
         <v>24</v>
       </c>
       <c r="F240" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241">
         <v>238</v>
       </c>
       <c r="C241" t="s">
         <v>683</v>
       </c>
       <c r="D241">
         <v>23</v>
       </c>
       <c r="E241" t="s">
         <v>7</v>
       </c>
       <c r="F241" t="s">
         <v>684</v>
       </c>
     </row>
@@ -12661,150 +12661,150 @@
     <row r="246" spans="1:6">
       <c r="A246">
         <v>242</v>
       </c>
       <c r="C246" t="s">
         <v>690</v>
       </c>
       <c r="D246">
         <v>24</v>
       </c>
       <c r="E246" t="s">
         <v>67</v>
       </c>
       <c r="F246" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247">
         <v>244</v>
       </c>
       <c r="C247" t="s">
         <v>691</v>
       </c>
       <c r="D247">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E247" t="s">
         <v>12</v>
       </c>
       <c r="F247" t="s">
         <v>692</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248">
         <v>244</v>
       </c>
       <c r="C248" t="s">
         <v>693</v>
       </c>
       <c r="D248">
         <v>23</v>
       </c>
       <c r="E248" t="s">
         <v>29</v>
       </c>
       <c r="F248" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249">
         <v>244</v>
       </c>
       <c r="C249" t="s">
         <v>694</v>
       </c>
       <c r="D249">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E249" t="s">
         <v>259</v>
       </c>
       <c r="F249" t="s">
         <v>645</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250">
         <v>247</v>
       </c>
       <c r="C250" t="s">
         <v>695</v>
       </c>
       <c r="D250">
         <v>22</v>
       </c>
       <c r="E250" t="s">
         <v>49</v>
       </c>
       <c r="F250" t="s">
         <v>696</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251">
         <v>248</v>
       </c>
       <c r="C251" t="s">
         <v>697</v>
       </c>
       <c r="D251">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E251" t="s">
         <v>12</v>
       </c>
       <c r="F251" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252">
         <v>248</v>
       </c>
       <c r="C252" t="s">
         <v>698</v>
       </c>
       <c r="D252">
         <v>21</v>
       </c>
       <c r="E252" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253">
         <v>248</v>
       </c>
       <c r="C253" t="s">
         <v>699</v>
       </c>
       <c r="D253">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E253" t="s">
         <v>361</v>
       </c>
       <c r="F253" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254">
         <v>251</v>
       </c>
       <c r="C254" t="s">
         <v>700</v>
       </c>
       <c r="D254">
         <v>20</v>
       </c>
       <c r="E254" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255">
         <v>251</v>
@@ -12859,68 +12859,68 @@
     <row r="258" spans="1:6">
       <c r="A258">
         <v>255</v>
       </c>
       <c r="C258" t="s">
         <v>705</v>
       </c>
       <c r="D258">
         <v>22</v>
       </c>
       <c r="E258" t="s">
         <v>12</v>
       </c>
       <c r="F258" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259">
         <v>255</v>
       </c>
       <c r="C259" t="s">
         <v>707</v>
       </c>
       <c r="D259">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E259" t="s">
         <v>361</v>
       </c>
       <c r="F259" t="s">
         <v>708</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260">
         <v>257</v>
       </c>
       <c r="C260" t="s">
         <v>709</v>
       </c>
       <c r="D260">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E260" t="s">
         <v>49</v>
       </c>
       <c r="F260" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261">
         <v>258</v>
       </c>
       <c r="C261" t="s">
         <v>710</v>
       </c>
       <c r="D261">
         <v>23</v>
       </c>
       <c r="E261" t="s">
         <v>361</v>
       </c>
       <c r="F261" t="s">
         <v>708</v>
       </c>
     </row>
@@ -13006,51 +13006,51 @@
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>713</v>
       </c>
       <c r="D4">
         <v>22</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>714</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5">
         <v>96.0</v>
       </c>
       <c r="C5" t="s">
         <v>474</v>
       </c>
       <c r="D5">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E5" t="s">
         <v>21</v>
       </c>
       <c r="F5" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6">
         <v>78.0</v>
       </c>
       <c r="C6" t="s">
         <v>715</v>
       </c>
       <c r="D6">
         <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>21</v>
       </c>
       <c r="F6" t="s">
@@ -13086,51 +13086,51 @@
       </c>
       <c r="C8" t="s">
         <v>718</v>
       </c>
       <c r="D8">
         <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>29</v>
       </c>
       <c r="F8" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>5</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>719</v>
       </c>
       <c r="D9">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>6</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>720</v>
       </c>
       <c r="D10">
         <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>21</v>
       </c>
       <c r="F10" t="s">
         <v>721</v>
       </c>
     </row>
@@ -13140,51 +13140,51 @@
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>722</v>
       </c>
       <c r="D11">
         <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>8</v>
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>723</v>
       </c>
       <c r="D12">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E12" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>9</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>724</v>
       </c>
       <c r="D13">
         <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>21</v>
       </c>
       <c r="F13" t="s">
         <v>716</v>
       </c>
     </row>
@@ -13251,51 +13251,51 @@
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>729</v>
       </c>
       <c r="D17">
         <v>22</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>14</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>730</v>
       </c>
       <c r="D18">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>15</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>731</v>
       </c>
       <c r="D19">
         <v>23</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
         <v>732</v>
       </c>
     </row>
@@ -13525,51 +13525,51 @@
       </c>
       <c r="C31" t="s">
         <v>754</v>
       </c>
       <c r="D31">
         <v>24</v>
       </c>
       <c r="E31" t="s">
         <v>12</v>
       </c>
       <c r="F31" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>28</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>755</v>
       </c>
       <c r="D32">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E32" t="s">
         <v>752</v>
       </c>
       <c r="F32" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>29</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>756</v>
       </c>
       <c r="D33">
         <v>23</v>
       </c>
       <c r="E33" t="s">
         <v>21</v>
       </c>
       <c r="F33" t="s">
@@ -13642,51 +13642,51 @@
       </c>
       <c r="C37" t="s">
         <v>762</v>
       </c>
       <c r="D37">
         <v>23</v>
       </c>
       <c r="E37" t="s">
         <v>21</v>
       </c>
       <c r="F37" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>34</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>764</v>
       </c>
       <c r="D38">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E38" t="s">
         <v>29</v>
       </c>
       <c r="F38" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>35</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>766</v>
       </c>
       <c r="D39">
         <v>23</v>
       </c>
       <c r="E39" t="s">
         <v>21</v>
       </c>
       <c r="F39" t="s">
@@ -13782,51 +13782,51 @@
       </c>
       <c r="C44" t="s">
         <v>774</v>
       </c>
       <c r="D44">
         <v>24</v>
       </c>
       <c r="E44" t="s">
         <v>18</v>
       </c>
       <c r="F44" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>41</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>775</v>
       </c>
       <c r="D45">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E45" t="s">
         <v>12</v>
       </c>
       <c r="F45" t="s">
         <v>732</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>42</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>776</v>
       </c>
       <c r="D46">
         <v>23</v>
       </c>
       <c r="E46" t="s">
         <v>36</v>
       </c>
     </row>
@@ -13876,51 +13876,51 @@
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>779</v>
       </c>
       <c r="D49">
         <v>24</v>
       </c>
       <c r="E49" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>46</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>780</v>
       </c>
       <c r="D50">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E50" t="s">
         <v>21</v>
       </c>
       <c r="F50" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>47</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>782</v>
       </c>
       <c r="D51">
         <v>22</v>
       </c>
       <c r="E51" t="s">
         <v>18</v>
       </c>
     </row>
@@ -13930,88 +13930,88 @@
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>783</v>
       </c>
       <c r="D52">
         <v>23</v>
       </c>
       <c r="E52" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>49</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>784</v>
       </c>
       <c r="D53">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E53" t="s">
         <v>21</v>
       </c>
       <c r="F53" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>50</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>786</v>
       </c>
       <c r="D54">
         <v>23</v>
       </c>
       <c r="E54" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>51</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>787</v>
       </c>
       <c r="D55">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E55" t="s">
         <v>21</v>
       </c>
       <c r="F55" t="s">
         <v>788</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>52</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>789</v>
       </c>
       <c r="D56">
         <v>24</v>
       </c>
       <c r="E56" t="s">
         <v>12</v>
       </c>
       <c r="F56" t="s">
@@ -14067,51 +14067,51 @@
       </c>
       <c r="C59" t="s">
         <v>793</v>
       </c>
       <c r="D59">
         <v>23</v>
       </c>
       <c r="E59" t="s">
         <v>256</v>
       </c>
       <c r="F59" t="s">
         <v>794</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>56</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>795</v>
       </c>
       <c r="D60">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E60" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>57</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>796</v>
       </c>
       <c r="D61">
         <v>22</v>
       </c>
       <c r="E61" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>57</v>
@@ -14178,108 +14178,108 @@
       </c>
       <c r="C65" t="s">
         <v>801</v>
       </c>
       <c r="D65">
         <v>23</v>
       </c>
       <c r="E65" t="s">
         <v>12</v>
       </c>
       <c r="F65" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>62</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>803</v>
       </c>
       <c r="D66">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E66" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>63</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>804</v>
       </c>
       <c r="D67">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E67" t="s">
         <v>29</v>
       </c>
       <c r="F67" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>64</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>805</v>
       </c>
       <c r="D68">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E68" t="s">
         <v>21</v>
       </c>
       <c r="F68" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>65</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>807</v>
       </c>
       <c r="D69">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E69" t="s">
         <v>21</v>
       </c>
       <c r="F69" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>66</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>808</v>
       </c>
       <c r="D70">
         <v>22</v>
       </c>
       <c r="E70" t="s">
         <v>15</v>
       </c>
       <c r="F70" t="s">
@@ -14355,51 +14355,51 @@
       </c>
       <c r="C74" t="s">
         <v>814</v>
       </c>
       <c r="D74">
         <v>21</v>
       </c>
       <c r="E74" t="s">
         <v>256</v>
       </c>
       <c r="F74" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>70</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>816</v>
       </c>
       <c r="D75">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E75" t="s">
         <v>12</v>
       </c>
       <c r="F75" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>72</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>817</v>
       </c>
       <c r="D76">
         <v>23</v>
       </c>
       <c r="E76" t="s">
         <v>256</v>
       </c>
       <c r="F76" t="s">
@@ -14595,51 +14595,51 @@
       </c>
       <c r="C86" t="s">
         <v>464</v>
       </c>
       <c r="D86">
         <v>23</v>
       </c>
       <c r="E86" t="s">
         <v>21</v>
       </c>
       <c r="F86" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>83</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>833</v>
       </c>
       <c r="D87">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E87" t="s">
         <v>12</v>
       </c>
       <c r="F87" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>84</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>834</v>
       </c>
       <c r="D88">
         <v>23</v>
       </c>
       <c r="E88" t="s">
         <v>12</v>
       </c>
       <c r="F88" t="s">
@@ -14655,51 +14655,51 @@
       </c>
       <c r="C89" t="s">
         <v>835</v>
       </c>
       <c r="D89">
         <v>23</v>
       </c>
       <c r="E89" t="s">
         <v>12</v>
       </c>
       <c r="F89" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>86</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>837</v>
       </c>
       <c r="D90">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E90" t="s">
         <v>29</v>
       </c>
       <c r="F90" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>87</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>838</v>
       </c>
       <c r="D91">
         <v>22</v>
       </c>
       <c r="E91" t="s">
         <v>49</v>
       </c>
       <c r="F91" t="s">
@@ -14732,51 +14732,51 @@
       </c>
       <c r="C93" t="s">
         <v>842</v>
       </c>
       <c r="D93">
         <v>24</v>
       </c>
       <c r="E93" t="s">
         <v>21</v>
       </c>
       <c r="F93" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>90</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>844</v>
       </c>
       <c r="D94">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E94" t="s">
         <v>12</v>
       </c>
       <c r="F94" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>91</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>845</v>
       </c>
       <c r="D95">
         <v>23</v>
       </c>
       <c r="E95" t="s">
         <v>249</v>
       </c>
       <c r="F95" t="s">
@@ -15123,105 +15123,105 @@
       </c>
       <c r="C113" t="s">
         <v>872</v>
       </c>
       <c r="D113">
         <v>24</v>
       </c>
       <c r="E113" t="s">
         <v>12</v>
       </c>
       <c r="F113" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>110</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>873</v>
       </c>
       <c r="D114">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E114" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>111</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>874</v>
       </c>
       <c r="D115">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E115" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>111</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>875</v>
       </c>
       <c r="D116">
         <v>23</v>
       </c>
       <c r="E116" t="s">
         <v>12</v>
       </c>
       <c r="F116" t="s">
         <v>714</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>113</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>876</v>
       </c>
       <c r="D117">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E117" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>114</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>877</v>
       </c>
       <c r="D118">
         <v>23</v>
       </c>
       <c r="E118" t="s">
         <v>12</v>
       </c>
       <c r="F118" t="s">
         <v>878</v>
       </c>
     </row>
@@ -15251,91 +15251,91 @@
       </c>
       <c r="C120" t="s">
         <v>880</v>
       </c>
       <c r="D120">
         <v>22</v>
       </c>
       <c r="E120" t="s">
         <v>12</v>
       </c>
       <c r="F120" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>117</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>881</v>
       </c>
       <c r="D121">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E121" t="s">
         <v>222</v>
       </c>
       <c r="F121" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>118</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>882</v>
       </c>
       <c r="D122">
         <v>23</v>
       </c>
       <c r="E122" t="s">
         <v>848</v>
       </c>
       <c r="F122" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>119</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>884</v>
       </c>
       <c r="D123">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E123" t="s">
         <v>256</v>
       </c>
       <c r="F123" t="s">
         <v>794</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>120</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>885</v>
       </c>
       <c r="D124">
         <v>22</v>
       </c>
       <c r="E124" t="s">
         <v>21</v>
       </c>
       <c r="F124" t="s">
@@ -15431,71 +15431,71 @@
       </c>
       <c r="C129" t="s">
         <v>892</v>
       </c>
       <c r="D129">
         <v>22</v>
       </c>
       <c r="E129" t="s">
         <v>34</v>
       </c>
       <c r="F129" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>126</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>893</v>
       </c>
       <c r="D130">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E130" t="s">
         <v>49</v>
       </c>
       <c r="F130" t="s">
         <v>894</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>127</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>895</v>
       </c>
       <c r="D131">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E131" t="s">
         <v>249</v>
       </c>
       <c r="F131" t="s">
         <v>846</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>128</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>896</v>
       </c>
       <c r="D132">
         <v>24</v>
       </c>
       <c r="E132" t="s">
         <v>897</v>
       </c>
       <c r="F132" t="s">
@@ -15584,68 +15584,68 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>134</v>
       </c>
       <c r="C138" t="s">
         <v>904</v>
       </c>
       <c r="D138">
         <v>21</v>
       </c>
       <c r="E138" t="s">
         <v>12</v>
       </c>
       <c r="F138" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>135</v>
       </c>
       <c r="C139" t="s">
         <v>905</v>
       </c>
       <c r="D139">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E139" t="s">
         <v>12</v>
       </c>
       <c r="F139" t="s">
         <v>906</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>136</v>
       </c>
       <c r="C140" t="s">
         <v>907</v>
       </c>
       <c r="D140">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E140" t="s">
         <v>12</v>
       </c>
       <c r="F140" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>137</v>
       </c>
       <c r="C141" t="s">
         <v>908</v>
       </c>
       <c r="D141">
         <v>21</v>
       </c>
       <c r="E141" t="s">
         <v>12</v>
       </c>
       <c r="F141" t="s">
         <v>769</v>
       </c>
     </row>
@@ -15887,99 +15887,99 @@
     <row r="156" spans="1:6">
       <c r="A156">
         <v>152</v>
       </c>
       <c r="C156" t="s">
         <v>926</v>
       </c>
       <c r="D156">
         <v>22</v>
       </c>
       <c r="E156" t="s">
         <v>256</v>
       </c>
       <c r="F156" t="s">
         <v>740</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>153</v>
       </c>
       <c r="C157" t="s">
         <v>927</v>
       </c>
       <c r="D157">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E157" t="s">
         <v>12</v>
       </c>
       <c r="F157" t="s">
         <v>732</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>153</v>
       </c>
       <c r="C158" t="s">
         <v>928</v>
       </c>
       <c r="D158">
         <v>23</v>
       </c>
       <c r="E158" t="s">
         <v>24</v>
       </c>
       <c r="F158" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>155</v>
       </c>
       <c r="C159" t="s">
         <v>929</v>
       </c>
       <c r="D159">
         <v>23</v>
       </c>
       <c r="E159" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>156</v>
       </c>
       <c r="C160" t="s">
         <v>930</v>
       </c>
       <c r="D160">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E160" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>157</v>
       </c>
       <c r="C161" t="s">
         <v>931</v>
       </c>
       <c r="D161">
         <v>23</v>
       </c>
       <c r="E161" t="s">
         <v>12</v>
       </c>
       <c r="F161" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>158</v>
@@ -16266,136 +16266,136 @@
     <row r="179" spans="1:6">
       <c r="A179">
         <v>175</v>
       </c>
       <c r="C179" t="s">
         <v>954</v>
       </c>
       <c r="D179">
         <v>22</v>
       </c>
       <c r="E179" t="s">
         <v>34</v>
       </c>
       <c r="F179" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>176</v>
       </c>
       <c r="C180" t="s">
         <v>955</v>
       </c>
       <c r="D180">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E180" t="s">
         <v>12</v>
       </c>
       <c r="F180" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>177</v>
       </c>
       <c r="C181" t="s">
         <v>956</v>
       </c>
       <c r="D181">
         <v>22</v>
       </c>
       <c r="E181" t="s">
         <v>7</v>
       </c>
       <c r="F181" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>178</v>
       </c>
       <c r="C182" t="s">
         <v>958</v>
       </c>
       <c r="D182">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E182" t="s">
         <v>128</v>
       </c>
       <c r="F182" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>179</v>
       </c>
       <c r="C183" t="s">
         <v>960</v>
       </c>
       <c r="D183">
         <v>22</v>
       </c>
       <c r="E183" t="s">
         <v>24</v>
       </c>
       <c r="F183" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>180</v>
       </c>
       <c r="C184" t="s">
         <v>961</v>
       </c>
       <c r="D184">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E184" t="s">
         <v>256</v>
       </c>
       <c r="F184" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>181</v>
       </c>
       <c r="C185" t="s">
         <v>963</v>
       </c>
       <c r="D185">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E185" t="s">
         <v>49</v>
       </c>
       <c r="F185" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>182</v>
       </c>
       <c r="C186" t="s">
         <v>964</v>
       </c>
       <c r="D186">
         <v>22</v>
       </c>
       <c r="E186" t="s">
         <v>12</v>
       </c>
       <c r="F186" t="s">
         <v>732</v>
       </c>
     </row>
@@ -16436,68 +16436,68 @@
     <row r="189" spans="1:6">
       <c r="A189">
         <v>185</v>
       </c>
       <c r="C189" t="s">
         <v>967</v>
       </c>
       <c r="D189">
         <v>22</v>
       </c>
       <c r="E189" t="s">
         <v>24</v>
       </c>
       <c r="F189" t="s">
         <v>870</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>185</v>
       </c>
       <c r="C190" t="s">
         <v>968</v>
       </c>
       <c r="D190">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E190" t="s">
         <v>15</v>
       </c>
       <c r="F190" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>187</v>
       </c>
       <c r="C191" t="s">
         <v>970</v>
       </c>
       <c r="D191">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E191" t="s">
         <v>971</v>
       </c>
       <c r="F191" t="s">
         <v>972</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>188</v>
       </c>
       <c r="C192" t="s">
         <v>973</v>
       </c>
       <c r="D192">
         <v>24</v>
       </c>
       <c r="E192" t="s">
         <v>256</v>
       </c>
       <c r="F192" t="s">
         <v>974</v>
       </c>
     </row>
@@ -16552,85 +16552,85 @@
         <v>898</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>192</v>
       </c>
       <c r="C196" t="s">
         <v>980</v>
       </c>
       <c r="D196">
         <v>24</v>
       </c>
       <c r="E196" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>193</v>
       </c>
       <c r="C197" t="s">
         <v>981</v>
       </c>
       <c r="D197">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E197" t="s">
         <v>222</v>
       </c>
       <c r="F197" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>193</v>
       </c>
       <c r="C198" t="s">
         <v>982</v>
       </c>
       <c r="D198">
         <v>22</v>
       </c>
       <c r="E198" t="s">
         <v>752</v>
       </c>
       <c r="F198" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>195</v>
       </c>
       <c r="C199" t="s">
         <v>984</v>
       </c>
       <c r="D199">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E199" t="s">
         <v>259</v>
       </c>
       <c r="F199" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>195</v>
       </c>
       <c r="C200" t="s">
         <v>986</v>
       </c>
       <c r="D200">
         <v>20</v>
       </c>
       <c r="E200" t="s">
         <v>49</v>
       </c>
       <c r="F200" t="s">
         <v>894</v>
       </c>
     </row>
@@ -16974,51 +16974,51 @@
     <row r="221" spans="1:6">
       <c r="A221">
         <v>217</v>
       </c>
       <c r="C221" t="s">
         <v>1013</v>
       </c>
       <c r="D221">
         <v>22</v>
       </c>
       <c r="E221" t="s">
         <v>222</v>
       </c>
       <c r="F221" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>218</v>
       </c>
       <c r="C222" t="s">
         <v>1014</v>
       </c>
       <c r="D222">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E222" t="s">
         <v>7</v>
       </c>
       <c r="F222" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>218</v>
       </c>
       <c r="C223" t="s">
         <v>1015</v>
       </c>
       <c r="D223">
         <v>24</v>
       </c>
       <c r="E223" t="s">
         <v>12</v>
       </c>
       <c r="F223" t="s">
         <v>906</v>
       </c>
     </row>