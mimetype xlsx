--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -2204,88 +2204,88 @@
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>78.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>23</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
@@ -2352,51 +2352,51 @@
       </c>
       <c r="C11" t="s">
         <v>25</v>
       </c>
       <c r="D11">
         <v>22</v>
       </c>
       <c r="E11" t="s">
         <v>26</v>
       </c>
       <c r="F11" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>29</v>
       </c>
       <c r="D13">
         <v>23</v>
       </c>
       <c r="E13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>11</v>
@@ -2406,51 +2406,51 @@
       </c>
       <c r="C14" t="s">
         <v>30</v>
       </c>
       <c r="D14">
         <v>21</v>
       </c>
       <c r="E14" t="s">
         <v>31</v>
       </c>
       <c r="F14" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>33</v>
       </c>
       <c r="D15">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>34</v>
       </c>
       <c r="D16">
         <v>22</v>
       </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
@@ -2517,88 +2517,88 @@
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>40</v>
       </c>
       <c r="D20">
         <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>41</v>
       </c>
       <c r="D21">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E21" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>42</v>
       </c>
       <c r="D22">
         <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>43</v>
       </c>
       <c r="D23">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>44</v>
       </c>
       <c r="D24">
         <v>22</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
@@ -2625,51 +2625,51 @@
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>46</v>
       </c>
       <c r="D26">
         <v>23</v>
       </c>
       <c r="E26" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>47</v>
       </c>
       <c r="D27">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>49</v>
       </c>
       <c r="D28">
         <v>22</v>
       </c>
       <c r="E28" t="s">
         <v>15</v>
       </c>
     </row>
@@ -2702,105 +2702,105 @@
       </c>
       <c r="C30" t="s">
         <v>53</v>
       </c>
       <c r="D30">
         <v>20</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>55</v>
       </c>
       <c r="D31">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E31" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>56</v>
       </c>
       <c r="D32">
         <v>24</v>
       </c>
       <c r="E32" t="s">
         <v>12</v>
       </c>
       <c r="F32" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>57</v>
       </c>
       <c r="D33">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E33" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>58</v>
       </c>
       <c r="D34">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E34" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>59</v>
       </c>
       <c r="D35">
         <v>24</v>
       </c>
       <c r="E35" t="s">
         <v>12</v>
       </c>
       <c r="F35" t="s">
         <v>13</v>
       </c>
     </row>
@@ -2830,51 +2830,51 @@
       </c>
       <c r="C37" t="s">
         <v>61</v>
       </c>
       <c r="D37">
         <v>24</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>63</v>
       </c>
       <c r="D38">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E38" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>64</v>
       </c>
       <c r="D39">
         <v>23</v>
       </c>
       <c r="E39" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
@@ -2921,51 +2921,51 @@
       </c>
       <c r="C42" t="s">
         <v>68</v>
       </c>
       <c r="D42">
         <v>23</v>
       </c>
       <c r="E42" t="s">
         <v>51</v>
       </c>
       <c r="F42" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>70</v>
       </c>
       <c r="D43">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E43" t="s">
         <v>31</v>
       </c>
       <c r="F43" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>71</v>
       </c>
       <c r="D44">
         <v>24</v>
       </c>
       <c r="E44" t="s">
         <v>51</v>
       </c>
       <c r="F44" t="s">
@@ -3018,51 +3018,51 @@
       </c>
       <c r="C47" t="s">
         <v>74</v>
       </c>
       <c r="D47">
         <v>23</v>
       </c>
       <c r="E47" t="s">
         <v>26</v>
       </c>
       <c r="F47" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>76</v>
       </c>
       <c r="D48">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>77</v>
       </c>
       <c r="D49">
         <v>23</v>
       </c>
       <c r="E49" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
@@ -3180,51 +3180,51 @@
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>88</v>
       </c>
       <c r="D56">
         <v>23</v>
       </c>
       <c r="E56" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>89</v>
       </c>
       <c r="D57">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E57" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>90</v>
       </c>
       <c r="D58">
         <v>24</v>
       </c>
       <c r="E58" t="s">
         <v>20</v>
       </c>
       <c r="F58" t="s">
         <v>62</v>
       </c>
     </row>
@@ -3334,51 +3334,51 @@
       </c>
       <c r="C64" t="s">
         <v>98</v>
       </c>
       <c r="D64">
         <v>22</v>
       </c>
       <c r="E64" t="s">
         <v>99</v>
       </c>
       <c r="F64" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>101</v>
       </c>
       <c r="D65">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E65" t="s">
         <v>26</v>
       </c>
       <c r="F65" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>102</v>
       </c>
       <c r="D66">
         <v>23</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
@@ -3488,51 +3488,51 @@
       </c>
       <c r="C72" t="s">
         <v>109</v>
       </c>
       <c r="D72">
         <v>23</v>
       </c>
       <c r="E72" t="s">
         <v>51</v>
       </c>
       <c r="F72" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>110</v>
       </c>
       <c r="D73">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>111</v>
       </c>
       <c r="D74">
         <v>24</v>
       </c>
       <c r="E74" t="s">
         <v>17</v>
       </c>
     </row>
@@ -3730,51 +3730,51 @@
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>126</v>
       </c>
       <c r="D85">
         <v>21</v>
       </c>
       <c r="E85" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>128</v>
       </c>
       <c r="D86">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E86" t="s">
         <v>26</v>
       </c>
       <c r="F86" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>130</v>
       </c>
       <c r="D87">
         <v>23</v>
       </c>
       <c r="E87" t="s">
         <v>15</v>
       </c>
     </row>
@@ -3924,71 +3924,71 @@
       </c>
       <c r="C95" t="s">
         <v>143</v>
       </c>
       <c r="D95">
         <v>23</v>
       </c>
       <c r="E95" t="s">
         <v>51</v>
       </c>
       <c r="F95" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>144</v>
       </c>
       <c r="D96">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E96" t="s">
         <v>31</v>
       </c>
       <c r="F96" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>146</v>
       </c>
       <c r="D97">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E97" t="s">
         <v>51</v>
       </c>
       <c r="F97" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>147</v>
       </c>
       <c r="D98">
         <v>22</v>
       </c>
       <c r="E98" t="s">
         <v>148</v>
       </c>
     </row>
@@ -4434,91 +4434,91 @@
       </c>
       <c r="C122" t="s">
         <v>176</v>
       </c>
       <c r="D122">
         <v>22</v>
       </c>
       <c r="E122" t="s">
         <v>31</v>
       </c>
       <c r="F122" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>121</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>177</v>
       </c>
       <c r="D123">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E123" t="s">
         <v>7</v>
       </c>
       <c r="F123" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>122</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>178</v>
       </c>
       <c r="D124">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E124" t="s">
         <v>139</v>
       </c>
       <c r="F124" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>123</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>180</v>
       </c>
       <c r="D125">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E125" t="s">
         <v>99</v>
       </c>
       <c r="F125" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>124</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>182</v>
       </c>
       <c r="D126">
         <v>23</v>
       </c>
       <c r="E126" t="s">
         <v>7</v>
       </c>
       <c r="F126" t="s">
@@ -4554,102 +4554,102 @@
       </c>
       <c r="C128" t="s">
         <v>185</v>
       </c>
       <c r="D128">
         <v>22</v>
       </c>
       <c r="E128" t="s">
         <v>20</v>
       </c>
       <c r="F128" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>127</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>186</v>
       </c>
       <c r="D129">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E129" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>128</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>187</v>
       </c>
       <c r="D130">
         <v>22</v>
       </c>
       <c r="E130" t="s">
         <v>99</v>
       </c>
       <c r="F130" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>188</v>
       </c>
       <c r="D131">
         <v>21</v>
       </c>
       <c r="E131" t="s">
         <v>7</v>
       </c>
       <c r="F131" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>129</v>
       </c>
       <c r="C132" t="s">
         <v>189</v>
       </c>
       <c r="D132">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E132" t="s">
         <v>20</v>
       </c>
       <c r="F132" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>131</v>
       </c>
       <c r="C133" t="s">
         <v>190</v>
       </c>
       <c r="D133">
         <v>22</v>
       </c>
       <c r="E133" t="s">
         <v>7</v>
       </c>
       <c r="F133" t="s">
         <v>191</v>
       </c>
     </row>
@@ -4769,51 +4769,51 @@
         <v>8</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
       </c>
       <c r="C141" t="s">
         <v>199</v>
       </c>
       <c r="D141">
         <v>23</v>
       </c>
       <c r="E141" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>140</v>
       </c>
       <c r="C142" t="s">
         <v>201</v>
       </c>
       <c r="D142">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E142" t="s">
         <v>7</v>
       </c>
       <c r="F142" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>141</v>
       </c>
       <c r="C143" t="s">
         <v>202</v>
       </c>
       <c r="D143">
         <v>23</v>
       </c>
       <c r="E143" t="s">
         <v>7</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
     </row>
@@ -4837,51 +4837,51 @@
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>206</v>
       </c>
       <c r="D145">
         <v>22</v>
       </c>
       <c r="E145" t="s">
         <v>26</v>
       </c>
       <c r="F145" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>207</v>
       </c>
       <c r="D146">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E146" t="s">
         <v>7</v>
       </c>
       <c r="F146" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>209</v>
       </c>
       <c r="D147">
         <v>23</v>
       </c>
       <c r="E147" t="s">
         <v>20</v>
       </c>
       <c r="F147" t="s">
         <v>94</v>
       </c>
     </row>
@@ -4922,51 +4922,51 @@
     <row r="150" spans="1:6">
       <c r="A150">
         <v>148</v>
       </c>
       <c r="C150" t="s">
         <v>212</v>
       </c>
       <c r="D150">
         <v>21</v>
       </c>
       <c r="E150" t="s">
         <v>113</v>
       </c>
       <c r="F150" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>149</v>
       </c>
       <c r="C151" t="s">
         <v>214</v>
       </c>
       <c r="D151">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E151" t="s">
         <v>26</v>
       </c>
       <c r="F151" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>150</v>
       </c>
       <c r="C152" t="s">
         <v>215</v>
       </c>
       <c r="D152">
         <v>20</v>
       </c>
       <c r="E152" t="s">
         <v>83</v>
       </c>
       <c r="F152" t="s">
         <v>162</v>
       </c>
     </row>
@@ -5157,51 +5157,51 @@
     <row r="164" spans="1:6">
       <c r="A164">
         <v>162</v>
       </c>
       <c r="C164" t="s">
         <v>231</v>
       </c>
       <c r="D164">
         <v>20</v>
       </c>
       <c r="E164" t="s">
         <v>7</v>
       </c>
       <c r="F164" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>163</v>
       </c>
       <c r="C165" t="s">
         <v>233</v>
       </c>
       <c r="D165">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E165" t="s">
         <v>99</v>
       </c>
       <c r="F165" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>164</v>
       </c>
       <c r="C166" t="s">
         <v>235</v>
       </c>
       <c r="D166">
         <v>22</v>
       </c>
       <c r="E166" t="s">
         <v>7</v>
       </c>
       <c r="F166" t="s">
         <v>66</v>
       </c>
     </row>
@@ -5225,96 +5225,96 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>165</v>
       </c>
       <c r="C168" t="s">
         <v>238</v>
       </c>
       <c r="D168">
         <v>22</v>
       </c>
       <c r="E168" t="s">
         <v>20</v>
       </c>
       <c r="F168" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>167</v>
       </c>
       <c r="C169" t="s">
         <v>239</v>
       </c>
       <c r="D169">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E169" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>168</v>
       </c>
       <c r="C170" t="s">
         <v>240</v>
       </c>
       <c r="D170">
         <v>24</v>
       </c>
       <c r="E170" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>169</v>
       </c>
       <c r="C171" t="s">
         <v>241</v>
       </c>
       <c r="D171">
         <v>23</v>
       </c>
       <c r="E171" t="s">
         <v>51</v>
       </c>
       <c r="F171" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>170</v>
       </c>
       <c r="C172" t="s">
         <v>242</v>
       </c>
       <c r="D172">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E172" t="s">
         <v>7</v>
       </c>
       <c r="F172" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>171</v>
       </c>
       <c r="C173" t="s">
         <v>243</v>
       </c>
       <c r="D173">
         <v>24</v>
       </c>
       <c r="E173" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>172</v>
@@ -5335,51 +5335,51 @@
     <row r="175" spans="1:6">
       <c r="A175">
         <v>173</v>
       </c>
       <c r="C175" t="s">
         <v>245</v>
       </c>
       <c r="D175">
         <v>23</v>
       </c>
       <c r="E175" t="s">
         <v>7</v>
       </c>
       <c r="F175" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>174</v>
       </c>
       <c r="C176" t="s">
         <v>247</v>
       </c>
       <c r="D176">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E176" t="s">
         <v>7</v>
       </c>
       <c r="F176" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>175</v>
       </c>
       <c r="C177" t="s">
         <v>248</v>
       </c>
       <c r="D177">
         <v>22</v>
       </c>
       <c r="E177" t="s">
         <v>26</v>
       </c>
       <c r="F177" t="s">
         <v>75</v>
       </c>
     </row>
@@ -5428,51 +5428,51 @@
         <v>17</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>179</v>
       </c>
       <c r="C181" t="s">
         <v>252</v>
       </c>
       <c r="D181">
         <v>22</v>
       </c>
       <c r="E181" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>180</v>
       </c>
       <c r="C182" t="s">
         <v>253</v>
       </c>
       <c r="D182">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E182" t="s">
         <v>7</v>
       </c>
       <c r="F182" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>181</v>
       </c>
       <c r="C183" t="s">
         <v>255</v>
       </c>
       <c r="D183">
         <v>23</v>
       </c>
       <c r="E183" t="s">
         <v>31</v>
       </c>
       <c r="F183" t="s">
         <v>145</v>
       </c>
     </row>
@@ -5530,51 +5530,51 @@
     <row r="187" spans="1:6">
       <c r="A187">
         <v>185</v>
       </c>
       <c r="C187" t="s">
         <v>259</v>
       </c>
       <c r="D187">
         <v>23</v>
       </c>
       <c r="E187" t="s">
         <v>7</v>
       </c>
       <c r="F187" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>185</v>
       </c>
       <c r="C188" t="s">
         <v>260</v>
       </c>
       <c r="D188">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E188" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>187</v>
       </c>
       <c r="C189" t="s">
         <v>261</v>
       </c>
       <c r="D189">
         <v>21</v>
       </c>
       <c r="E189" t="s">
         <v>227</v>
       </c>
       <c r="F189" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>187</v>
@@ -5722,51 +5722,51 @@
         <v>140</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>197</v>
       </c>
       <c r="C199" t="s">
         <v>273</v>
       </c>
       <c r="D199">
         <v>21</v>
       </c>
       <c r="E199" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>198</v>
       </c>
       <c r="C200" t="s">
         <v>274</v>
       </c>
       <c r="D200">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E200" t="s">
         <v>83</v>
       </c>
       <c r="F200" t="s">
         <v>87</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5844,51 +5844,51 @@
       </c>
       <c r="B4">
         <v>96.0</v>
       </c>
       <c r="C4" t="s">
         <v>277</v>
       </c>
       <c r="D4">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5">
         <v>78.0</v>
       </c>
       <c r="C5" t="s">
         <v>278</v>
       </c>
       <c r="D5">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>83</v>
       </c>
       <c r="F5" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>279</v>
       </c>
       <c r="D6">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
     </row>
@@ -6046,51 +6046,51 @@
       </c>
       <c r="C15" t="s">
         <v>288</v>
       </c>
       <c r="D15">
         <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>31</v>
       </c>
       <c r="F15" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>289</v>
       </c>
       <c r="D16">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>290</v>
       </c>
       <c r="D17">
         <v>24</v>
       </c>
       <c r="E17" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>15</v>
@@ -6134,51 +6134,51 @@
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>293</v>
       </c>
       <c r="D20">
         <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>294</v>
       </c>
       <c r="D21">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E21" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>295</v>
       </c>
       <c r="D22">
         <v>24</v>
       </c>
       <c r="E22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
@@ -6188,68 +6188,68 @@
       </c>
       <c r="C23" t="s">
         <v>296</v>
       </c>
       <c r="D23">
         <v>24</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>297</v>
       </c>
       <c r="D24">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E24" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>298</v>
       </c>
       <c r="D25">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>299</v>
       </c>
       <c r="D26">
         <v>23</v>
       </c>
       <c r="E26" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>24</v>
@@ -6353,71 +6353,71 @@
       </c>
       <c r="C32" t="s">
         <v>305</v>
       </c>
       <c r="D32">
         <v>22</v>
       </c>
       <c r="E32" t="s">
         <v>306</v>
       </c>
       <c r="F32" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>30</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>308</v>
       </c>
       <c r="D33">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E33" t="s">
         <v>99</v>
       </c>
       <c r="F33" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>31</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>309</v>
       </c>
       <c r="D34">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E34" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>32</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>310</v>
       </c>
       <c r="D35">
         <v>23</v>
       </c>
       <c r="E35" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>33</v>
@@ -6675,71 +6675,71 @@
       </c>
       <c r="C49" t="s">
         <v>327</v>
       </c>
       <c r="D49">
         <v>23</v>
       </c>
       <c r="E49" t="s">
         <v>20</v>
       </c>
       <c r="F49" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>329</v>
       </c>
       <c r="D50">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>48</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>330</v>
       </c>
       <c r="D51">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E51" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>332</v>
       </c>
       <c r="D52">
         <v>24</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
         <v>54</v>
       </c>
     </row>
@@ -6880,51 +6880,51 @@
       </c>
       <c r="C60" t="s">
         <v>340</v>
       </c>
       <c r="D60">
         <v>24</v>
       </c>
       <c r="E60" t="s">
         <v>83</v>
       </c>
       <c r="F60" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>58</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>342</v>
       </c>
       <c r="D61">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E61" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>59</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>343</v>
       </c>
       <c r="D62">
         <v>22</v>
       </c>
       <c r="E62" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>60</v>
@@ -7082,51 +7082,51 @@
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>354</v>
       </c>
       <c r="D71">
         <v>23</v>
       </c>
       <c r="E71" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>69</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>355</v>
       </c>
       <c r="D72">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E72" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>70</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>356</v>
       </c>
       <c r="D73">
         <v>23</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
         <v>54</v>
       </c>
     </row>
@@ -7139,51 +7139,51 @@
       </c>
       <c r="C74" t="s">
         <v>357</v>
       </c>
       <c r="D74">
         <v>23</v>
       </c>
       <c r="E74" t="s">
         <v>12</v>
       </c>
       <c r="F74" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>72</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>358</v>
       </c>
       <c r="D75">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E75" t="s">
         <v>12</v>
       </c>
       <c r="F75" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>73</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>359</v>
       </c>
       <c r="D76">
         <v>23</v>
       </c>
       <c r="E76" t="s">
         <v>360</v>
       </c>
     </row>
@@ -7284,51 +7284,51 @@
       </c>
       <c r="C82" t="s">
         <v>366</v>
       </c>
       <c r="D82">
         <v>24</v>
       </c>
       <c r="E82" t="s">
         <v>31</v>
       </c>
       <c r="F82" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>80</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>367</v>
       </c>
       <c r="D83">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E83" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>81</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>368</v>
       </c>
       <c r="D84">
         <v>21</v>
       </c>
       <c r="E84" t="s">
         <v>51</v>
       </c>
       <c r="F84" t="s">
         <v>237</v>
       </c>
     </row>
@@ -7355,51 +7355,51 @@
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>370</v>
       </c>
       <c r="D86">
         <v>23</v>
       </c>
       <c r="E86" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>84</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>371</v>
       </c>
       <c r="D87">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E87" t="s">
         <v>26</v>
       </c>
       <c r="F87" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>85</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>372</v>
       </c>
       <c r="D88">
         <v>24</v>
       </c>
       <c r="E88" t="s">
         <v>17</v>
       </c>
     </row>
@@ -7489,51 +7489,51 @@
       </c>
       <c r="C93" t="s">
         <v>377</v>
       </c>
       <c r="D93">
         <v>23</v>
       </c>
       <c r="E93" t="s">
         <v>99</v>
       </c>
       <c r="F93" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>89</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>379</v>
       </c>
       <c r="D94">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E94" t="s">
         <v>26</v>
       </c>
       <c r="F94" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>92</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>380</v>
       </c>
       <c r="D95">
         <v>23</v>
       </c>
       <c r="E95" t="s">
         <v>26</v>
       </c>
       <c r="F95" t="s">
@@ -7626,51 +7626,51 @@
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>386</v>
       </c>
       <c r="D100">
         <v>22</v>
       </c>
       <c r="E100" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>97</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>387</v>
       </c>
       <c r="D101">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E101" t="s">
         <v>20</v>
       </c>
       <c r="F101" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>99</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>389</v>
       </c>
       <c r="D102">
         <v>22</v>
       </c>
       <c r="E102" t="s">
         <v>7</v>
       </c>
       <c r="F102" t="s">
@@ -7763,68 +7763,68 @@
       </c>
       <c r="C107" t="s">
         <v>395</v>
       </c>
       <c r="D107">
         <v>22</v>
       </c>
       <c r="E107" t="s">
         <v>323</v>
       </c>
       <c r="F107" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>104</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>397</v>
       </c>
       <c r="D108">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E108" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>106</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>398</v>
       </c>
       <c r="D109">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E109" t="s">
         <v>31</v>
       </c>
       <c r="F109" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>107</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>399</v>
       </c>
       <c r="D110">
         <v>23</v>
       </c>
       <c r="E110" t="s">
         <v>26</v>
       </c>
       <c r="F110" t="s">
@@ -7937,91 +7937,91 @@
       </c>
       <c r="C116" t="s">
         <v>405</v>
       </c>
       <c r="D116">
         <v>23</v>
       </c>
       <c r="E116" t="s">
         <v>51</v>
       </c>
       <c r="F116" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>114</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>406</v>
       </c>
       <c r="D117">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E117" t="s">
         <v>113</v>
       </c>
       <c r="F117" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>115</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>407</v>
       </c>
       <c r="D118">
         <v>24</v>
       </c>
       <c r="E118" t="s">
         <v>83</v>
       </c>
       <c r="F118" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>116</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>408</v>
       </c>
       <c r="D119">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E119" t="s">
         <v>227</v>
       </c>
       <c r="F119" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>116</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>410</v>
       </c>
       <c r="D120">
         <v>22</v>
       </c>
       <c r="E120" t="s">
         <v>12</v>
       </c>
     </row>
@@ -8051,51 +8051,51 @@
       </c>
       <c r="C122" t="s">
         <v>412</v>
       </c>
       <c r="D122">
         <v>21</v>
       </c>
       <c r="E122" t="s">
         <v>7</v>
       </c>
       <c r="F122" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>120</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>413</v>
       </c>
       <c r="D123">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E123" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>121</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>415</v>
       </c>
       <c r="D124">
         <v>22</v>
       </c>
       <c r="E124" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>122</v>
@@ -8386,102 +8386,102 @@
     <row r="141" spans="1:6">
       <c r="A141">
         <v>138</v>
       </c>
       <c r="C141" t="s">
         <v>435</v>
       </c>
       <c r="D141">
         <v>22</v>
       </c>
       <c r="E141" t="s">
         <v>26</v>
       </c>
       <c r="F141" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>139</v>
       </c>
       <c r="C142" t="s">
         <v>436</v>
       </c>
       <c r="D142">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E142" t="s">
         <v>26</v>
       </c>
       <c r="F142" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>140</v>
       </c>
       <c r="C143" t="s">
         <v>437</v>
       </c>
       <c r="D143">
         <v>23</v>
       </c>
       <c r="E143" t="s">
         <v>20</v>
       </c>
       <c r="F143" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>141</v>
       </c>
       <c r="C144" t="s">
         <v>438</v>
       </c>
       <c r="D144">
         <v>23</v>
       </c>
       <c r="E144" t="s">
         <v>26</v>
       </c>
       <c r="F144" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>142</v>
       </c>
       <c r="C145" t="s">
         <v>439</v>
       </c>
       <c r="D145">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E145" t="s">
         <v>227</v>
       </c>
       <c r="F145" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>143</v>
       </c>
       <c r="C146" t="s">
         <v>440</v>
       </c>
       <c r="D146">
         <v>24</v>
       </c>
       <c r="E146" t="s">
         <v>7</v>
       </c>
       <c r="F146" t="s">
         <v>232</v>
       </c>
     </row>
@@ -8502,150 +8502,150 @@
         <v>66</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>145</v>
       </c>
       <c r="C148" t="s">
         <v>442</v>
       </c>
       <c r="D148">
         <v>23</v>
       </c>
       <c r="E148" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>146</v>
       </c>
       <c r="C149" t="s">
         <v>443</v>
       </c>
       <c r="D149">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E149" t="s">
         <v>20</v>
       </c>
       <c r="F149" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>147</v>
       </c>
       <c r="C150" t="s">
         <v>444</v>
       </c>
       <c r="D150">
         <v>22</v>
       </c>
       <c r="E150" t="s">
         <v>31</v>
       </c>
       <c r="F150" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>148</v>
       </c>
       <c r="C151" t="s">
         <v>445</v>
       </c>
       <c r="D151">
         <v>22</v>
       </c>
       <c r="E151" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>149</v>
       </c>
       <c r="C152" t="s">
         <v>446</v>
       </c>
       <c r="D152">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E152" t="s">
         <v>7</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>150</v>
       </c>
       <c r="C153" t="s">
         <v>447</v>
       </c>
       <c r="D153">
         <v>23</v>
       </c>
       <c r="E153" t="s">
         <v>7</v>
       </c>
       <c r="F153" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>151</v>
       </c>
       <c r="C154" t="s">
         <v>448</v>
       </c>
       <c r="D154">
         <v>23</v>
       </c>
       <c r="E154" t="s">
         <v>7</v>
       </c>
       <c r="F154" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
       </c>
       <c r="C155" t="s">
         <v>449</v>
       </c>
       <c r="D155">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E155" t="s">
         <v>323</v>
       </c>
       <c r="F155" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>153</v>
       </c>
       <c r="C156" t="s">
         <v>451</v>
       </c>
       <c r="D156">
         <v>22</v>
       </c>
       <c r="E156" t="s">
         <v>99</v>
       </c>
       <c r="F156" t="s">
         <v>122</v>
       </c>
     </row>
@@ -8768,102 +8768,102 @@
     <row r="164" spans="1:6">
       <c r="A164">
         <v>160</v>
       </c>
       <c r="C164" t="s">
         <v>461</v>
       </c>
       <c r="D164">
         <v>21</v>
       </c>
       <c r="E164" t="s">
         <v>26</v>
       </c>
       <c r="F164" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>162</v>
       </c>
       <c r="C165" t="s">
         <v>462</v>
       </c>
       <c r="D165">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E165" t="s">
         <v>51</v>
       </c>
       <c r="F165" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>163</v>
       </c>
       <c r="C166" t="s">
         <v>463</v>
       </c>
       <c r="D166">
         <v>23</v>
       </c>
       <c r="E166" t="s">
         <v>7</v>
       </c>
       <c r="F166" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>164</v>
       </c>
       <c r="C167" t="s">
         <v>465</v>
       </c>
       <c r="D167">
         <v>23</v>
       </c>
       <c r="E167" t="s">
         <v>20</v>
       </c>
       <c r="F167" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>164</v>
       </c>
       <c r="C168" t="s">
         <v>466</v>
       </c>
       <c r="D168">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E168" t="s">
         <v>7</v>
       </c>
       <c r="F168" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>166</v>
       </c>
       <c r="C169" t="s">
         <v>467</v>
       </c>
       <c r="D169">
         <v>22</v>
       </c>
       <c r="E169" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>166</v>
@@ -8884,51 +8884,51 @@
     <row r="171" spans="1:6">
       <c r="A171">
         <v>168</v>
       </c>
       <c r="C171" t="s">
         <v>469</v>
       </c>
       <c r="D171">
         <v>24</v>
       </c>
       <c r="E171" t="s">
         <v>83</v>
       </c>
       <c r="F171" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>169</v>
       </c>
       <c r="C172" t="s">
         <v>470</v>
       </c>
       <c r="D172">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E172" t="s">
         <v>51</v>
       </c>
       <c r="F172" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>170</v>
       </c>
       <c r="C173" t="s">
         <v>471</v>
       </c>
       <c r="D173">
         <v>23</v>
       </c>
       <c r="E173" t="s">
         <v>31</v>
       </c>
       <c r="F173" t="s">
         <v>170</v>
       </c>
     </row>
@@ -9232,68 +9232,68 @@
         <v>127</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>189</v>
       </c>
       <c r="C192" t="s">
         <v>491</v>
       </c>
       <c r="D192">
         <v>23</v>
       </c>
       <c r="E192" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>190</v>
       </c>
       <c r="C193" t="s">
         <v>492</v>
       </c>
       <c r="D193">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E193" t="s">
         <v>7</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>191</v>
       </c>
       <c r="C194" t="s">
         <v>493</v>
       </c>
       <c r="D194">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E194" t="s">
         <v>7</v>
       </c>
       <c r="F194" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>191</v>
       </c>
       <c r="C195" t="s">
         <v>494</v>
       </c>
       <c r="D195">
         <v>21</v>
       </c>
       <c r="E195" t="s">
         <v>7</v>
       </c>
       <c r="F195" t="s">
         <v>208</v>
       </c>
     </row>
@@ -9317,221 +9317,221 @@
     <row r="197" spans="1:6">
       <c r="A197">
         <v>193</v>
       </c>
       <c r="C197" t="s">
         <v>496</v>
       </c>
       <c r="D197">
         <v>22</v>
       </c>
       <c r="E197" t="s">
         <v>20</v>
       </c>
       <c r="F197" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>195</v>
       </c>
       <c r="C198" t="s">
         <v>497</v>
       </c>
       <c r="D198">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E198" t="s">
         <v>31</v>
       </c>
       <c r="F198" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>195</v>
       </c>
       <c r="C199" t="s">
         <v>499</v>
       </c>
       <c r="D199">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E199" t="s">
         <v>51</v>
       </c>
       <c r="F199" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>197</v>
       </c>
       <c r="C200" t="s">
         <v>500</v>
       </c>
       <c r="D200">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E200" t="s">
         <v>113</v>
       </c>
       <c r="F200" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>198</v>
       </c>
       <c r="C201" t="s">
         <v>501</v>
       </c>
       <c r="D201">
         <v>23</v>
       </c>
       <c r="E201" t="s">
         <v>26</v>
       </c>
       <c r="F201" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>198</v>
       </c>
       <c r="C202" t="s">
         <v>502</v>
       </c>
       <c r="D202">
         <v>23</v>
       </c>
       <c r="E202" t="s">
         <v>51</v>
       </c>
       <c r="F202" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>200</v>
       </c>
       <c r="C203" t="s">
         <v>503</v>
       </c>
       <c r="D203">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E203" t="s">
         <v>83</v>
       </c>
       <c r="F203" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>201</v>
       </c>
       <c r="C204" t="s">
         <v>504</v>
       </c>
       <c r="D204">
         <v>23</v>
       </c>
       <c r="E204" t="s">
         <v>99</v>
       </c>
       <c r="F204" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>202</v>
       </c>
       <c r="C205" t="s">
         <v>505</v>
       </c>
       <c r="D205">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E205" t="s">
         <v>99</v>
       </c>
       <c r="F205" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>203</v>
       </c>
       <c r="C206" t="s">
         <v>506</v>
       </c>
       <c r="D206">
         <v>22</v>
       </c>
       <c r="E206" t="s">
         <v>7</v>
       </c>
       <c r="F206" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>204</v>
       </c>
       <c r="C207" t="s">
         <v>507</v>
       </c>
       <c r="D207">
         <v>23</v>
       </c>
       <c r="E207" t="s">
         <v>20</v>
       </c>
       <c r="F207" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>205</v>
       </c>
       <c r="C208" t="s">
         <v>508</v>
       </c>
       <c r="D208">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E208" t="s">
         <v>227</v>
       </c>
       <c r="F208" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>206</v>
       </c>
       <c r="C209" t="s">
         <v>509</v>
       </c>
       <c r="D209">
         <v>24</v>
       </c>
       <c r="E209" t="s">
         <v>510</v>
       </c>
       <c r="F209" t="s">
         <v>511</v>
       </c>
     </row>
@@ -9742,51 +9742,51 @@
     <row r="222" spans="1:6">
       <c r="A222">
         <v>219</v>
       </c>
       <c r="C222" t="s">
         <v>528</v>
       </c>
       <c r="D222">
         <v>23</v>
       </c>
       <c r="E222" t="s">
         <v>20</v>
       </c>
       <c r="F222" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>220</v>
       </c>
       <c r="C223" t="s">
         <v>529</v>
       </c>
       <c r="D223">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E223" t="s">
         <v>51</v>
       </c>
       <c r="F223" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>220</v>
       </c>
       <c r="C224" t="s">
         <v>530</v>
       </c>
       <c r="D224">
         <v>20</v>
       </c>
       <c r="E224" t="s">
         <v>204</v>
       </c>
       <c r="F224" t="s">
         <v>205</v>
       </c>
     </row>
@@ -9844,85 +9844,85 @@
     <row r="228" spans="1:6">
       <c r="A228">
         <v>225</v>
       </c>
       <c r="C228" t="s">
         <v>534</v>
       </c>
       <c r="D228">
         <v>21</v>
       </c>
       <c r="E228" t="s">
         <v>204</v>
       </c>
       <c r="F228" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
         <v>225</v>
       </c>
       <c r="C229" t="s">
         <v>535</v>
       </c>
       <c r="D229">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E229" t="s">
         <v>204</v>
       </c>
       <c r="F229" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
         <v>225</v>
       </c>
       <c r="C230" t="s">
         <v>536</v>
       </c>
       <c r="D230">
         <v>23</v>
       </c>
       <c r="E230" t="s">
         <v>204</v>
       </c>
       <c r="F230" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>228</v>
       </c>
       <c r="C231" t="s">
         <v>537</v>
       </c>
       <c r="D231">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E231" t="s">
         <v>7</v>
       </c>
       <c r="F231" t="s">
         <v>66</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>