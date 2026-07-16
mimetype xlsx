--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -3416,136 +3416,136 @@
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="D9">
         <v>25</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>24.0</v>
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>19</v>
       </c>
       <c r="D11">
         <v>22</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>21</v>
       </c>
       <c r="D12">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>22</v>
       </c>
       <c r="D13">
         <v>23</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
@@ -3572,51 +3572,51 @@
       </c>
       <c r="C15" t="s">
         <v>24</v>
       </c>
       <c r="D15">
         <v>25</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>25</v>
       </c>
       <c r="D16">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>26</v>
       </c>
       <c r="D17">
         <v>24</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
@@ -3694,51 +3694,51 @@
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>33</v>
       </c>
       <c r="D22">
         <v>25</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>34</v>
       </c>
       <c r="D23">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>35</v>
       </c>
       <c r="D24">
         <v>24</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
@@ -3984,51 +3984,51 @@
       </c>
       <c r="C38" t="s">
         <v>55</v>
       </c>
       <c r="D38">
         <v>25</v>
       </c>
       <c r="E38" t="s">
         <v>56</v>
       </c>
       <c r="F38" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>58</v>
       </c>
       <c r="D39">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>60</v>
       </c>
       <c r="D40">
         <v>23</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
     </row>
@@ -4078,68 +4078,68 @@
       </c>
       <c r="C43" t="s">
         <v>63</v>
       </c>
       <c r="D43">
         <v>23</v>
       </c>
       <c r="E43" t="s">
         <v>64</v>
       </c>
       <c r="F43" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>66</v>
       </c>
       <c r="D44">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>67</v>
       </c>
       <c r="D45">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>68</v>
       </c>
       <c r="D46">
         <v>24</v>
       </c>
       <c r="E46" t="s">
         <v>69</v>
       </c>
       <c r="F46" t="s">
         <v>70</v>
       </c>
     </row>
@@ -4581,51 +4581,51 @@
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>104</v>
       </c>
       <c r="D71">
         <v>24</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>105</v>
       </c>
       <c r="D72">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E72" t="s">
         <v>106</v>
       </c>
       <c r="F72" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>108</v>
       </c>
       <c r="D73">
         <v>23</v>
       </c>
       <c r="E73" t="s">
         <v>79</v>
       </c>
       <c r="F73" t="s">
@@ -4658,51 +4658,51 @@
       </c>
       <c r="C75" t="s">
         <v>111</v>
       </c>
       <c r="D75">
         <v>24</v>
       </c>
       <c r="E75" t="s">
         <v>79</v>
       </c>
       <c r="F75" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>113</v>
       </c>
       <c r="D76">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E76" t="s">
         <v>79</v>
       </c>
       <c r="F76" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>114</v>
       </c>
       <c r="D77">
         <v>24</v>
       </c>
       <c r="E77" t="s">
         <v>79</v>
       </c>
       <c r="F77" t="s">
@@ -5077,51 +5077,51 @@
       </c>
       <c r="C97" t="s">
         <v>143</v>
       </c>
       <c r="D97">
         <v>24</v>
       </c>
       <c r="E97" t="s">
         <v>79</v>
       </c>
       <c r="F97" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>144</v>
       </c>
       <c r="D98">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E98" t="s">
         <v>145</v>
       </c>
       <c r="F98" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>147</v>
       </c>
       <c r="D99">
         <v>24</v>
       </c>
       <c r="E99" t="s">
         <v>12</v>
       </c>
     </row>
@@ -5154,51 +5154,51 @@
       </c>
       <c r="C101" t="s">
         <v>150</v>
       </c>
       <c r="D101">
         <v>24</v>
       </c>
       <c r="E101" t="s">
         <v>64</v>
       </c>
       <c r="F101" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>99</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>152</v>
       </c>
       <c r="D102">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E102" t="s">
         <v>79</v>
       </c>
       <c r="F102" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>154</v>
       </c>
       <c r="D103">
         <v>22</v>
       </c>
       <c r="E103" t="s">
         <v>145</v>
       </c>
       <c r="F103" t="s">
@@ -5214,51 +5214,51 @@
       </c>
       <c r="C104" t="s">
         <v>156</v>
       </c>
       <c r="D104">
         <v>24</v>
       </c>
       <c r="E104" t="s">
         <v>145</v>
       </c>
       <c r="F104" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>157</v>
       </c>
       <c r="D105">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E105" t="s">
         <v>31</v>
       </c>
       <c r="F105" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>159</v>
       </c>
       <c r="D106">
         <v>24</v>
       </c>
       <c r="E106" t="s">
         <v>79</v>
       </c>
       <c r="F106" t="s">
@@ -5331,51 +5331,51 @@
       </c>
       <c r="C110" t="s">
         <v>165</v>
       </c>
       <c r="D110">
         <v>23</v>
       </c>
       <c r="E110" t="s">
         <v>166</v>
       </c>
       <c r="F110" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>168</v>
       </c>
       <c r="D111">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E111" t="s">
         <v>45</v>
       </c>
       <c r="F111" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>169</v>
       </c>
       <c r="D112">
         <v>23</v>
       </c>
       <c r="E112" t="s">
         <v>45</v>
       </c>
       <c r="F112" t="s">
@@ -5528,51 +5528,51 @@
       </c>
       <c r="C120" t="s">
         <v>179</v>
       </c>
       <c r="D120">
         <v>25</v>
       </c>
       <c r="E120" t="s">
         <v>102</v>
       </c>
       <c r="F120" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>180</v>
       </c>
       <c r="D121">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E121" t="s">
         <v>31</v>
       </c>
       <c r="F121" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>181</v>
       </c>
       <c r="D122">
         <v>23</v>
       </c>
       <c r="E122" t="s">
         <v>54</v>
       </c>
     </row>
@@ -5582,68 +5582,68 @@
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>182</v>
       </c>
       <c r="D123">
         <v>24</v>
       </c>
       <c r="E123" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>183</v>
       </c>
       <c r="D124">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E124" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>184</v>
       </c>
       <c r="D125">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E125" t="s">
         <v>64</v>
       </c>
       <c r="F125" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>186</v>
       </c>
       <c r="D126">
         <v>24</v>
       </c>
       <c r="E126" t="s">
         <v>93</v>
       </c>
       <c r="F126" t="s">
@@ -5659,51 +5659,51 @@
       </c>
       <c r="C127" t="s">
         <v>187</v>
       </c>
       <c r="D127">
         <v>24</v>
       </c>
       <c r="E127" t="s">
         <v>79</v>
       </c>
       <c r="F127" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>189</v>
       </c>
       <c r="D128">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E128" t="s">
         <v>88</v>
       </c>
       <c r="F128" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>191</v>
       </c>
       <c r="D129">
         <v>25</v>
       </c>
       <c r="E129" t="s">
         <v>192</v>
       </c>
       <c r="F129" t="s">
@@ -5764,68 +5764,68 @@
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>199</v>
       </c>
       <c r="D133">
         <v>23</v>
       </c>
       <c r="E133" t="s">
         <v>106</v>
       </c>
       <c r="F133" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>201</v>
       </c>
       <c r="D134">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E134" t="s">
         <v>56</v>
       </c>
       <c r="F134" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>202</v>
       </c>
       <c r="D135">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E135" t="s">
         <v>79</v>
       </c>
       <c r="F135" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>203</v>
       </c>
       <c r="D136">
         <v>22</v>
       </c>
       <c r="E136" t="s">
         <v>93</v>
       </c>
       <c r="F136" t="s">
         <v>142</v>
       </c>
     </row>
@@ -6282,187 +6282,187 @@
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="C164" t="s">
         <v>241</v>
       </c>
       <c r="D164">
         <v>22</v>
       </c>
       <c r="E164" t="s">
         <v>145</v>
       </c>
       <c r="F164" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="C165" t="s">
         <v>242</v>
       </c>
       <c r="D165">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E165" t="s">
         <v>124</v>
       </c>
       <c r="F165" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>164</v>
       </c>
       <c r="C166" t="s">
         <v>244</v>
       </c>
       <c r="D166">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E166" t="s">
         <v>93</v>
       </c>
       <c r="F166" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>164</v>
       </c>
       <c r="C167" t="s">
         <v>246</v>
       </c>
       <c r="D167">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E167" t="s">
         <v>88</v>
       </c>
       <c r="F167" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="C168" t="s">
         <v>248</v>
       </c>
       <c r="D168">
         <v>24</v>
       </c>
       <c r="E168" t="s">
         <v>79</v>
       </c>
       <c r="F168" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>167</v>
       </c>
       <c r="C169" t="s">
         <v>249</v>
       </c>
       <c r="D169">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E169" t="s">
         <v>69</v>
       </c>
       <c r="F169" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>251</v>
       </c>
       <c r="D170">
         <v>23</v>
       </c>
       <c r="E170" t="s">
         <v>79</v>
       </c>
       <c r="F170" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="C171" t="s">
         <v>252</v>
       </c>
       <c r="D171">
         <v>22</v>
       </c>
       <c r="E171" t="s">
         <v>79</v>
       </c>
       <c r="F171" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="C172" t="s">
         <v>253</v>
       </c>
       <c r="D172">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E172" t="s">
         <v>254</v>
       </c>
       <c r="F172" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="C173" t="s">
         <v>256</v>
       </c>
       <c r="D173">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E173" t="s">
         <v>64</v>
       </c>
       <c r="F173" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>172</v>
       </c>
       <c r="C174" t="s">
         <v>258</v>
       </c>
       <c r="D174">
         <v>23</v>
       </c>
       <c r="E174" t="s">
         <v>88</v>
       </c>
       <c r="F174" t="s">
         <v>259</v>
       </c>
     </row>
@@ -6534,187 +6534,187 @@
     <row r="179" spans="1:6">
       <c r="A179">
         <v>177</v>
       </c>
       <c r="C179" t="s">
         <v>267</v>
       </c>
       <c r="D179">
         <v>25</v>
       </c>
       <c r="E179" t="s">
         <v>79</v>
       </c>
       <c r="F179" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="C180" t="s">
         <v>268</v>
       </c>
       <c r="D180">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E180" t="s">
         <v>93</v>
       </c>
       <c r="F180" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>179</v>
       </c>
       <c r="C181" t="s">
         <v>269</v>
       </c>
       <c r="D181">
         <v>23</v>
       </c>
       <c r="E181" t="s">
         <v>93</v>
       </c>
       <c r="F181" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="C182" t="s">
         <v>270</v>
       </c>
       <c r="D182">
         <v>22</v>
       </c>
       <c r="E182" t="s">
         <v>124</v>
       </c>
       <c r="F182" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="C183" t="s">
         <v>272</v>
       </c>
       <c r="D183">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E183" t="s">
         <v>79</v>
       </c>
       <c r="F183" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="C184" t="s">
         <v>273</v>
       </c>
       <c r="D184">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E184" t="s">
         <v>161</v>
       </c>
       <c r="F184" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>183</v>
       </c>
       <c r="C185" t="s">
         <v>274</v>
       </c>
       <c r="D185">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E185" t="s">
         <v>64</v>
       </c>
       <c r="F185" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="C186" t="s">
         <v>275</v>
       </c>
       <c r="D186">
         <v>22</v>
       </c>
       <c r="E186" t="s">
         <v>264</v>
       </c>
       <c r="F186" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>185</v>
       </c>
       <c r="C187" t="s">
         <v>277</v>
       </c>
       <c r="D187">
         <v>23</v>
       </c>
       <c r="E187" t="s">
         <v>106</v>
       </c>
       <c r="F187" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>185</v>
       </c>
       <c r="C188" t="s">
         <v>278</v>
       </c>
       <c r="D188">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E188" t="s">
         <v>254</v>
       </c>
       <c r="F188" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="C189" t="s">
         <v>279</v>
       </c>
       <c r="D189">
         <v>24</v>
       </c>
       <c r="E189" t="s">
         <v>121</v>
       </c>
       <c r="F189" t="s">
         <v>280</v>
       </c>
     </row>
@@ -6894,71 +6894,71 @@
       </c>
       <c r="B3">
         <v>96.0</v>
       </c>
       <c r="C3" t="s">
         <v>288</v>
       </c>
       <c r="D3">
         <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>78.0</v>
       </c>
       <c r="C4" t="s">
         <v>289</v>
       </c>
       <c r="D4">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>290</v>
       </c>
       <c r="D5">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>291</v>
       </c>
       <c r="D6">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
     </row>
@@ -7008,51 +7008,51 @@
       </c>
       <c r="C9" t="s">
         <v>294</v>
       </c>
       <c r="D9">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>121</v>
       </c>
       <c r="F9" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>295</v>
       </c>
       <c r="D10">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>296</v>
       </c>
       <c r="D11">
         <v>25</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
@@ -7076,51 +7076,51 @@
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>298</v>
       </c>
       <c r="D13">
         <v>25</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>299</v>
       </c>
       <c r="D14">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E14" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>301</v>
       </c>
       <c r="D15">
         <v>24</v>
       </c>
       <c r="E15" t="s">
         <v>302</v>
       </c>
       <c r="F15" t="s">
         <v>303</v>
       </c>
     </row>
@@ -7133,108 +7133,108 @@
       </c>
       <c r="C16" t="s">
         <v>304</v>
       </c>
       <c r="D16">
         <v>24</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>305</v>
       </c>
       <c r="D17">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>306</v>
       </c>
       <c r="D18">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>307</v>
       </c>
       <c r="D19">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>308</v>
       </c>
       <c r="D20">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E20" t="s">
         <v>309</v>
       </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>310</v>
       </c>
       <c r="D21">
         <v>24</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
     </row>
@@ -7571,153 +7571,153 @@
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>330</v>
       </c>
       <c r="D40">
         <v>24</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>331</v>
       </c>
       <c r="D41">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E41" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>332</v>
       </c>
       <c r="D42">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>333</v>
       </c>
       <c r="D43">
         <v>24</v>
       </c>
       <c r="E43" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>334</v>
       </c>
       <c r="D44">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>42</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>335</v>
       </c>
       <c r="D45">
         <v>24</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>336</v>
       </c>
       <c r="D46">
         <v>23</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>337</v>
       </c>
       <c r="D47">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>338</v>
       </c>
       <c r="D48">
         <v>24</v>
       </c>
       <c r="E48" t="s">
         <v>79</v>
       </c>
       <c r="F48" t="s">
         <v>112</v>
       </c>
     </row>
@@ -7784,51 +7784,51 @@
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>343</v>
       </c>
       <c r="D52">
         <v>23</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>344</v>
       </c>
       <c r="D53">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E53" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>345</v>
       </c>
       <c r="D54">
         <v>22</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
@@ -7838,51 +7838,51 @@
       </c>
       <c r="C55" t="s">
         <v>346</v>
       </c>
       <c r="D55">
         <v>24</v>
       </c>
       <c r="E55" t="s">
         <v>12</v>
       </c>
       <c r="F55" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>347</v>
       </c>
       <c r="D56">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>348</v>
       </c>
       <c r="D57">
         <v>24</v>
       </c>
       <c r="E57" t="s">
         <v>93</v>
       </c>
       <c r="F57" t="s">
         <v>94</v>
       </c>
     </row>
@@ -8029,51 +8029,51 @@
       </c>
       <c r="C65" t="s">
         <v>356</v>
       </c>
       <c r="D65">
         <v>24</v>
       </c>
       <c r="E65" t="s">
         <v>145</v>
       </c>
       <c r="F65" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>357</v>
       </c>
       <c r="D66">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E66" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>358</v>
       </c>
       <c r="D67">
         <v>24</v>
       </c>
       <c r="E67" t="s">
         <v>45</v>
       </c>
       <c r="F67" t="s">
         <v>212</v>
       </c>
     </row>
@@ -8197,51 +8197,51 @@
       </c>
       <c r="C74" t="s">
         <v>366</v>
       </c>
       <c r="D74">
         <v>22</v>
       </c>
       <c r="E74" t="s">
         <v>124</v>
       </c>
       <c r="F74" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>368</v>
       </c>
       <c r="D75">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>369</v>
       </c>
       <c r="D76">
         <v>24</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
@@ -8365,71 +8365,71 @@
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>377</v>
       </c>
       <c r="D83">
         <v>23</v>
       </c>
       <c r="E83" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>81</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>378</v>
       </c>
       <c r="D84">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E84" t="s">
         <v>93</v>
       </c>
       <c r="F84" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>379</v>
       </c>
       <c r="D85">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E85" t="s">
         <v>54</v>
       </c>
       <c r="F85" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>380</v>
       </c>
       <c r="D86">
         <v>23</v>
       </c>
       <c r="E86" t="s">
         <v>12</v>
       </c>
       <c r="F86" t="s">
@@ -8445,51 +8445,51 @@
       </c>
       <c r="C87" t="s">
         <v>381</v>
       </c>
       <c r="D87">
         <v>24</v>
       </c>
       <c r="E87" t="s">
         <v>69</v>
       </c>
       <c r="F87" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>383</v>
       </c>
       <c r="D88">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E88" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>86</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>384</v>
       </c>
       <c r="D89">
         <v>21</v>
       </c>
       <c r="E89" t="s">
         <v>309</v>
       </c>
       <c r="F89" t="s">
         <v>385</v>
       </c>
     </row>
@@ -8542,51 +8542,51 @@
       </c>
       <c r="C92" t="s">
         <v>388</v>
       </c>
       <c r="D92">
         <v>24</v>
       </c>
       <c r="E92" t="s">
         <v>145</v>
       </c>
       <c r="F92" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>389</v>
       </c>
       <c r="D93">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E93" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>390</v>
       </c>
       <c r="D94">
         <v>25</v>
       </c>
       <c r="E94" t="s">
         <v>93</v>
       </c>
       <c r="F94" t="s">
         <v>142</v>
       </c>
     </row>
@@ -8690,51 +8690,51 @@
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>397</v>
       </c>
       <c r="D100">
         <v>23</v>
       </c>
       <c r="E100" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>398</v>
       </c>
       <c r="D101">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E101" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>100</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>400</v>
       </c>
       <c r="D102">
         <v>23</v>
       </c>
       <c r="E102" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
@@ -8744,51 +8744,51 @@
       </c>
       <c r="C103" t="s">
         <v>401</v>
       </c>
       <c r="D103">
         <v>24</v>
       </c>
       <c r="E103" t="s">
         <v>96</v>
       </c>
       <c r="F103" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>102</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>403</v>
       </c>
       <c r="D104">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E104" t="s">
         <v>96</v>
       </c>
       <c r="F104" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>404</v>
       </c>
       <c r="D105">
         <v>24</v>
       </c>
       <c r="E105" t="s">
         <v>10</v>
       </c>
     </row>
@@ -8892,91 +8892,91 @@
       </c>
       <c r="C111" t="s">
         <v>410</v>
       </c>
       <c r="D111">
         <v>23</v>
       </c>
       <c r="E111" t="s">
         <v>31</v>
       </c>
       <c r="F111" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>411</v>
       </c>
       <c r="D112">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E112" t="s">
         <v>64</v>
       </c>
       <c r="F112" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>111</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>412</v>
       </c>
       <c r="D113">
         <v>25</v>
       </c>
       <c r="E113" t="s">
         <v>166</v>
       </c>
       <c r="F113" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>112</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>414</v>
       </c>
       <c r="D114">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E114" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>113</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>415</v>
       </c>
       <c r="D115">
         <v>25</v>
       </c>
       <c r="E115" t="s">
         <v>79</v>
       </c>
       <c r="F115" t="s">
         <v>112</v>
       </c>
     </row>
@@ -9100,51 +9100,51 @@
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>422</v>
       </c>
       <c r="D122">
         <v>23</v>
       </c>
       <c r="E122" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>121</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>423</v>
       </c>
       <c r="D123">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E123" t="s">
         <v>93</v>
       </c>
       <c r="F123" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>122</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>424</v>
       </c>
       <c r="D124">
         <v>23</v>
       </c>
       <c r="E124" t="s">
         <v>20</v>
       </c>
     </row>
@@ -9440,51 +9440,51 @@
         <v>151</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>140</v>
       </c>
       <c r="C142" t="s">
         <v>444</v>
       </c>
       <c r="D142">
         <v>22</v>
       </c>
       <c r="E142" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>141</v>
       </c>
       <c r="C143" t="s">
         <v>445</v>
       </c>
       <c r="D143">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E143" t="s">
         <v>93</v>
       </c>
       <c r="F143" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>142</v>
       </c>
       <c r="C144" t="s">
         <v>446</v>
       </c>
       <c r="D144">
         <v>22</v>
       </c>
       <c r="E144" t="s">
         <v>145</v>
       </c>
       <c r="F144" t="s">
         <v>155</v>
       </c>
     </row>
@@ -9508,51 +9508,51 @@
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>449</v>
       </c>
       <c r="D146">
         <v>22</v>
       </c>
       <c r="E146" t="s">
         <v>79</v>
       </c>
       <c r="F146" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>450</v>
       </c>
       <c r="D147">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E147" t="s">
         <v>145</v>
       </c>
       <c r="F147" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
       </c>
       <c r="C148" t="s">
         <v>451</v>
       </c>
       <c r="D148">
         <v>24</v>
       </c>
       <c r="E148" t="s">
         <v>79</v>
       </c>
       <c r="F148" t="s">
         <v>448</v>
       </c>
     </row>
@@ -9604,51 +9604,51 @@
     <row r="152" spans="1:6">
       <c r="A152">
         <v>150</v>
       </c>
       <c r="C152" t="s">
         <v>457</v>
       </c>
       <c r="D152">
         <v>23</v>
       </c>
       <c r="E152" t="s">
         <v>264</v>
       </c>
       <c r="F152" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>151</v>
       </c>
       <c r="C153" t="s">
         <v>458</v>
       </c>
       <c r="D153">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E153" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
       </c>
       <c r="C154" t="s">
         <v>459</v>
       </c>
       <c r="D154">
         <v>23</v>
       </c>
       <c r="E154" t="s">
         <v>93</v>
       </c>
       <c r="F154" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
@@ -9768,51 +9768,51 @@
     <row r="162" spans="1:6">
       <c r="A162">
         <v>159</v>
       </c>
       <c r="C162" t="s">
         <v>469</v>
       </c>
       <c r="D162">
         <v>23</v>
       </c>
       <c r="E162" t="s">
         <v>79</v>
       </c>
       <c r="F162" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>161</v>
       </c>
       <c r="C163" t="s">
         <v>470</v>
       </c>
       <c r="D163">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E163" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>162</v>
       </c>
       <c r="C164" t="s">
         <v>471</v>
       </c>
       <c r="D164">
         <v>23</v>
       </c>
       <c r="E164" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>162</v>
       </c>
       <c r="C165" t="s">
         <v>472</v>
@@ -9861,136 +9861,136 @@
         <v>271</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>
       </c>
       <c r="C168" t="s">
         <v>475</v>
       </c>
       <c r="D168">
         <v>25</v>
       </c>
       <c r="E168" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>167</v>
       </c>
       <c r="C169" t="s">
         <v>476</v>
       </c>
       <c r="D169">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E169" t="s">
         <v>93</v>
       </c>
       <c r="F169" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>168</v>
       </c>
       <c r="C170" t="s">
         <v>477</v>
       </c>
       <c r="D170">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E170" t="s">
         <v>64</v>
       </c>
       <c r="F170" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>169</v>
       </c>
       <c r="C171" t="s">
         <v>479</v>
       </c>
       <c r="D171">
         <v>22</v>
       </c>
       <c r="E171" t="s">
         <v>79</v>
       </c>
       <c r="F171" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>169</v>
       </c>
       <c r="C172" t="s">
         <v>480</v>
       </c>
       <c r="D172">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E172" t="s">
         <v>79</v>
       </c>
       <c r="F172" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>169</v>
       </c>
       <c r="C173" t="s">
         <v>481</v>
       </c>
       <c r="D173">
         <v>24</v>
       </c>
       <c r="E173" t="s">
         <v>79</v>
       </c>
       <c r="F173" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>172</v>
       </c>
       <c r="C174" t="s">
         <v>482</v>
       </c>
       <c r="D174">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E174" t="s">
         <v>93</v>
       </c>
       <c r="F174" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>172</v>
       </c>
       <c r="C175" t="s">
         <v>483</v>
       </c>
       <c r="D175">
         <v>22</v>
       </c>
       <c r="E175" t="s">
         <v>166</v>
       </c>
       <c r="F175" t="s">
         <v>484</v>
       </c>
     </row>
@@ -10025,51 +10025,51 @@
     <row r="178" spans="1:6">
       <c r="A178">
         <v>176</v>
       </c>
       <c r="C178" t="s">
         <v>487</v>
       </c>
       <c r="D178">
         <v>22</v>
       </c>
       <c r="E178" t="s">
         <v>69</v>
       </c>
       <c r="F178" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>176</v>
       </c>
       <c r="C179" t="s">
         <v>488</v>
       </c>
       <c r="D179">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E179" t="s">
         <v>79</v>
       </c>
       <c r="F179" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>178</v>
       </c>
       <c r="C180" t="s">
         <v>489</v>
       </c>
       <c r="D180">
         <v>24</v>
       </c>
       <c r="E180" t="s">
         <v>455</v>
       </c>
       <c r="F180" t="s">
         <v>490</v>
       </c>
     </row>
@@ -10144,51 +10144,51 @@
     <row r="185" spans="1:6">
       <c r="A185">
         <v>183</v>
       </c>
       <c r="C185" t="s">
         <v>495</v>
       </c>
       <c r="D185">
         <v>23</v>
       </c>
       <c r="E185" t="s">
         <v>93</v>
       </c>
       <c r="F185" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>184</v>
       </c>
       <c r="C186" t="s">
         <v>496</v>
       </c>
       <c r="D186">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E186" t="s">
         <v>79</v>
       </c>
       <c r="F186" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>185</v>
       </c>
       <c r="C187" t="s">
         <v>497</v>
       </c>
       <c r="D187">
         <v>22</v>
       </c>
       <c r="E187" t="s">
         <v>93</v>
       </c>
       <c r="F187" t="s">
         <v>142</v>
       </c>
     </row>
@@ -10379,65 +10379,65 @@
     <row r="199" spans="1:6">
       <c r="A199">
         <v>197</v>
       </c>
       <c r="C199" t="s">
         <v>512</v>
       </c>
       <c r="D199">
         <v>22</v>
       </c>
       <c r="E199" t="s">
         <v>45</v>
       </c>
       <c r="F199" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>198</v>
       </c>
       <c r="C200" t="s">
         <v>514</v>
       </c>
       <c r="D200">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E200" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>198</v>
       </c>
       <c r="C201" t="s">
         <v>516</v>
       </c>
       <c r="D201">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E201" t="s">
         <v>79</v>
       </c>
       <c r="F201" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>198</v>
       </c>
       <c r="C202" t="s">
         <v>517</v>
       </c>
       <c r="D202">
         <v>23</v>
       </c>
       <c r="E202" t="s">
         <v>79</v>
       </c>
       <c r="F202" t="s">
         <v>80</v>
       </c>
     </row>
@@ -10566,51 +10566,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>526</v>
       </c>
       <c r="D2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E2" t="s">
         <v>79</v>
       </c>
       <c r="F2" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>96.0</v>
       </c>
       <c r="C3" t="s">
         <v>527</v>
       </c>
       <c r="D3">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
@@ -10883,51 +10883,51 @@
       </c>
       <c r="C17" t="s">
         <v>553</v>
       </c>
       <c r="D17">
         <v>25</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>555</v>
       </c>
       <c r="D18">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E18" t="s">
         <v>93</v>
       </c>
       <c r="F18" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>556</v>
       </c>
       <c r="D19">
         <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>53</v>
       </c>
       <c r="F19" t="s">
@@ -10940,51 +10940,51 @@
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>558</v>
       </c>
       <c r="D20">
         <v>25</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>559</v>
       </c>
       <c r="D21">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>561</v>
       </c>
       <c r="D22">
         <v>24</v>
       </c>
       <c r="E22" t="s">
         <v>93</v>
       </c>
       <c r="F22" t="s">
@@ -11040,71 +11040,71 @@
       </c>
       <c r="C25" t="s">
         <v>565</v>
       </c>
       <c r="D25">
         <v>24</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>566</v>
       </c>
       <c r="D26">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E26" t="s">
         <v>53</v>
       </c>
       <c r="F26" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>568</v>
       </c>
       <c r="D27">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E27" t="s">
         <v>79</v>
       </c>
       <c r="F27" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>570</v>
       </c>
       <c r="D28">
         <v>25</v>
       </c>
       <c r="E28" t="s">
         <v>571</v>
       </c>
       <c r="F28" t="s">
@@ -11274,51 +11274,51 @@
       </c>
       <c r="C37" t="s">
         <v>585</v>
       </c>
       <c r="D37">
         <v>25</v>
       </c>
       <c r="E37" t="s">
         <v>53</v>
       </c>
       <c r="F37" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>58</v>
       </c>
       <c r="D38">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>587</v>
       </c>
       <c r="D39">
         <v>25</v>
       </c>
       <c r="E39" t="s">
         <v>79</v>
       </c>
       <c r="F39" t="s">
@@ -11551,111 +11551,111 @@
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>606</v>
       </c>
       <c r="D51">
         <v>25</v>
       </c>
       <c r="E51" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>607</v>
       </c>
       <c r="D52">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E52" t="s">
         <v>102</v>
       </c>
       <c r="F52" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>609</v>
       </c>
       <c r="D53">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>611</v>
       </c>
       <c r="D54">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E54" t="s">
         <v>45</v>
       </c>
       <c r="F54" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>612</v>
       </c>
       <c r="D55">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>614</v>
       </c>
       <c r="D56">
         <v>24</v>
       </c>
       <c r="E56" t="s">
         <v>254</v>
       </c>
       <c r="F56" t="s">
@@ -11802,51 +11802,51 @@
       </c>
       <c r="C64" t="s">
         <v>625</v>
       </c>
       <c r="D64">
         <v>25</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
       <c r="F64" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>626</v>
       </c>
       <c r="D65">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E65" t="s">
         <v>254</v>
       </c>
       <c r="F65" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>24</v>
       </c>
       <c r="D66">
         <v>25</v>
       </c>
       <c r="E66" t="s">
         <v>254</v>
       </c>
       <c r="F66" t="s">
@@ -11879,51 +11879,51 @@
       </c>
       <c r="C68" t="s">
         <v>630</v>
       </c>
       <c r="D68">
         <v>23</v>
       </c>
       <c r="E68" t="s">
         <v>93</v>
       </c>
       <c r="F68" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>631</v>
       </c>
       <c r="D69">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>632</v>
       </c>
       <c r="D70">
         <v>23</v>
       </c>
       <c r="E70" t="s">
         <v>79</v>
       </c>
       <c r="F70" t="s">
@@ -12176,51 +12176,51 @@
       </c>
       <c r="C83" t="s">
         <v>650</v>
       </c>
       <c r="D83">
         <v>23</v>
       </c>
       <c r="E83" t="s">
         <v>53</v>
       </c>
       <c r="F83" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>651</v>
       </c>
       <c r="D84">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E84" t="s">
         <v>79</v>
       </c>
       <c r="F84" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>652</v>
       </c>
       <c r="D85">
         <v>24</v>
       </c>
       <c r="E85" t="s">
         <v>12</v>
       </c>
       <c r="F85" t="s">
@@ -12396,185 +12396,185 @@
       </c>
       <c r="C94" t="s">
         <v>666</v>
       </c>
       <c r="D94">
         <v>23</v>
       </c>
       <c r="E94" t="s">
         <v>79</v>
       </c>
       <c r="F94" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>667</v>
       </c>
       <c r="D95">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E95" t="s">
         <v>64</v>
       </c>
       <c r="F95" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>105</v>
       </c>
       <c r="D96">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E96" t="s">
         <v>106</v>
       </c>
       <c r="F96" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>668</v>
       </c>
       <c r="D97">
         <v>24</v>
       </c>
       <c r="E97" t="s">
         <v>64</v>
       </c>
       <c r="F97" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>95</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>670</v>
       </c>
       <c r="D98">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E98" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>671</v>
       </c>
       <c r="D99">
         <v>22</v>
       </c>
       <c r="E99" t="s">
         <v>53</v>
       </c>
       <c r="F99" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>673</v>
       </c>
       <c r="D100">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E100" t="s">
         <v>93</v>
       </c>
       <c r="F100" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>674</v>
       </c>
       <c r="D101">
         <v>24</v>
       </c>
       <c r="E101" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>100</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>675</v>
       </c>
       <c r="D102">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E102" t="s">
         <v>676</v>
       </c>
       <c r="F102" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>678</v>
       </c>
       <c r="D103">
         <v>25</v>
       </c>
       <c r="E103" t="s">
         <v>79</v>
       </c>
       <c r="F103" t="s">
@@ -12687,128 +12687,128 @@
       </c>
       <c r="C109" t="s">
         <v>684</v>
       </c>
       <c r="D109">
         <v>25</v>
       </c>
       <c r="E109" t="s">
         <v>79</v>
       </c>
       <c r="F109" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>108</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>685</v>
       </c>
       <c r="D110">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E110" t="s">
         <v>79</v>
       </c>
       <c r="F110" t="s">
         <v>686</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>109</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>687</v>
       </c>
       <c r="D111">
         <v>25</v>
       </c>
       <c r="E111" t="s">
         <v>79</v>
       </c>
       <c r="F111" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>688</v>
       </c>
       <c r="D112">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E112" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>111</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>689</v>
       </c>
       <c r="D113">
         <v>25</v>
       </c>
       <c r="E113" t="s">
         <v>254</v>
       </c>
       <c r="F113" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>112</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>691</v>
       </c>
       <c r="D114">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E114" t="s">
         <v>106</v>
       </c>
       <c r="F114" t="s">
         <v>692</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>113</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>693</v>
       </c>
       <c r="D115">
         <v>23</v>
       </c>
       <c r="E115" t="s">
         <v>93</v>
       </c>
       <c r="F115" t="s">
@@ -12881,51 +12881,51 @@
       </c>
       <c r="C119" t="s">
         <v>696</v>
       </c>
       <c r="D119">
         <v>25</v>
       </c>
       <c r="E119" t="s">
         <v>145</v>
       </c>
       <c r="F119" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>118</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>698</v>
       </c>
       <c r="D120">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E120" t="s">
         <v>106</v>
       </c>
       <c r="F120" t="s">
         <v>654</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>119</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>699</v>
       </c>
       <c r="D121">
         <v>23</v>
       </c>
       <c r="E121" t="s">
         <v>676</v>
       </c>
       <c r="F121" t="s">
@@ -13112,51 +13112,51 @@
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>713</v>
       </c>
       <c r="D131">
         <v>25</v>
       </c>
       <c r="E131" t="s">
         <v>145</v>
       </c>
       <c r="F131" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>714</v>
       </c>
       <c r="D132">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E132" t="s">
         <v>102</v>
       </c>
       <c r="F132" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>131</v>
       </c>
       <c r="C133" t="s">
         <v>716</v>
       </c>
       <c r="D133">
         <v>24</v>
       </c>
       <c r="E133" t="s">
         <v>45</v>
       </c>
       <c r="F133" t="s">
         <v>552</v>
       </c>
     </row>
@@ -13180,51 +13180,51 @@
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>719</v>
       </c>
       <c r="D135">
         <v>24</v>
       </c>
       <c r="E135" t="s">
         <v>45</v>
       </c>
       <c r="F135" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>720</v>
       </c>
       <c r="D136">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E136" t="s">
         <v>93</v>
       </c>
       <c r="F136" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>721</v>
       </c>
       <c r="D137">
         <v>24</v>
       </c>
       <c r="E137" t="s">
         <v>53</v>
       </c>
       <c r="F137" t="s">
         <v>641</v>
       </c>
     </row>
@@ -13389,51 +13389,51 @@
         <v>737</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
       </c>
       <c r="C148" t="s">
         <v>738</v>
       </c>
       <c r="D148">
         <v>24</v>
       </c>
       <c r="E148" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>147</v>
       </c>
       <c r="C149" t="s">
         <v>740</v>
       </c>
       <c r="D149">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E149" t="s">
         <v>64</v>
       </c>
       <c r="F149" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>148</v>
       </c>
       <c r="C150" t="s">
         <v>741</v>
       </c>
       <c r="D150">
         <v>22</v>
       </c>
       <c r="E150" t="s">
         <v>676</v>
       </c>
       <c r="F150" t="s">
         <v>677</v>
       </c>
     </row>
@@ -13556,51 +13556,51 @@
     <row r="158" spans="1:6">
       <c r="A158">
         <v>156</v>
       </c>
       <c r="C158" t="s">
         <v>752</v>
       </c>
       <c r="D158">
         <v>24</v>
       </c>
       <c r="E158" t="s">
         <v>254</v>
       </c>
       <c r="F158" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>157</v>
       </c>
       <c r="C159" t="s">
         <v>753</v>
       </c>
       <c r="D159">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E159" t="s">
         <v>79</v>
       </c>
       <c r="F159" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>158</v>
       </c>
       <c r="C160" t="s">
         <v>754</v>
       </c>
       <c r="D160">
         <v>23</v>
       </c>
       <c r="E160" t="s">
         <v>45</v>
       </c>
       <c r="F160" t="s">
         <v>755</v>
       </c>
     </row>
@@ -13621,51 +13621,51 @@
         <v>757</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>160</v>
       </c>
       <c r="C162" t="s">
         <v>758</v>
       </c>
       <c r="D162">
         <v>23</v>
       </c>
       <c r="E162" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>161</v>
       </c>
       <c r="C163" t="s">
         <v>759</v>
       </c>
       <c r="D163">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E163" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>161</v>
       </c>
       <c r="C164" t="s">
         <v>760</v>
       </c>
       <c r="D164">
         <v>24</v>
       </c>
       <c r="E164" t="s">
         <v>93</v>
       </c>
       <c r="F164" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>163</v>
@@ -13952,85 +13952,85 @@
     <row r="182" spans="1:6">
       <c r="A182">
         <v>180</v>
       </c>
       <c r="C182" t="s">
         <v>784</v>
       </c>
       <c r="D182">
         <v>23</v>
       </c>
       <c r="E182" t="s">
         <v>254</v>
       </c>
       <c r="F182" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>181</v>
       </c>
       <c r="C183" t="s">
         <v>786</v>
       </c>
       <c r="D183">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E183" t="s">
         <v>79</v>
       </c>
       <c r="F183" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>182</v>
       </c>
       <c r="C184" t="s">
         <v>787</v>
       </c>
       <c r="D184">
         <v>24</v>
       </c>
       <c r="E184" t="s">
         <v>64</v>
       </c>
       <c r="F184" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>183</v>
       </c>
       <c r="C185" t="s">
         <v>788</v>
       </c>
       <c r="D185">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E185" t="s">
         <v>79</v>
       </c>
       <c r="F185" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>184</v>
       </c>
       <c r="C186" t="s">
         <v>789</v>
       </c>
       <c r="D186">
         <v>24</v>
       </c>
       <c r="E186" t="s">
         <v>192</v>
       </c>
       <c r="F186" t="s">
         <v>790</v>
       </c>
     </row>
@@ -14119,68 +14119,68 @@
     <row r="192" spans="1:6">
       <c r="A192">
         <v>190</v>
       </c>
       <c r="C192" t="s">
         <v>799</v>
       </c>
       <c r="D192">
         <v>23</v>
       </c>
       <c r="E192" t="s">
         <v>254</v>
       </c>
       <c r="F192" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>191</v>
       </c>
       <c r="C193" t="s">
         <v>800</v>
       </c>
       <c r="D193">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E193" t="s">
         <v>79</v>
       </c>
       <c r="F193" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>192</v>
       </c>
       <c r="C194" t="s">
         <v>802</v>
       </c>
       <c r="D194">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E194" t="s">
         <v>254</v>
       </c>
       <c r="F194" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>193</v>
       </c>
       <c r="C195" t="s">
         <v>804</v>
       </c>
       <c r="D195">
         <v>24</v>
       </c>
       <c r="E195" t="s">
         <v>166</v>
       </c>
       <c r="F195" t="s">
         <v>757</v>
       </c>
     </row>
@@ -14255,51 +14255,51 @@
     <row r="200" spans="1:6">
       <c r="A200">
         <v>197</v>
       </c>
       <c r="C200" t="s">
         <v>809</v>
       </c>
       <c r="D200">
         <v>25</v>
       </c>
       <c r="E200" t="s">
         <v>79</v>
       </c>
       <c r="F200" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>199</v>
       </c>
       <c r="C201" t="s">
         <v>810</v>
       </c>
       <c r="D201">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E201" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>200</v>
       </c>
       <c r="C202" t="s">
         <v>811</v>
       </c>
       <c r="D202">
         <v>22</v>
       </c>
       <c r="E202" t="s">
         <v>45</v>
       </c>
       <c r="F202" t="s">
         <v>812</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>200</v>
@@ -14416,96 +14416,96 @@
     <row r="210" spans="1:6">
       <c r="A210">
         <v>208</v>
       </c>
       <c r="C210" t="s">
         <v>820</v>
       </c>
       <c r="D210">
         <v>23</v>
       </c>
       <c r="E210" t="s">
         <v>79</v>
       </c>
       <c r="F210" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>209</v>
       </c>
       <c r="C211" t="s">
         <v>821</v>
       </c>
       <c r="D211">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E211" t="s">
         <v>822</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>210</v>
       </c>
       <c r="C212" t="s">
         <v>823</v>
       </c>
       <c r="D212">
         <v>25</v>
       </c>
       <c r="E212" t="s">
         <v>79</v>
       </c>
       <c r="F212" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>211</v>
       </c>
       <c r="C213" t="s">
         <v>824</v>
       </c>
       <c r="D213">
         <v>25</v>
       </c>
       <c r="E213" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>212</v>
       </c>
       <c r="C214" t="s">
         <v>825</v>
       </c>
       <c r="D214">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E214" t="s">
         <v>192</v>
       </c>
       <c r="F214" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>213</v>
       </c>
       <c r="C215" t="s">
         <v>826</v>
       </c>
       <c r="D215">
         <v>24</v>
       </c>
       <c r="E215" t="s">
         <v>792</v>
       </c>
       <c r="F215" t="s">
         <v>793</v>
       </c>
     </row>
@@ -14614,51 +14614,51 @@
     <row r="222" spans="1:6">
       <c r="A222">
         <v>220</v>
       </c>
       <c r="C222" t="s">
         <v>837</v>
       </c>
       <c r="D222">
         <v>23</v>
       </c>
       <c r="E222" t="s">
         <v>53</v>
       </c>
       <c r="F222" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>221</v>
       </c>
       <c r="C223" t="s">
         <v>839</v>
       </c>
       <c r="D223">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E223" t="s">
         <v>69</v>
       </c>
       <c r="F223" t="s">
         <v>840</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>222</v>
       </c>
       <c r="C224" t="s">
         <v>841</v>
       </c>
       <c r="D224">
         <v>21</v>
       </c>
       <c r="E224" t="s">
         <v>79</v>
       </c>
       <c r="F224" t="s">
         <v>533</v>
       </c>
     </row>
@@ -14801,51 +14801,51 @@
     <row r="233" spans="1:6">
       <c r="A233">
         <v>231</v>
       </c>
       <c r="C233" t="s">
         <v>851</v>
       </c>
       <c r="D233">
         <v>22</v>
       </c>
       <c r="E233" t="s">
         <v>54</v>
       </c>
       <c r="F233" t="s">
         <v>828</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
         <v>231</v>
       </c>
       <c r="C234" t="s">
         <v>852</v>
       </c>
       <c r="D234">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E234" t="s">
         <v>64</v>
       </c>
       <c r="F234" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>233</v>
       </c>
       <c r="C235" t="s">
         <v>853</v>
       </c>
       <c r="D235">
         <v>24</v>
       </c>
       <c r="E235" t="s">
         <v>166</v>
       </c>
       <c r="F235" t="s">
         <v>757</v>
       </c>
     </row>
@@ -15036,85 +15036,85 @@
     <row r="247" spans="1:6">
       <c r="A247">
         <v>244</v>
       </c>
       <c r="C247" t="s">
         <v>800</v>
       </c>
       <c r="D247">
         <v>23</v>
       </c>
       <c r="E247" t="s">
         <v>79</v>
       </c>
       <c r="F247" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248">
         <v>246</v>
       </c>
       <c r="C248" t="s">
         <v>866</v>
       </c>
       <c r="D248">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E248" t="s">
         <v>145</v>
       </c>
       <c r="F248" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249">
         <v>246</v>
       </c>
       <c r="C249" t="s">
         <v>868</v>
       </c>
       <c r="D249">
         <v>25</v>
       </c>
       <c r="E249" t="s">
         <v>79</v>
       </c>
       <c r="F249" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250">
         <v>248</v>
       </c>
       <c r="C250" t="s">
         <v>869</v>
       </c>
       <c r="D250">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E250" t="s">
         <v>79</v>
       </c>
       <c r="F250" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251">
         <v>249</v>
       </c>
       <c r="C251" t="s">
         <v>870</v>
       </c>
       <c r="D251">
         <v>23</v>
       </c>
       <c r="E251" t="s">
         <v>145</v>
       </c>
       <c r="F251" t="s">
         <v>867</v>
       </c>
     </row>
@@ -15206,51 +15206,51 @@
     <row r="257" spans="1:6">
       <c r="A257">
         <v>255</v>
       </c>
       <c r="C257" t="s">
         <v>877</v>
       </c>
       <c r="D257">
         <v>23</v>
       </c>
       <c r="E257" t="s">
         <v>79</v>
       </c>
       <c r="F257" t="s">
         <v>878</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258">
         <v>256</v>
       </c>
       <c r="C258" t="s">
         <v>879</v>
       </c>
       <c r="D258">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E258" t="s">
         <v>166</v>
       </c>
       <c r="F258" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259">
         <v>257</v>
       </c>
       <c r="C259" t="s">
         <v>880</v>
       </c>
       <c r="D259">
         <v>22</v>
       </c>
       <c r="E259" t="s">
         <v>833</v>
       </c>
       <c r="F259" t="s">
         <v>881</v>
       </c>
     </row>
@@ -15288,51 +15288,51 @@
     <row r="262" spans="1:6">
       <c r="A262">
         <v>260</v>
       </c>
       <c r="C262" t="s">
         <v>884</v>
       </c>
       <c r="D262">
         <v>24</v>
       </c>
       <c r="E262" t="s">
         <v>102</v>
       </c>
       <c r="F262" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263">
         <v>261</v>
       </c>
       <c r="C263" t="s">
         <v>886</v>
       </c>
       <c r="D263">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E263" t="s">
         <v>79</v>
       </c>
       <c r="F263" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264">
         <v>261</v>
       </c>
       <c r="C264" t="s">
         <v>887</v>
       </c>
       <c r="D264">
         <v>23</v>
       </c>
       <c r="E264" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265">
         <v>263</v>
@@ -15387,51 +15387,51 @@
     <row r="268" spans="1:6">
       <c r="A268">
         <v>266</v>
       </c>
       <c r="C268" t="s">
         <v>891</v>
       </c>
       <c r="D268">
         <v>24</v>
       </c>
       <c r="E268" t="s">
         <v>79</v>
       </c>
       <c r="F268" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269">
         <v>266</v>
       </c>
       <c r="C269" t="s">
         <v>892</v>
       </c>
       <c r="D269">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E269" t="s">
         <v>124</v>
       </c>
       <c r="F269" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270">
         <v>268</v>
       </c>
       <c r="C270" t="s">
         <v>893</v>
       </c>
       <c r="D270">
         <v>22</v>
       </c>
       <c r="E270" t="s">
         <v>124</v>
       </c>
       <c r="F270" t="s">
         <v>504</v>
       </c>
     </row>
@@ -15489,51 +15489,51 @@
     <row r="274" spans="1:6">
       <c r="A274">
         <v>270</v>
       </c>
       <c r="C274" t="s">
         <v>898</v>
       </c>
       <c r="D274">
         <v>23</v>
       </c>
       <c r="E274" t="s">
         <v>45</v>
       </c>
       <c r="F274" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275">
         <v>273</v>
       </c>
       <c r="C275" t="s">
         <v>899</v>
       </c>
       <c r="D275">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E275" t="s">
         <v>54</v>
       </c>
       <c r="F275" t="s">
         <v>828</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276">
         <v>274</v>
       </c>
       <c r="C276" t="s">
         <v>900</v>
       </c>
       <c r="D276">
         <v>23</v>
       </c>
       <c r="E276" t="s">
         <v>54</v>
       </c>
       <c r="F276" t="s">
         <v>828</v>
       </c>
     </row>