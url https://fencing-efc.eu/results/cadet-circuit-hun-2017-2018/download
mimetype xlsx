--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -1968,51 +1968,51 @@
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
@@ -2313,185 +2313,185 @@
       </c>
       <c r="C20" t="s">
         <v>37</v>
       </c>
       <c r="D20">
         <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>18.0</v>
       </c>
       <c r="C21" t="s">
         <v>38</v>
       </c>
       <c r="D21">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E21" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>18.0</v>
       </c>
       <c r="C22" t="s">
         <v>39</v>
       </c>
       <c r="D22">
         <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>18.0</v>
       </c>
       <c r="C23" t="s">
         <v>40</v>
       </c>
       <c r="D23">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>18.0</v>
       </c>
       <c r="C24" t="s">
         <v>42</v>
       </c>
       <c r="D24">
         <v>24</v>
       </c>
       <c r="E24" t="s">
         <v>43</v>
       </c>
       <c r="F24" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>18.0</v>
       </c>
       <c r="C25" t="s">
         <v>45</v>
       </c>
       <c r="D25">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E25" t="s">
         <v>27</v>
       </c>
       <c r="F25" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>46</v>
       </c>
       <c r="D26">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>48</v>
       </c>
       <c r="D27">
         <v>24</v>
       </c>
       <c r="E27" t="s">
         <v>43</v>
       </c>
       <c r="F27" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>50</v>
       </c>
       <c r="D28">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>51</v>
       </c>
       <c r="D29">
         <v>25</v>
       </c>
       <c r="E29" t="s">
         <v>52</v>
       </c>
       <c r="F29" t="s">
@@ -2980,51 +2980,51 @@
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>96</v>
       </c>
       <c r="D55">
         <v>22</v>
       </c>
       <c r="E55" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>97</v>
       </c>
       <c r="D56">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E56" t="s">
         <v>43</v>
       </c>
       <c r="F56" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>98</v>
       </c>
       <c r="D57">
         <v>24</v>
       </c>
       <c r="E57" t="s">
         <v>10</v>
       </c>
       <c r="F57" t="s">
@@ -3037,71 +3037,71 @@
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>99</v>
       </c>
       <c r="D58">
         <v>25</v>
       </c>
       <c r="E58" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>100</v>
       </c>
       <c r="D59">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E59" t="s">
         <v>59</v>
       </c>
       <c r="F59" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>102</v>
       </c>
       <c r="D60">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E60" t="s">
         <v>56</v>
       </c>
       <c r="F60" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>104</v>
       </c>
       <c r="D61">
         <v>24</v>
       </c>
       <c r="E61" t="s">
         <v>27</v>
       </c>
       <c r="F61" t="s">
@@ -3137,51 +3137,51 @@
       </c>
       <c r="C63" t="s">
         <v>107</v>
       </c>
       <c r="D63">
         <v>23</v>
       </c>
       <c r="E63" t="s">
         <v>56</v>
       </c>
       <c r="F63" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>109</v>
       </c>
       <c r="D64">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E64" t="s">
         <v>52</v>
       </c>
       <c r="F64" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>111</v>
       </c>
       <c r="D65">
         <v>25</v>
       </c>
       <c r="E65" t="s">
         <v>75</v>
       </c>
     </row>
@@ -3191,51 +3191,51 @@
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>112</v>
       </c>
       <c r="D66">
         <v>24</v>
       </c>
       <c r="E66" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>113</v>
       </c>
       <c r="D67">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>115</v>
       </c>
       <c r="D68">
         <v>24</v>
       </c>
       <c r="E68" t="s">
         <v>56</v>
       </c>
       <c r="F68" t="s">
@@ -3268,51 +3268,51 @@
       </c>
       <c r="C70" t="s">
         <v>118</v>
       </c>
       <c r="D70">
         <v>20</v>
       </c>
       <c r="E70" t="s">
         <v>27</v>
       </c>
       <c r="F70" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>120</v>
       </c>
       <c r="D71">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E71" t="s">
         <v>56</v>
       </c>
       <c r="F71" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>122</v>
       </c>
       <c r="D72">
         <v>24</v>
       </c>
       <c r="E72" t="s">
         <v>75</v>
       </c>
     </row>
@@ -3325,51 +3325,51 @@
       </c>
       <c r="C73" t="s">
         <v>123</v>
       </c>
       <c r="D73">
         <v>25</v>
       </c>
       <c r="E73" t="s">
         <v>27</v>
       </c>
       <c r="F73" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>124</v>
       </c>
       <c r="D74">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E74" t="s">
         <v>56</v>
       </c>
       <c r="F74" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>125</v>
       </c>
       <c r="D75">
         <v>24</v>
       </c>
       <c r="E75" t="s">
         <v>79</v>
       </c>
       <c r="F75" t="s">
@@ -3385,51 +3385,51 @@
       </c>
       <c r="C76" t="s">
         <v>126</v>
       </c>
       <c r="D76">
         <v>23</v>
       </c>
       <c r="E76" t="s">
         <v>56</v>
       </c>
       <c r="F76" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>127</v>
       </c>
       <c r="D77">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E77" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>128</v>
       </c>
       <c r="D78">
         <v>23</v>
       </c>
       <c r="E78" t="s">
         <v>56</v>
       </c>
       <c r="F78" t="s">
         <v>129</v>
       </c>
     </row>
@@ -3479,71 +3479,71 @@
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>133</v>
       </c>
       <c r="D81">
         <v>23</v>
       </c>
       <c r="E81" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>134</v>
       </c>
       <c r="D82">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E82" t="s">
         <v>56</v>
       </c>
       <c r="F82" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>135</v>
       </c>
       <c r="D83">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>136</v>
       </c>
       <c r="D84">
         <v>23</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
       <c r="F84" t="s">
@@ -3696,51 +3696,51 @@
       </c>
       <c r="C92" t="s">
         <v>145</v>
       </c>
       <c r="D92">
         <v>23</v>
       </c>
       <c r="E92" t="s">
         <v>56</v>
       </c>
       <c r="F92" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>146</v>
       </c>
       <c r="D93">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E93" t="s">
         <v>52</v>
       </c>
       <c r="F93" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>148</v>
       </c>
       <c r="D94">
         <v>24</v>
       </c>
       <c r="E94" t="s">
         <v>82</v>
       </c>
     </row>
@@ -3850,51 +3850,51 @@
       </c>
       <c r="C100" t="s">
         <v>154</v>
       </c>
       <c r="D100">
         <v>22</v>
       </c>
       <c r="E100" t="s">
         <v>7</v>
       </c>
       <c r="F100" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>156</v>
       </c>
       <c r="D101">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E101" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>157</v>
       </c>
       <c r="D102">
         <v>22</v>
       </c>
       <c r="E102" t="s">
         <v>43</v>
       </c>
       <c r="F102" t="s">
         <v>68</v>
       </c>
     </row>
@@ -3944,51 +3944,51 @@
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>161</v>
       </c>
       <c r="D105">
         <v>25</v>
       </c>
       <c r="E105" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>162</v>
       </c>
       <c r="D106">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E106" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>163</v>
       </c>
       <c r="D107">
         <v>24</v>
       </c>
       <c r="E107" t="s">
         <v>56</v>
       </c>
       <c r="F107" t="s">
         <v>103</v>
       </c>
     </row>
@@ -4001,51 +4001,51 @@
       </c>
       <c r="C108" t="s">
         <v>164</v>
       </c>
       <c r="D108">
         <v>22</v>
       </c>
       <c r="E108" t="s">
         <v>59</v>
       </c>
       <c r="F108" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>165</v>
       </c>
       <c r="D109">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E109" t="s">
         <v>79</v>
       </c>
       <c r="F109" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>108</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>167</v>
       </c>
       <c r="D110">
         <v>23</v>
       </c>
       <c r="E110" t="s">
         <v>56</v>
       </c>
       <c r="F110" t="s">
@@ -4078,131 +4078,131 @@
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>170</v>
       </c>
       <c r="D112">
         <v>25</v>
       </c>
       <c r="E112" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>171</v>
       </c>
       <c r="D113">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E113" t="s">
         <v>7</v>
       </c>
       <c r="F113" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>173</v>
       </c>
       <c r="D114">
         <v>25</v>
       </c>
       <c r="E114" t="s">
         <v>7</v>
       </c>
       <c r="F114" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>113</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>175</v>
       </c>
       <c r="D115">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E115" t="s">
         <v>7</v>
       </c>
       <c r="F115" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>176</v>
       </c>
       <c r="D116">
         <v>24</v>
       </c>
       <c r="E116" t="s">
         <v>7</v>
       </c>
       <c r="F116" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>177</v>
       </c>
       <c r="D117">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E117" t="s">
         <v>7</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>178</v>
       </c>
       <c r="D118">
         <v>24</v>
       </c>
       <c r="E118" t="s">
         <v>7</v>
       </c>
       <c r="F118" t="s">
@@ -4238,51 +4238,51 @@
       </c>
       <c r="C120" t="s">
         <v>180</v>
       </c>
       <c r="D120">
         <v>22</v>
       </c>
       <c r="E120" t="s">
         <v>43</v>
       </c>
       <c r="F120" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>181</v>
       </c>
       <c r="D121">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E121" t="s">
         <v>7</v>
       </c>
       <c r="F121" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>182</v>
       </c>
       <c r="D122">
         <v>25</v>
       </c>
       <c r="E122" t="s">
         <v>43</v>
       </c>
       <c r="F122" t="s">
@@ -4338,51 +4338,51 @@
       </c>
       <c r="C125" t="s">
         <v>185</v>
       </c>
       <c r="D125">
         <v>25</v>
       </c>
       <c r="E125" t="s">
         <v>186</v>
       </c>
       <c r="F125" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>188</v>
       </c>
       <c r="D126">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E126" t="s">
         <v>30</v>
       </c>
       <c r="F126" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>190</v>
       </c>
       <c r="D127">
         <v>24</v>
       </c>
       <c r="E127" t="s">
         <v>52</v>
       </c>
       <c r="F127" t="s">
@@ -4562,51 +4562,51 @@
         <v>62</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>204</v>
       </c>
       <c r="D138">
         <v>24</v>
       </c>
       <c r="E138" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>205</v>
       </c>
       <c r="D139">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E139" t="s">
         <v>43</v>
       </c>
       <c r="F139" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>206</v>
       </c>
       <c r="D140">
         <v>22</v>
       </c>
       <c r="E140" t="s">
         <v>7</v>
       </c>
       <c r="F140" t="s">
         <v>144</v>
       </c>
     </row>
@@ -4873,116 +4873,116 @@
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
       </c>
       <c r="C157" t="s">
         <v>225</v>
       </c>
       <c r="D157">
         <v>23</v>
       </c>
       <c r="E157" t="s">
         <v>27</v>
       </c>
       <c r="F157" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>226</v>
       </c>
       <c r="D158">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E158" t="s">
         <v>56</v>
       </c>
       <c r="F158" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>227</v>
       </c>
       <c r="D159">
         <v>24</v>
       </c>
       <c r="E159" t="s">
         <v>56</v>
       </c>
       <c r="F159" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="C160" t="s">
         <v>228</v>
       </c>
       <c r="D160">
         <v>21</v>
       </c>
       <c r="E160" t="s">
         <v>43</v>
       </c>
       <c r="F160" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>159</v>
       </c>
       <c r="C161" t="s">
         <v>229</v>
       </c>
       <c r="D161">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E161" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="C162" t="s">
         <v>230</v>
       </c>
       <c r="D162">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E162" t="s">
         <v>7</v>
       </c>
       <c r="F162" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>161</v>
       </c>
       <c r="C163" t="s">
         <v>231</v>
       </c>
       <c r="D163">
         <v>24</v>
       </c>
       <c r="E163" t="s">
         <v>7</v>
       </c>
       <c r="F163" t="s">
         <v>232</v>
       </c>
     </row>
@@ -5006,119 +5006,119 @@
     <row r="165" spans="1:6">
       <c r="A165">
         <v>163</v>
       </c>
       <c r="C165" t="s">
         <v>236</v>
       </c>
       <c r="D165">
         <v>23</v>
       </c>
       <c r="E165" t="s">
         <v>7</v>
       </c>
       <c r="F165" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="C166" t="s">
         <v>237</v>
       </c>
       <c r="D166">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E166" t="s">
         <v>43</v>
       </c>
       <c r="F166" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>165</v>
       </c>
       <c r="C167" t="s">
         <v>239</v>
       </c>
       <c r="D167">
         <v>22</v>
       </c>
       <c r="E167" t="s">
         <v>30</v>
       </c>
       <c r="F167" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="C168" t="s">
         <v>240</v>
       </c>
       <c r="D168">
         <v>21</v>
       </c>
       <c r="E168" t="s">
         <v>186</v>
       </c>
       <c r="F168" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="C169" t="s">
         <v>241</v>
       </c>
       <c r="D169">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E169" t="s">
         <v>59</v>
       </c>
       <c r="F169" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>243</v>
       </c>
       <c r="D170">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E170" t="s">
         <v>43</v>
       </c>
       <c r="F170" t="s">
         <v>194</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5171,51 +5171,51 @@
       </c>
       <c r="C2" t="s">
         <v>244</v>
       </c>
       <c r="D2">
         <v>25</v>
       </c>
       <c r="E2" t="s">
         <v>43</v>
       </c>
       <c r="F2" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>245</v>
       </c>
       <c r="D3">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>246</v>
       </c>
       <c r="D4">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>25</v>
       </c>
     </row>
@@ -5282,91 +5282,91 @@
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>250</v>
       </c>
       <c r="D8">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>251</v>
       </c>
       <c r="D9">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
         <v>59</v>
       </c>
       <c r="F9" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>33.0</v>
       </c>
       <c r="C10" t="s">
         <v>252</v>
       </c>
       <c r="D10">
         <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>33.0</v>
       </c>
       <c r="C11" t="s">
         <v>253</v>
       </c>
       <c r="D11">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>33.0</v>
       </c>
       <c r="C12" t="s">
         <v>254</v>
       </c>
       <c r="D12">
         <v>25</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
@@ -5382,51 +5382,51 @@
       </c>
       <c r="C13" t="s">
         <v>255</v>
       </c>
       <c r="D13">
         <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>43</v>
       </c>
       <c r="F13" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>256</v>
       </c>
       <c r="D14">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>257</v>
       </c>
       <c r="D15">
         <v>25</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
@@ -5650,51 +5650,51 @@
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>270</v>
       </c>
       <c r="D27">
         <v>24</v>
       </c>
       <c r="E27" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>271</v>
       </c>
       <c r="D28">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>272</v>
       </c>
       <c r="D29">
         <v>25</v>
       </c>
       <c r="E29" t="s">
         <v>56</v>
       </c>
       <c r="F29" t="s">
@@ -5935,51 +5935,51 @@
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>287</v>
       </c>
       <c r="D42">
         <v>24</v>
       </c>
       <c r="E42" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>288</v>
       </c>
       <c r="D43">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E43" t="s">
         <v>43</v>
       </c>
       <c r="F43" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>289</v>
       </c>
       <c r="D44">
         <v>25</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
       <c r="F44" t="s">
@@ -6112,51 +6112,51 @@
       </c>
       <c r="C51" t="s">
         <v>297</v>
       </c>
       <c r="D51">
         <v>25</v>
       </c>
       <c r="E51" t="s">
         <v>59</v>
       </c>
       <c r="F51" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>298</v>
       </c>
       <c r="D52">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E52" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>299</v>
       </c>
       <c r="D53">
         <v>25</v>
       </c>
       <c r="E53" t="s">
         <v>19</v>
       </c>
       <c r="F53" t="s">
         <v>300</v>
       </c>
     </row>
@@ -6283,68 +6283,68 @@
       </c>
       <c r="C60" t="s">
         <v>308</v>
       </c>
       <c r="D60">
         <v>24</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>309</v>
       </c>
       <c r="D61">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E61" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>310</v>
       </c>
       <c r="D62">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E62" t="s">
         <v>30</v>
       </c>
       <c r="F62" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>312</v>
       </c>
       <c r="D63">
         <v>22</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
@@ -6548,51 +6548,51 @@
       </c>
       <c r="C74" t="s">
         <v>326</v>
       </c>
       <c r="D74">
         <v>24</v>
       </c>
       <c r="E74" t="s">
         <v>59</v>
       </c>
       <c r="F74" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>327</v>
       </c>
       <c r="D75">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
       <c r="F75" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>328</v>
       </c>
       <c r="D76">
         <v>22</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
       <c r="F76" t="s">
@@ -6608,51 +6608,51 @@
       </c>
       <c r="C77" t="s">
         <v>330</v>
       </c>
       <c r="D77">
         <v>25</v>
       </c>
       <c r="E77" t="s">
         <v>56</v>
       </c>
       <c r="F77" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>332</v>
       </c>
       <c r="D78">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E78" t="s">
         <v>19</v>
       </c>
       <c r="F78" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>333</v>
       </c>
       <c r="D79">
         <v>24</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
       <c r="F79" t="s">
@@ -6825,148 +6825,148 @@
       </c>
       <c r="C88" t="s">
         <v>342</v>
       </c>
       <c r="D88">
         <v>24</v>
       </c>
       <c r="E88" t="s">
         <v>56</v>
       </c>
       <c r="F88" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>343</v>
       </c>
       <c r="D89">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E89" t="s">
         <v>7</v>
       </c>
       <c r="F89" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>344</v>
       </c>
       <c r="D90">
         <v>23</v>
       </c>
       <c r="E90" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>345</v>
       </c>
       <c r="D91">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>346</v>
       </c>
       <c r="D92">
         <v>24</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
       <c r="F92" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>347</v>
       </c>
       <c r="D93">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E93" t="s">
         <v>7</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>348</v>
       </c>
       <c r="D94">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E94" t="s">
         <v>59</v>
       </c>
       <c r="F94" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>349</v>
       </c>
       <c r="D95">
         <v>24</v>
       </c>
       <c r="E95" t="s">
         <v>314</v>
       </c>
       <c r="F95" t="s">
@@ -7196,91 +7196,91 @@
       </c>
       <c r="C107" t="s">
         <v>364</v>
       </c>
       <c r="D107">
         <v>23</v>
       </c>
       <c r="E107" t="s">
         <v>7</v>
       </c>
       <c r="F107" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>365</v>
       </c>
       <c r="D108">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E108" t="s">
         <v>52</v>
       </c>
       <c r="F108" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>366</v>
       </c>
       <c r="D109">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E109" t="s">
         <v>43</v>
       </c>
       <c r="F109" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>367</v>
       </c>
       <c r="D110">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E110" t="s">
         <v>43</v>
       </c>
       <c r="F110" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>368</v>
       </c>
       <c r="D111">
         <v>23</v>
       </c>
       <c r="E111" t="s">
         <v>52</v>
       </c>
       <c r="F111" t="s">
@@ -7513,51 +7513,51 @@
       </c>
       <c r="C123" t="s">
         <v>382</v>
       </c>
       <c r="D123">
         <v>22</v>
       </c>
       <c r="E123" t="s">
         <v>52</v>
       </c>
       <c r="F123" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>383</v>
       </c>
       <c r="D124">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E124" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>384</v>
       </c>
       <c r="D125">
         <v>25</v>
       </c>
       <c r="E125" t="s">
         <v>7</v>
       </c>
       <c r="F125" t="s">
         <v>159</v>
       </c>
     </row>
@@ -7709,51 +7709,51 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>396</v>
       </c>
       <c r="D134">
         <v>24</v>
       </c>
       <c r="E134" t="s">
         <v>43</v>
       </c>
       <c r="F134" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>397</v>
       </c>
       <c r="D135">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E135" t="s">
         <v>56</v>
       </c>
       <c r="F135" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>398</v>
       </c>
       <c r="D136">
         <v>23</v>
       </c>
       <c r="E136" t="s">
         <v>27</v>
       </c>
       <c r="F136" t="s">
         <v>399</v>
       </c>
     </row>
@@ -7777,51 +7777,51 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>402</v>
       </c>
       <c r="D138">
         <v>24</v>
       </c>
       <c r="E138" t="s">
         <v>7</v>
       </c>
       <c r="F138" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>403</v>
       </c>
       <c r="D139">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E139" t="s">
         <v>27</v>
       </c>
       <c r="F139" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>404</v>
       </c>
       <c r="D140">
         <v>24</v>
       </c>
       <c r="E140" t="s">
         <v>7</v>
       </c>
       <c r="F140" t="s">
         <v>25</v>
       </c>
     </row>
@@ -7862,102 +7862,102 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>407</v>
       </c>
       <c r="D143">
         <v>23</v>
       </c>
       <c r="E143" t="s">
         <v>408</v>
       </c>
       <c r="F143" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>410</v>
       </c>
       <c r="D144">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E144" t="s">
         <v>19</v>
       </c>
       <c r="F144" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>411</v>
       </c>
       <c r="D145">
         <v>23</v>
       </c>
       <c r="E145" t="s">
         <v>59</v>
       </c>
       <c r="F145" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>412</v>
       </c>
       <c r="D146">
         <v>25</v>
       </c>
       <c r="E146" t="s">
         <v>43</v>
       </c>
       <c r="F146" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>413</v>
       </c>
       <c r="D147">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E147" t="s">
         <v>30</v>
       </c>
       <c r="F147" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>415</v>
       </c>
       <c r="D148">
         <v>22</v>
       </c>
       <c r="E148" t="s">
         <v>7</v>
       </c>
       <c r="F148" t="s">
         <v>155</v>
       </c>
     </row>
@@ -7981,68 +7981,68 @@
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>417</v>
       </c>
       <c r="D150">
         <v>24</v>
       </c>
       <c r="E150" t="s">
         <v>7</v>
       </c>
       <c r="F150" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>418</v>
       </c>
       <c r="D151">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E151" t="s">
         <v>314</v>
       </c>
       <c r="F151" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>420</v>
       </c>
       <c r="D152">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E152" t="s">
         <v>27</v>
       </c>
       <c r="F152" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>421</v>
       </c>
       <c r="D153">
         <v>23</v>
       </c>
       <c r="E153" t="s">
         <v>52</v>
       </c>
       <c r="F153" t="s">
         <v>53</v>
       </c>
     </row>
@@ -8097,51 +8097,51 @@
         <v>41</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
       </c>
       <c r="C157" t="s">
         <v>425</v>
       </c>
       <c r="D157">
         <v>22</v>
       </c>
       <c r="E157" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>426</v>
       </c>
       <c r="D158">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E158" t="s">
         <v>387</v>
       </c>
       <c r="F158" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>427</v>
       </c>
       <c r="D159">
         <v>25</v>
       </c>
       <c r="E159" t="s">
         <v>56</v>
       </c>
       <c r="F159" t="s">
         <v>103</v>
       </c>
     </row>
@@ -8233,51 +8233,51 @@
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="C165" t="s">
         <v>433</v>
       </c>
       <c r="D165">
         <v>24</v>
       </c>
       <c r="E165" t="s">
         <v>7</v>
       </c>
       <c r="F165" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="C166" t="s">
         <v>434</v>
       </c>
       <c r="D166">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E166" t="s">
         <v>27</v>
       </c>
       <c r="F166" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>165</v>
       </c>
       <c r="C167" t="s">
         <v>436</v>
       </c>
       <c r="D167">
         <v>24</v>
       </c>
       <c r="E167" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>165</v>
@@ -8363,167 +8363,167 @@
         <v>443</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="C173" t="s">
         <v>444</v>
       </c>
       <c r="D173">
         <v>25</v>
       </c>
       <c r="E173" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="C174" t="s">
         <v>445</v>
       </c>
       <c r="D174">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E174" t="s">
         <v>234</v>
       </c>
       <c r="F174" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="C175" t="s">
         <v>447</v>
       </c>
       <c r="D175">
         <v>22</v>
       </c>
       <c r="E175" t="s">
         <v>27</v>
       </c>
       <c r="F175" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>448</v>
       </c>
       <c r="D176">
         <v>23</v>
       </c>
       <c r="E176" t="s">
         <v>7</v>
       </c>
       <c r="F176" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>175</v>
       </c>
       <c r="C177" t="s">
         <v>449</v>
       </c>
       <c r="D177">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E177" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="C178" t="s">
         <v>450</v>
       </c>
       <c r="D178">
         <v>23</v>
       </c>
       <c r="E178" t="s">
         <v>56</v>
       </c>
       <c r="F178" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="C179" t="s">
         <v>451</v>
       </c>
       <c r="D179">
         <v>24</v>
       </c>
       <c r="E179" t="s">
         <v>56</v>
       </c>
       <c r="F179" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="C180" t="s">
         <v>452</v>
       </c>
       <c r="D180">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E180" t="s">
         <v>27</v>
       </c>
       <c r="F180" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="C181" t="s">
         <v>453</v>
       </c>
       <c r="D181">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E181" t="s">
         <v>234</v>
       </c>
       <c r="F181" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>180</v>
       </c>
       <c r="C182" t="s">
         <v>454</v>
       </c>
       <c r="D182">
         <v>23</v>
       </c>
       <c r="E182" t="s">
         <v>30</v>
       </c>
       <c r="F182" t="s">
         <v>31</v>
       </c>
     </row>
@@ -8666,51 +8666,51 @@
     <row r="191" spans="1:6">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="C191" t="s">
         <v>464</v>
       </c>
       <c r="D191">
         <v>22</v>
       </c>
       <c r="E191" t="s">
         <v>7</v>
       </c>
       <c r="F191" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="C192" t="s">
         <v>465</v>
       </c>
       <c r="D192">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E192" t="s">
         <v>234</v>
       </c>
       <c r="F192" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="C193" t="s">
         <v>466</v>
       </c>
       <c r="D193">
         <v>21</v>
       </c>
       <c r="E193" t="s">
         <v>186</v>
       </c>
       <c r="F193" t="s">
         <v>187</v>
       </c>
     </row>