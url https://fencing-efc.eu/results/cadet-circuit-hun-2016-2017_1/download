--- v2 (2026-08-30)
+++ v3 (2026-10-16)
@@ -2445,51 +2445,51 @@
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
         <v>26</v>
       </c>
       <c r="E11" t="s">
         <v>21</v>
       </c>
       <c r="F11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>33.0</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E12" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>33.0</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13">
         <v>25</v>
       </c>
       <c r="E13" t="s">
         <v>33</v>
       </c>
       <c r="F13" t="s">
         <v>34</v>
       </c>
     </row>
@@ -2796,51 +2796,51 @@
       </c>
       <c r="C29" t="s">
         <v>58</v>
       </c>
       <c r="D29">
         <v>24</v>
       </c>
       <c r="E29" t="s">
         <v>21</v>
       </c>
       <c r="F29" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>60</v>
       </c>
       <c r="D30">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E30" t="s">
         <v>18</v>
       </c>
       <c r="F30" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>62</v>
       </c>
       <c r="D31">
         <v>26</v>
       </c>
       <c r="E31" t="s">
         <v>18</v>
       </c>
       <c r="F31" t="s">
@@ -3070,51 +3070,51 @@
       </c>
       <c r="C43" t="s">
         <v>85</v>
       </c>
       <c r="D43">
         <v>24</v>
       </c>
       <c r="E43" t="s">
         <v>86</v>
       </c>
       <c r="F43" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>88</v>
       </c>
       <c r="D44">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E44" t="s">
         <v>18</v>
       </c>
       <c r="F44" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>89</v>
       </c>
       <c r="D45">
         <v>26</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45" t="s">
@@ -3270,51 +3270,51 @@
       </c>
       <c r="C53" t="s">
         <v>103</v>
       </c>
       <c r="D53">
         <v>25</v>
       </c>
       <c r="E53" t="s">
         <v>47</v>
       </c>
       <c r="F53" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>105</v>
       </c>
       <c r="D54">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E54" t="s">
         <v>18</v>
       </c>
       <c r="F54" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>107</v>
       </c>
       <c r="D55">
         <v>26</v>
       </c>
       <c r="E55" t="s">
         <v>108</v>
       </c>
       <c r="F55" t="s">
@@ -3487,51 +3487,51 @@
       </c>
       <c r="C64" t="s">
         <v>124</v>
       </c>
       <c r="D64">
         <v>26</v>
       </c>
       <c r="E64" t="s">
         <v>18</v>
       </c>
       <c r="F64" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>125</v>
       </c>
       <c r="D65">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E65" t="s">
         <v>13</v>
       </c>
       <c r="F65" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>126</v>
       </c>
       <c r="D66">
         <v>24</v>
       </c>
       <c r="E66" t="s">
         <v>13</v>
       </c>
       <c r="F66" t="s">
@@ -3587,51 +3587,51 @@
       </c>
       <c r="C69" t="s">
         <v>130</v>
       </c>
       <c r="D69">
         <v>25</v>
       </c>
       <c r="E69" t="s">
         <v>18</v>
       </c>
       <c r="F69" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>131</v>
       </c>
       <c r="D70">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E70" t="s">
         <v>108</v>
       </c>
       <c r="F70" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>132</v>
       </c>
       <c r="D71">
         <v>25</v>
       </c>
       <c r="E71" t="s">
         <v>10</v>
       </c>
       <c r="F71" t="s">
@@ -3827,51 +3827,51 @@
       </c>
       <c r="C81" t="s">
         <v>144</v>
       </c>
       <c r="D81">
         <v>24</v>
       </c>
       <c r="E81" t="s">
         <v>47</v>
       </c>
       <c r="F81" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>146</v>
       </c>
       <c r="D82">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E82" t="s">
         <v>18</v>
       </c>
       <c r="F82" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>148</v>
       </c>
       <c r="D83">
         <v>24</v>
       </c>
       <c r="E83" t="s">
         <v>47</v>
       </c>
       <c r="F83" t="s">
@@ -4012,51 +4012,51 @@
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>158</v>
       </c>
       <c r="D91">
         <v>26</v>
       </c>
       <c r="E91" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>159</v>
       </c>
       <c r="D92">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E92" t="s">
         <v>13</v>
       </c>
       <c r="F92" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>160</v>
       </c>
       <c r="D93">
         <v>26</v>
       </c>
       <c r="E93" t="s">
         <v>157</v>
       </c>
     </row>
@@ -4123,51 +4123,51 @@
       </c>
       <c r="C97" t="s">
         <v>165</v>
       </c>
       <c r="D97">
         <v>26</v>
       </c>
       <c r="E97" t="s">
         <v>33</v>
       </c>
       <c r="F97" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>167</v>
       </c>
       <c r="D98">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E98" t="s">
         <v>43</v>
       </c>
       <c r="F98" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>169</v>
       </c>
       <c r="D99">
         <v>25</v>
       </c>
       <c r="E99" t="s">
         <v>31</v>
       </c>
     </row>
@@ -4220,51 +4220,51 @@
       </c>
       <c r="C102" t="s">
         <v>172</v>
       </c>
       <c r="D102">
         <v>25</v>
       </c>
       <c r="E102" t="s">
         <v>18</v>
       </c>
       <c r="F102" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>173</v>
       </c>
       <c r="D103">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E103" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>174</v>
       </c>
       <c r="D104">
         <v>26</v>
       </c>
       <c r="E104" t="s">
         <v>18</v>
       </c>
       <c r="F104" t="s">
         <v>61</v>
       </c>
     </row>
@@ -4725,51 +4725,51 @@
       </c>
       <c r="C128" t="s">
         <v>205</v>
       </c>
       <c r="D128">
         <v>24</v>
       </c>
       <c r="E128" t="s">
         <v>43</v>
       </c>
       <c r="F128" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>206</v>
       </c>
       <c r="D129">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E129" t="s">
         <v>21</v>
       </c>
       <c r="F129" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>207</v>
       </c>
       <c r="D130">
         <v>23</v>
       </c>
       <c r="E130" t="s">
         <v>80</v>
       </c>
       <c r="F130" t="s">
         <v>208</v>
       </c>
     </row>
@@ -4804,51 +4804,51 @@
         <v>83</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>211</v>
       </c>
       <c r="D133">
         <v>26</v>
       </c>
       <c r="E133" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>132</v>
       </c>
       <c r="C134" t="s">
         <v>212</v>
       </c>
       <c r="D134">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E134" t="s">
         <v>16</v>
       </c>
       <c r="F134" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>213</v>
       </c>
       <c r="D135">
         <v>26</v>
       </c>
       <c r="E135" t="s">
         <v>18</v>
       </c>
       <c r="F135" t="s">
         <v>61</v>
       </c>
     </row>
@@ -4971,51 +4971,51 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>224</v>
       </c>
       <c r="D143">
         <v>26</v>
       </c>
       <c r="E143" t="s">
         <v>80</v>
       </c>
       <c r="F143" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>142</v>
       </c>
       <c r="C144" t="s">
         <v>225</v>
       </c>
       <c r="D144">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E144" t="s">
         <v>18</v>
       </c>
       <c r="F144" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>142</v>
       </c>
       <c r="C145" t="s">
         <v>226</v>
       </c>
       <c r="D145">
         <v>26</v>
       </c>
       <c r="E145" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
@@ -5189,99 +5189,99 @@
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>237</v>
       </c>
       <c r="D156">
         <v>24</v>
       </c>
       <c r="E156" t="s">
         <v>13</v>
       </c>
       <c r="F156" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="C157" t="s">
         <v>238</v>
       </c>
       <c r="D157">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E157" t="s">
         <v>47</v>
       </c>
       <c r="F157" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>239</v>
       </c>
       <c r="D158">
         <v>25</v>
       </c>
       <c r="E158" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>240</v>
       </c>
       <c r="D159">
         <v>25</v>
       </c>
       <c r="E159" t="s">
         <v>13</v>
       </c>
       <c r="F159" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="C160" t="s">
         <v>241</v>
       </c>
       <c r="D160">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E160" t="s">
         <v>13</v>
       </c>
       <c r="F160" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>159</v>
       </c>
       <c r="C161" t="s">
         <v>242</v>
       </c>
       <c r="D161">
         <v>26</v>
       </c>
       <c r="E161" t="s">
         <v>24</v>
       </c>
       <c r="F161" t="s">
         <v>25</v>
       </c>
     </row>
@@ -5373,102 +5373,102 @@
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="C167" t="s">
         <v>248</v>
       </c>
       <c r="D167">
         <v>26</v>
       </c>
       <c r="E167" t="s">
         <v>18</v>
       </c>
       <c r="F167" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="C168" t="s">
         <v>249</v>
       </c>
       <c r="D168">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E168" t="s">
         <v>13</v>
       </c>
       <c r="F168" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="C169" t="s">
         <v>250</v>
       </c>
       <c r="D169">
         <v>22</v>
       </c>
       <c r="E169" t="s">
         <v>13</v>
       </c>
       <c r="F169" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>168</v>
       </c>
       <c r="C170" t="s">
         <v>251</v>
       </c>
       <c r="D170">
         <v>23</v>
       </c>
       <c r="E170" t="s">
         <v>203</v>
       </c>
       <c r="F170" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="C171" t="s">
         <v>252</v>
       </c>
       <c r="D171">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E171" t="s">
         <v>13</v>
       </c>
       <c r="F171" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="C172" t="s">
         <v>253</v>
       </c>
       <c r="D172">
         <v>24</v>
       </c>
       <c r="E172" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>172</v>
@@ -5489,65 +5489,65 @@
     <row r="174" spans="1:6">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="C174" t="s">
         <v>256</v>
       </c>
       <c r="D174">
         <v>24</v>
       </c>
       <c r="E174" t="s">
         <v>21</v>
       </c>
       <c r="F174" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>173</v>
       </c>
       <c r="C175" t="s">
         <v>257</v>
       </c>
       <c r="D175">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E175" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>258</v>
       </c>
       <c r="D176">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E176" t="s">
         <v>13</v>
       </c>
       <c r="F176" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>259</v>
       </c>
       <c r="D177">
         <v>26</v>
       </c>
       <c r="E177" t="s">
         <v>203</v>
       </c>
       <c r="F177" t="s">
         <v>204</v>
       </c>
     </row>
@@ -5715,65 +5715,65 @@
     <row r="188" spans="1:6">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="C188" t="s">
         <v>273</v>
       </c>
       <c r="D188">
         <v>22</v>
       </c>
       <c r="E188" t="s">
         <v>43</v>
       </c>
       <c r="F188" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="C189" t="s">
         <v>274</v>
       </c>
       <c r="D189">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E189" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="C190" t="s">
         <v>275</v>
       </c>
       <c r="D190">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E190" t="s">
         <v>83</v>
       </c>
       <c r="F190" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="C191" t="s">
         <v>277</v>
       </c>
       <c r="D191">
         <v>21</v>
       </c>
       <c r="E191" t="s">
         <v>43</v>
       </c>
       <c r="F191" t="s">
         <v>74</v>
       </c>
     </row>
@@ -5808,51 +5808,51 @@
         <v>83</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>191</v>
       </c>
       <c r="C194" t="s">
         <v>280</v>
       </c>
       <c r="D194">
         <v>25</v>
       </c>
       <c r="E194" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="C195" t="s">
         <v>281</v>
       </c>
       <c r="D195">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E195" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>194</v>
       </c>
       <c r="C196" t="s">
         <v>282</v>
       </c>
       <c r="D196">
         <v>24</v>
       </c>
       <c r="E196" t="s">
         <v>203</v>
       </c>
       <c r="F196" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>194</v>
@@ -5904,51 +5904,51 @@
     <row r="200" spans="1:6">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="C200" t="s">
         <v>289</v>
       </c>
       <c r="D200">
         <v>25</v>
       </c>
       <c r="E200" t="s">
         <v>43</v>
       </c>
       <c r="F200" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>199</v>
       </c>
       <c r="C201" t="s">
         <v>290</v>
       </c>
       <c r="D201">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E201" t="s">
         <v>287</v>
       </c>
       <c r="F201" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="C202" t="s">
         <v>291</v>
       </c>
       <c r="D202">
         <v>25</v>
       </c>
       <c r="E202" t="s">
         <v>287</v>
       </c>
       <c r="F202" t="s">
         <v>288</v>
       </c>
     </row>
@@ -6052,51 +6052,51 @@
       </c>
       <c r="C3" t="s">
         <v>296</v>
       </c>
       <c r="D3">
         <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>297</v>
       </c>
       <c r="D4">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>298</v>
       </c>
       <c r="D5">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>91</v>
       </c>
     </row>
@@ -6371,51 +6371,51 @@
       </c>
       <c r="B20">
         <v>18.0</v>
       </c>
       <c r="C20" t="s">
         <v>314</v>
       </c>
       <c r="D20">
         <v>25</v>
       </c>
       <c r="E20" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>18.0</v>
       </c>
       <c r="C21" t="s">
         <v>315</v>
       </c>
       <c r="D21">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>18.0</v>
       </c>
       <c r="C22" t="s">
         <v>316</v>
       </c>
       <c r="D22">
         <v>25</v>
       </c>
       <c r="E22" t="s">
         <v>47</v>
       </c>
       <c r="F22" t="s">
         <v>317</v>
       </c>
     </row>
@@ -6642,51 +6642,51 @@
       </c>
       <c r="C34" t="s">
         <v>333</v>
       </c>
       <c r="D34">
         <v>25</v>
       </c>
       <c r="E34" t="s">
         <v>83</v>
       </c>
       <c r="F34" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>335</v>
       </c>
       <c r="D35">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>336</v>
       </c>
       <c r="D36">
         <v>26</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36" t="s">
@@ -6722,51 +6722,51 @@
       </c>
       <c r="C38" t="s">
         <v>338</v>
       </c>
       <c r="D38">
         <v>25</v>
       </c>
       <c r="E38" t="s">
         <v>43</v>
       </c>
       <c r="F38" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>339</v>
       </c>
       <c r="D39">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E39" t="s">
         <v>18</v>
       </c>
       <c r="F39" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>340</v>
       </c>
       <c r="D40">
         <v>25</v>
       </c>
       <c r="E40" t="s">
         <v>21</v>
       </c>
       <c r="F40" t="s">
@@ -6859,51 +6859,51 @@
       </c>
       <c r="C45" t="s">
         <v>346</v>
       </c>
       <c r="D45">
         <v>25</v>
       </c>
       <c r="E45" t="s">
         <v>21</v>
       </c>
       <c r="F45" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>347</v>
       </c>
       <c r="D46">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E46" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>348</v>
       </c>
       <c r="D47">
         <v>26</v>
       </c>
       <c r="E47" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
@@ -7058,51 +7058,51 @@
       </c>
       <c r="C56" t="s">
         <v>358</v>
       </c>
       <c r="D56">
         <v>25</v>
       </c>
       <c r="E56" t="s">
         <v>13</v>
       </c>
       <c r="F56" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>360</v>
       </c>
       <c r="D57">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E57" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>361</v>
       </c>
       <c r="D58">
         <v>25</v>
       </c>
       <c r="E58" t="s">
         <v>47</v>
       </c>
       <c r="F58" t="s">
         <v>99</v>
       </c>
     </row>
@@ -7837,51 +7837,51 @@
       </c>
       <c r="C96" t="s">
         <v>407</v>
       </c>
       <c r="D96">
         <v>25</v>
       </c>
       <c r="E96" t="s">
         <v>21</v>
       </c>
       <c r="F96" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>408</v>
       </c>
       <c r="D97">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E97" t="s">
         <v>13</v>
       </c>
       <c r="F97" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>409</v>
       </c>
       <c r="D98">
         <v>26</v>
       </c>
       <c r="E98" t="s">
         <v>80</v>
       </c>
       <c r="F98" t="s">
@@ -7934,91 +7934,91 @@
       </c>
       <c r="C101" t="s">
         <v>413</v>
       </c>
       <c r="D101">
         <v>26</v>
       </c>
       <c r="E101" t="s">
         <v>47</v>
       </c>
       <c r="F101" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>414</v>
       </c>
       <c r="D102">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E102" t="s">
         <v>47</v>
       </c>
       <c r="F102" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>415</v>
       </c>
       <c r="D103">
         <v>25</v>
       </c>
       <c r="E103" t="s">
         <v>13</v>
       </c>
       <c r="F103" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>416</v>
       </c>
       <c r="D104">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E104" t="s">
         <v>47</v>
       </c>
       <c r="F104" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>417</v>
       </c>
       <c r="D105">
         <v>25</v>
       </c>
       <c r="E105" t="s">
         <v>21</v>
       </c>
       <c r="F105" t="s">
@@ -8351,51 +8351,51 @@
       </c>
       <c r="C122" t="s">
         <v>435</v>
       </c>
       <c r="D122">
         <v>26</v>
       </c>
       <c r="E122" t="s">
         <v>18</v>
       </c>
       <c r="F122" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>436</v>
       </c>
       <c r="D123">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E123" t="s">
         <v>43</v>
       </c>
       <c r="F123" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>437</v>
       </c>
       <c r="D124">
         <v>24</v>
       </c>
       <c r="E124" t="s">
         <v>13</v>
       </c>
       <c r="F124" t="s">
@@ -8428,51 +8428,51 @@
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>439</v>
       </c>
       <c r="D126">
         <v>26</v>
       </c>
       <c r="E126" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>440</v>
       </c>
       <c r="D127">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E127" t="s">
         <v>80</v>
       </c>
       <c r="F127" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>126</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>441</v>
       </c>
       <c r="D128">
         <v>25</v>
       </c>
       <c r="E128" t="s">
         <v>83</v>
       </c>
       <c r="F128" t="s">
@@ -8485,51 +8485,51 @@
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>443</v>
       </c>
       <c r="D129">
         <v>23</v>
       </c>
       <c r="E129" t="s">
         <v>43</v>
       </c>
       <c r="F129" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>444</v>
       </c>
       <c r="D130">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E130" t="s">
         <v>18</v>
       </c>
       <c r="F130" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>445</v>
       </c>
       <c r="D131">
         <v>26</v>
       </c>
       <c r="E131" t="s">
         <v>18</v>
       </c>
       <c r="F131" t="s">
         <v>19</v>
       </c>
     </row>
@@ -8584,51 +8584,51 @@
         <v>22</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>449</v>
       </c>
       <c r="D135">
         <v>24</v>
       </c>
       <c r="E135" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>450</v>
       </c>
       <c r="D136">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E136" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>452</v>
       </c>
       <c r="D137">
         <v>24</v>
       </c>
       <c r="E137" t="s">
         <v>13</v>
       </c>
       <c r="F137" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
@@ -8751,51 +8751,51 @@
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>463</v>
       </c>
       <c r="D145">
         <v>26</v>
       </c>
       <c r="E145" t="s">
         <v>43</v>
       </c>
       <c r="F145" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>464</v>
       </c>
       <c r="D146">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E146" t="s">
         <v>18</v>
       </c>
       <c r="F146" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>465</v>
       </c>
       <c r="D147">
         <v>26</v>
       </c>
       <c r="E147" t="s">
         <v>18</v>
       </c>
       <c r="F147" t="s">
         <v>19</v>
       </c>
     </row>
@@ -8867,68 +8867,68 @@
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>471</v>
       </c>
       <c r="D152">
         <v>25</v>
       </c>
       <c r="E152" t="s">
         <v>108</v>
       </c>
       <c r="F152" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>472</v>
       </c>
       <c r="D153">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E153" t="s">
         <v>13</v>
       </c>
       <c r="F153" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>473</v>
       </c>
       <c r="D154">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E154" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>474</v>
       </c>
       <c r="D155">
         <v>24</v>
       </c>
       <c r="E155" t="s">
         <v>47</v>
       </c>
       <c r="F155" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
@@ -8983,51 +8983,51 @@
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>478</v>
       </c>
       <c r="D159">
         <v>24</v>
       </c>
       <c r="E159" t="s">
         <v>13</v>
       </c>
       <c r="F159" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="C160" t="s">
         <v>479</v>
       </c>
       <c r="D160">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E160" t="s">
         <v>43</v>
       </c>
       <c r="F160" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="C161" t="s">
         <v>480</v>
       </c>
       <c r="D161">
         <v>24</v>
       </c>
       <c r="E161" t="s">
         <v>33</v>
       </c>
       <c r="F161" t="s">
         <v>34</v>
       </c>
     </row>
@@ -9051,51 +9051,51 @@
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>482</v>
       </c>
       <c r="D163">
         <v>24</v>
       </c>
       <c r="E163" t="s">
         <v>21</v>
       </c>
       <c r="F163" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="C164" t="s">
         <v>483</v>
       </c>
       <c r="D164">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E164" t="s">
         <v>13</v>
       </c>
       <c r="F164" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>163</v>
       </c>
       <c r="C165" t="s">
         <v>484</v>
       </c>
       <c r="D165">
         <v>24</v>
       </c>
       <c r="E165" t="s">
         <v>13</v>
       </c>
       <c r="F165" t="s">
         <v>189</v>
       </c>
     </row>
@@ -9184,51 +9184,51 @@
         <v>313</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="C171" t="s">
         <v>492</v>
       </c>
       <c r="D171">
         <v>24</v>
       </c>
       <c r="E171" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="C172" t="s">
         <v>493</v>
       </c>
       <c r="D172">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E172" t="s">
         <v>18</v>
       </c>
       <c r="F172" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="C173" t="s">
         <v>495</v>
       </c>
       <c r="D173">
         <v>25</v>
       </c>
       <c r="E173" t="s">
         <v>108</v>
       </c>
       <c r="F173" t="s">
         <v>345</v>
       </c>
     </row>
@@ -9269,51 +9269,51 @@
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>498</v>
       </c>
       <c r="D176">
         <v>26</v>
       </c>
       <c r="E176" t="s">
         <v>21</v>
       </c>
       <c r="F176" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>499</v>
       </c>
       <c r="D177">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E177" t="s">
         <v>33</v>
       </c>
       <c r="F177" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>176</v>
       </c>
       <c r="C178" t="s">
         <v>500</v>
       </c>
       <c r="D178">
         <v>22</v>
       </c>
       <c r="E178" t="s">
         <v>287</v>
       </c>
       <c r="F178" t="s">
         <v>288</v>
       </c>
     </row>
@@ -9498,51 +9498,51 @@
     <row r="190" spans="1:6">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="C190" t="s">
         <v>512</v>
       </c>
       <c r="D190">
         <v>24</v>
       </c>
       <c r="E190" t="s">
         <v>21</v>
       </c>
       <c r="F190" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>189</v>
       </c>
       <c r="C191" t="s">
         <v>513</v>
       </c>
       <c r="D191">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E191" t="s">
         <v>86</v>
       </c>
       <c r="F191" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="C192" t="s">
         <v>515</v>
       </c>
       <c r="D192">
         <v>25</v>
       </c>
       <c r="E192" t="s">
         <v>18</v>
       </c>
       <c r="F192" t="s">
         <v>147</v>
       </c>
     </row>
@@ -9634,65 +9634,65 @@
     <row r="198" spans="1:6">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="C198" t="s">
         <v>522</v>
       </c>
       <c r="D198">
         <v>26</v>
       </c>
       <c r="E198" t="s">
         <v>47</v>
       </c>
       <c r="F198" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>197</v>
       </c>
       <c r="C199" t="s">
         <v>523</v>
       </c>
       <c r="D199">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E199" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="C200" t="s">
         <v>524</v>
       </c>
       <c r="D200">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E200" t="s">
         <v>13</v>
       </c>
       <c r="F200" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="C201" t="s">
         <v>525</v>
       </c>
       <c r="D201">
         <v>25</v>
       </c>
       <c r="E201" t="s">
         <v>86</v>
       </c>
       <c r="F201" t="s">
         <v>94</v>
       </c>
     </row>
@@ -9716,153 +9716,153 @@
     <row r="203" spans="1:6">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="C203" t="s">
         <v>527</v>
       </c>
       <c r="D203">
         <v>25</v>
       </c>
       <c r="E203" t="s">
         <v>13</v>
       </c>
       <c r="F203" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="C204" t="s">
         <v>528</v>
       </c>
       <c r="D204">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E204" t="s">
         <v>203</v>
       </c>
       <c r="F204" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="C205" t="s">
         <v>529</v>
       </c>
       <c r="D205">
         <v>24</v>
       </c>
       <c r="E205" t="s">
         <v>13</v>
       </c>
       <c r="F205" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="C206" t="s">
         <v>530</v>
       </c>
       <c r="D206">
         <v>26</v>
       </c>
       <c r="E206" t="s">
         <v>13</v>
       </c>
       <c r="F206" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>205</v>
       </c>
       <c r="C207" t="s">
         <v>531</v>
       </c>
       <c r="D207">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E207" t="s">
         <v>13</v>
       </c>
       <c r="F207" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="C208" t="s">
         <v>532</v>
       </c>
       <c r="D208">
         <v>22</v>
       </c>
       <c r="E208" t="s">
         <v>43</v>
       </c>
       <c r="F208" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="C209" t="s">
         <v>533</v>
       </c>
       <c r="D209">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E209" t="s">
         <v>13</v>
       </c>
       <c r="F209" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>208</v>
       </c>
       <c r="C210" t="s">
         <v>534</v>
       </c>
       <c r="D210">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E210" t="s">
         <v>13</v>
       </c>
       <c r="F210" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="C211" t="s">
         <v>535</v>
       </c>
       <c r="D211">
         <v>25</v>
       </c>
       <c r="E211" t="s">
         <v>108</v>
       </c>
       <c r="F211" t="s">
         <v>345</v>
       </c>
     </row>
@@ -10036,51 +10036,51 @@
     <row r="222" spans="1:6">
       <c r="A222">
         <v>219</v>
       </c>
       <c r="C222" t="s">
         <v>550</v>
       </c>
       <c r="D222">
         <v>25</v>
       </c>
       <c r="E222" t="s">
         <v>13</v>
       </c>
       <c r="F222" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="C223" t="s">
         <v>551</v>
       </c>
       <c r="D223">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E223" t="s">
         <v>203</v>
       </c>
       <c r="F223" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>223</v>
       </c>
       <c r="C224" t="s">
         <v>552</v>
       </c>
       <c r="D224">
         <v>19</v>
       </c>
       <c r="E224" t="s">
         <v>13</v>
       </c>
       <c r="F224" t="s">
         <v>537</v>
       </c>
     </row>