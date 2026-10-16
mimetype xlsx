--- v2 (2026-08-30)
+++ v3 (2026-10-16)
@@ -2797,51 +2797,51 @@
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>27</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6" t="s">
@@ -3134,51 +3134,51 @@
       </c>
       <c r="C21" t="s">
         <v>48</v>
       </c>
       <c r="D21">
         <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>49</v>
       </c>
       <c r="F21" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E22" t="s">
         <v>52</v>
       </c>
       <c r="F22" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>54</v>
       </c>
       <c r="D23">
         <v>27</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
@@ -3514,51 +3514,51 @@
       </c>
       <c r="C40" t="s">
         <v>83</v>
       </c>
       <c r="D40">
         <v>27</v>
       </c>
       <c r="E40" t="s">
         <v>84</v>
       </c>
       <c r="F40" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>86</v>
       </c>
       <c r="D41">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E41" t="s">
         <v>87</v>
       </c>
       <c r="F41" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>89</v>
       </c>
       <c r="D42">
         <v>24</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
@@ -3634,51 +3634,51 @@
       </c>
       <c r="C46" t="s">
         <v>95</v>
       </c>
       <c r="D46">
         <v>26</v>
       </c>
       <c r="E46" t="s">
         <v>20</v>
       </c>
       <c r="F46" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>97</v>
       </c>
       <c r="D47">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E47" t="s">
         <v>17</v>
       </c>
       <c r="F47" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>99</v>
       </c>
       <c r="D48">
         <v>26</v>
       </c>
       <c r="E48" t="s">
         <v>20</v>
       </c>
     </row>
@@ -3691,51 +3691,51 @@
       </c>
       <c r="C49" t="s">
         <v>100</v>
       </c>
       <c r="D49">
         <v>25</v>
       </c>
       <c r="E49" t="s">
         <v>25</v>
       </c>
       <c r="F49" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>101</v>
       </c>
       <c r="D50">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>102</v>
       </c>
       <c r="D51">
         <v>26</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
@@ -3871,51 +3871,51 @@
       </c>
       <c r="C58" t="s">
         <v>115</v>
       </c>
       <c r="D58">
         <v>27</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>56</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>116</v>
       </c>
       <c r="D59">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E59" t="s">
         <v>117</v>
       </c>
       <c r="F59" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>119</v>
       </c>
       <c r="D60">
         <v>27</v>
       </c>
       <c r="E60" t="s">
         <v>120</v>
       </c>
       <c r="F60" t="s">
@@ -3931,51 +3931,51 @@
       </c>
       <c r="C61" t="s">
         <v>122</v>
       </c>
       <c r="D61">
         <v>27</v>
       </c>
       <c r="E61" t="s">
         <v>109</v>
       </c>
       <c r="F61" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>124</v>
       </c>
       <c r="D62">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E62" t="s">
         <v>17</v>
       </c>
       <c r="F62" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>126</v>
       </c>
       <c r="D63">
         <v>27</v>
       </c>
       <c r="E63" t="s">
         <v>49</v>
       </c>
       <c r="F63" t="s">
@@ -4068,51 +4068,51 @@
       </c>
       <c r="C68" t="s">
         <v>134</v>
       </c>
       <c r="D68">
         <v>27</v>
       </c>
       <c r="E68" t="s">
         <v>42</v>
       </c>
       <c r="F68" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>136</v>
       </c>
       <c r="D69">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E69" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>137</v>
       </c>
       <c r="D70">
         <v>26</v>
       </c>
       <c r="E70" t="s">
         <v>17</v>
       </c>
       <c r="F70" t="s">
         <v>138</v>
       </c>
     </row>
@@ -4125,51 +4125,51 @@
       </c>
       <c r="C71" t="s">
         <v>139</v>
       </c>
       <c r="D71">
         <v>27</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>140</v>
       </c>
       <c r="D72">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>142</v>
       </c>
       <c r="D73">
         <v>27</v>
       </c>
       <c r="E73" t="s">
         <v>143</v>
       </c>
       <c r="F73" t="s">
@@ -4185,71 +4185,71 @@
       </c>
       <c r="C74" t="s">
         <v>145</v>
       </c>
       <c r="D74">
         <v>26</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
       <c r="F74" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>146</v>
       </c>
       <c r="D75">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E75" t="s">
         <v>20</v>
       </c>
       <c r="F75" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>148</v>
       </c>
       <c r="D76">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E76" t="s">
         <v>49</v>
       </c>
       <c r="F76" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>149</v>
       </c>
       <c r="D77">
         <v>24</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
       <c r="F77" t="s">
@@ -4482,51 +4482,51 @@
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>168</v>
       </c>
       <c r="D89">
         <v>27</v>
       </c>
       <c r="E89" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>87</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>169</v>
       </c>
       <c r="D90">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E90" t="s">
         <v>17</v>
       </c>
       <c r="F90" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>171</v>
       </c>
       <c r="D91">
         <v>25</v>
       </c>
       <c r="E91" t="s">
         <v>117</v>
       </c>
       <c r="F91" t="s">
@@ -4779,71 +4779,71 @@
       </c>
       <c r="C104" t="s">
         <v>189</v>
       </c>
       <c r="D104">
         <v>26</v>
       </c>
       <c r="E104" t="s">
         <v>7</v>
       </c>
       <c r="F104" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>190</v>
       </c>
       <c r="D105">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E105" t="s">
         <v>17</v>
       </c>
       <c r="F105" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>191</v>
       </c>
       <c r="D106">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E106" t="s">
         <v>12</v>
       </c>
       <c r="F106" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>192</v>
       </c>
       <c r="D107">
         <v>26</v>
       </c>
       <c r="E107" t="s">
         <v>7</v>
       </c>
       <c r="F107" t="s">
@@ -5016,51 +5016,51 @@
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>205</v>
       </c>
       <c r="D116">
         <v>26</v>
       </c>
       <c r="E116" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>115</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>206</v>
       </c>
       <c r="D117">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E117" t="s">
         <v>7</v>
       </c>
       <c r="F117" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>115</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>208</v>
       </c>
       <c r="D118">
         <v>26</v>
       </c>
       <c r="E118" t="s">
         <v>49</v>
       </c>
       <c r="F118" t="s">
@@ -5310,51 +5310,51 @@
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>227</v>
       </c>
       <c r="D131">
         <v>27</v>
       </c>
       <c r="E131" t="s">
         <v>25</v>
       </c>
       <c r="F131" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>229</v>
       </c>
       <c r="D132">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E132" t="s">
         <v>105</v>
       </c>
       <c r="F132" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>131</v>
       </c>
       <c r="C133" t="s">
         <v>230</v>
       </c>
       <c r="D133">
         <v>25</v>
       </c>
       <c r="E133" t="s">
         <v>7</v>
       </c>
       <c r="F133" t="s">
         <v>231</v>
       </c>
     </row>
@@ -5429,51 +5429,51 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>236</v>
       </c>
       <c r="D138">
         <v>24</v>
       </c>
       <c r="E138" t="s">
         <v>59</v>
       </c>
       <c r="F138" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>237</v>
       </c>
       <c r="D139">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E139" t="s">
         <v>7</v>
       </c>
       <c r="F139" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
       </c>
       <c r="C140" t="s">
         <v>239</v>
       </c>
       <c r="D140">
         <v>24</v>
       </c>
       <c r="E140" t="s">
         <v>117</v>
       </c>
       <c r="F140" t="s">
         <v>220</v>
       </c>
     </row>
@@ -5514,119 +5514,119 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>141</v>
       </c>
       <c r="C143" t="s">
         <v>242</v>
       </c>
       <c r="D143">
         <v>26</v>
       </c>
       <c r="E143" t="s">
         <v>243</v>
       </c>
       <c r="F143" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>142</v>
       </c>
       <c r="C144" t="s">
         <v>245</v>
       </c>
       <c r="D144">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E144" t="s">
         <v>17</v>
       </c>
       <c r="F144" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>142</v>
       </c>
       <c r="C145" t="s">
         <v>246</v>
       </c>
       <c r="D145">
         <v>26</v>
       </c>
       <c r="E145" t="s">
         <v>117</v>
       </c>
       <c r="F145" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>247</v>
       </c>
       <c r="D146">
         <v>27</v>
       </c>
       <c r="E146" t="s">
         <v>12</v>
       </c>
       <c r="F146" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>248</v>
       </c>
       <c r="D147">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E147" t="s">
         <v>35</v>
       </c>
       <c r="F147" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
       </c>
       <c r="C148" t="s">
         <v>249</v>
       </c>
       <c r="D148">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E148" t="s">
         <v>12</v>
       </c>
       <c r="F148" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>146</v>
       </c>
       <c r="C149" t="s">
         <v>250</v>
       </c>
       <c r="D149">
         <v>26</v>
       </c>
       <c r="E149" t="s">
         <v>20</v>
       </c>
       <c r="F149" t="s">
         <v>31</v>
       </c>
     </row>
@@ -5701,51 +5701,51 @@
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
       </c>
       <c r="C154" t="s">
         <v>256</v>
       </c>
       <c r="D154">
         <v>26</v>
       </c>
       <c r="E154" t="s">
         <v>109</v>
       </c>
       <c r="F154" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
       </c>
       <c r="C155" t="s">
         <v>258</v>
       </c>
       <c r="D155">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E155" t="s">
         <v>143</v>
       </c>
       <c r="F155" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>154</v>
       </c>
       <c r="C156" t="s">
         <v>259</v>
       </c>
       <c r="D156">
         <v>25</v>
       </c>
       <c r="E156" t="s">
         <v>27</v>
       </c>
       <c r="F156" t="s">
         <v>260</v>
       </c>
     </row>
@@ -6004,51 +6004,51 @@
     <row r="172" spans="1:6">
       <c r="A172">
         <v>170</v>
       </c>
       <c r="C172" t="s">
         <v>281</v>
       </c>
       <c r="D172">
         <v>24</v>
       </c>
       <c r="E172" t="s">
         <v>117</v>
       </c>
       <c r="F172" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>170</v>
       </c>
       <c r="C173" t="s">
         <v>282</v>
       </c>
       <c r="D173">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E173" t="s">
         <v>117</v>
       </c>
       <c r="F173" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>172</v>
       </c>
       <c r="C174" t="s">
         <v>283</v>
       </c>
       <c r="D174">
         <v>27</v>
       </c>
       <c r="E174" t="s">
         <v>49</v>
       </c>
       <c r="F174" t="s">
         <v>284</v>
       </c>
     </row>
@@ -6296,51 +6296,51 @@
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>302</v>
       </c>
       <c r="D11">
         <v>26</v>
       </c>
       <c r="E11" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>7</v>
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>303</v>
       </c>
       <c r="D12">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E12" t="s">
         <v>49</v>
       </c>
       <c r="F12" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>8</v>
       </c>
       <c r="B13">
         <v>42.0</v>
       </c>
       <c r="C13" t="s">
         <v>304</v>
       </c>
       <c r="D13">
         <v>27</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
     </row>
@@ -6427,51 +6427,51 @@
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>310</v>
       </c>
       <c r="D18">
         <v>25</v>
       </c>
       <c r="E18" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>14</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>311</v>
       </c>
       <c r="D19">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>15</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>313</v>
       </c>
       <c r="D20">
         <v>25</v>
       </c>
       <c r="E20" t="s">
         <v>314</v>
       </c>
       <c r="F20" t="s">
@@ -6618,68 +6618,68 @@
       </c>
       <c r="C28" t="s">
         <v>328</v>
       </c>
       <c r="D28">
         <v>27</v>
       </c>
       <c r="E28" t="s">
         <v>105</v>
       </c>
       <c r="F28" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>23</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>329</v>
       </c>
       <c r="D29">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>25</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>330</v>
       </c>
       <c r="D30">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E30" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>26</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>331</v>
       </c>
       <c r="D31">
         <v>27</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>27</v>
@@ -6985,51 +6985,51 @@
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>354</v>
       </c>
       <c r="D48">
         <v>24</v>
       </c>
       <c r="E48" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>44</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>355</v>
       </c>
       <c r="D49">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E49" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>45</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>356</v>
       </c>
       <c r="D50">
         <v>26</v>
       </c>
       <c r="E50" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>46</v>
@@ -7196,68 +7196,68 @@
       </c>
       <c r="C59" t="s">
         <v>368</v>
       </c>
       <c r="D59">
         <v>25</v>
       </c>
       <c r="E59" t="s">
         <v>366</v>
       </c>
       <c r="F59" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>55</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>370</v>
       </c>
       <c r="D60">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E60" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>56</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>371</v>
       </c>
       <c r="D61">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E61" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>57</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>372</v>
       </c>
       <c r="D62">
         <v>26</v>
       </c>
       <c r="E62" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>58</v>
@@ -7281,71 +7281,71 @@
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>375</v>
       </c>
       <c r="D64">
         <v>27</v>
       </c>
       <c r="E64" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>60</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>376</v>
       </c>
       <c r="D65">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E65" t="s">
         <v>20</v>
       </c>
       <c r="F65" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>61</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>378</v>
       </c>
       <c r="D66">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E66" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>62</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>379</v>
       </c>
       <c r="D67">
         <v>26</v>
       </c>
       <c r="E67" t="s">
         <v>366</v>
       </c>
       <c r="F67" t="s">
         <v>367</v>
       </c>
     </row>
@@ -7489,71 +7489,71 @@
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>389</v>
       </c>
       <c r="D75">
         <v>26</v>
       </c>
       <c r="E75" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>71</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>390</v>
       </c>
       <c r="D76">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E76" t="s">
         <v>49</v>
       </c>
       <c r="F76" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>72</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>392</v>
       </c>
       <c r="D77">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
       <c r="F77" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>73</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>394</v>
       </c>
       <c r="D78">
         <v>26</v>
       </c>
       <c r="E78" t="s">
         <v>117</v>
       </c>
       <c r="F78" t="s">
@@ -7649,131 +7649,131 @@
       </c>
       <c r="C83" t="s">
         <v>401</v>
       </c>
       <c r="D83">
         <v>27</v>
       </c>
       <c r="E83" t="s">
         <v>320</v>
       </c>
       <c r="F83" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>79</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>403</v>
       </c>
       <c r="D84">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E84" t="s">
         <v>27</v>
       </c>
       <c r="F84" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>80</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>404</v>
       </c>
       <c r="D85">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E85" t="s">
         <v>12</v>
       </c>
       <c r="F85" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>81</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>406</v>
       </c>
       <c r="D86">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
       <c r="F86" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>82</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>408</v>
       </c>
       <c r="D87">
         <v>26</v>
       </c>
       <c r="E87" t="s">
         <v>27</v>
       </c>
       <c r="F87" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>82</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>409</v>
       </c>
       <c r="D88">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E88" t="s">
         <v>20</v>
       </c>
       <c r="F88" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>84</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>411</v>
       </c>
       <c r="D89">
         <v>27</v>
       </c>
       <c r="E89" t="s">
         <v>49</v>
       </c>
       <c r="F89" t="s">
@@ -8034,128 +8034,128 @@
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>428</v>
       </c>
       <c r="D103">
         <v>26</v>
       </c>
       <c r="E103" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>99</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>429</v>
       </c>
       <c r="D104">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E104" t="s">
         <v>7</v>
       </c>
       <c r="F104" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>100</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>430</v>
       </c>
       <c r="D105">
         <v>26</v>
       </c>
       <c r="E105" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>101</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>431</v>
       </c>
       <c r="D106">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E106" t="s">
         <v>117</v>
       </c>
       <c r="F106" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>102</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>433</v>
       </c>
       <c r="D107">
         <v>25</v>
       </c>
       <c r="E107" t="s">
         <v>12</v>
       </c>
       <c r="F107" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>102</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>435</v>
       </c>
       <c r="D108">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E108" t="s">
         <v>7</v>
       </c>
       <c r="F108" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>104</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>436</v>
       </c>
       <c r="D109">
         <v>27</v>
       </c>
       <c r="E109" t="s">
         <v>7</v>
       </c>
       <c r="F109" t="s">
@@ -8630,136 +8630,136 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>129</v>
       </c>
       <c r="C134" t="s">
         <v>470</v>
       </c>
       <c r="D134">
         <v>26</v>
       </c>
       <c r="E134" t="s">
         <v>7</v>
       </c>
       <c r="F134" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>130</v>
       </c>
       <c r="C135" t="s">
         <v>471</v>
       </c>
       <c r="D135">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E135" t="s">
         <v>12</v>
       </c>
       <c r="F135" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>131</v>
       </c>
       <c r="C136" t="s">
         <v>472</v>
       </c>
       <c r="D136">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E136" t="s">
         <v>12</v>
       </c>
       <c r="F136" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>132</v>
       </c>
       <c r="C137" t="s">
         <v>473</v>
       </c>
       <c r="D137">
         <v>27</v>
       </c>
       <c r="E137" t="s">
         <v>7</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>133</v>
       </c>
       <c r="C138" t="s">
         <v>474</v>
       </c>
       <c r="D138">
         <v>25</v>
       </c>
       <c r="E138" t="s">
         <v>25</v>
       </c>
       <c r="F138" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>134</v>
       </c>
       <c r="C139" t="s">
         <v>475</v>
       </c>
       <c r="D139">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E139" t="s">
         <v>117</v>
       </c>
       <c r="F139" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>135</v>
       </c>
       <c r="C140" t="s">
         <v>476</v>
       </c>
       <c r="D140">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E140" t="s">
         <v>7</v>
       </c>
       <c r="F140" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>136</v>
       </c>
       <c r="C141" t="s">
         <v>477</v>
       </c>
       <c r="D141">
         <v>24</v>
       </c>
       <c r="E141" t="s">
         <v>117</v>
       </c>
       <c r="F141" t="s">
         <v>432</v>
       </c>
     </row>
@@ -9343,68 +9343,68 @@
         <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>171</v>
       </c>
       <c r="C177" t="s">
         <v>518</v>
       </c>
       <c r="D177">
         <v>27</v>
       </c>
       <c r="E177" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>171</v>
       </c>
       <c r="C178" t="s">
         <v>519</v>
       </c>
       <c r="D178">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E178" t="s">
         <v>12</v>
       </c>
       <c r="F178" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>174</v>
       </c>
       <c r="C179" t="s">
         <v>520</v>
       </c>
       <c r="D179">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E179" t="s">
         <v>442</v>
       </c>
       <c r="F179" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>175</v>
       </c>
       <c r="C180" t="s">
         <v>521</v>
       </c>
       <c r="D180">
         <v>27</v>
       </c>
       <c r="E180" t="s">
         <v>59</v>
       </c>
       <c r="F180" t="s">
         <v>459</v>
       </c>
     </row>
@@ -9558,85 +9558,85 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>528</v>
       </c>
       <c r="D2">
         <v>26</v>
       </c>
       <c r="E2" t="s">
         <v>314</v>
       </c>
       <c r="F2" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>237</v>
       </c>
       <c r="D3">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>529</v>
       </c>
       <c r="D4">
         <v>25</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5">
         <v>96.0</v>
       </c>
       <c r="C5" t="s">
         <v>530</v>
       </c>
       <c r="D5">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6">
         <v>78.0</v>
       </c>
       <c r="C6" t="s">
         <v>531</v>
       </c>
       <c r="D6">
         <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
@@ -9814,51 +9814,51 @@
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>543</v>
       </c>
       <c r="D16">
         <v>26</v>
       </c>
       <c r="E16" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>13</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>544</v>
       </c>
       <c r="D17">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E17" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>14</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>546</v>
       </c>
       <c r="D18">
         <v>27</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
         <v>547</v>
       </c>
     </row>
@@ -10033,51 +10033,51 @@
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>557</v>
       </c>
       <c r="D28">
         <v>27</v>
       </c>
       <c r="E28" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>25</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>558</v>
       </c>
       <c r="D29">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E29" t="s">
         <v>533</v>
       </c>
       <c r="F29" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>26</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>559</v>
       </c>
       <c r="D30">
         <v>27</v>
       </c>
       <c r="E30" t="s">
         <v>143</v>
       </c>
       <c r="F30" t="s">
@@ -10512,68 +10512,68 @@
       </c>
       <c r="C53" t="s">
         <v>585</v>
       </c>
       <c r="D53">
         <v>27</v>
       </c>
       <c r="E53" t="s">
         <v>326</v>
       </c>
       <c r="F53" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>50</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>586</v>
       </c>
       <c r="D54">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E54" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>51</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>587</v>
       </c>
       <c r="D55">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E55" t="s">
         <v>25</v>
       </c>
       <c r="F55" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>51</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>588</v>
       </c>
       <c r="D56">
         <v>25</v>
       </c>
       <c r="E56" t="s">
         <v>326</v>
       </c>
       <c r="F56" t="s">
@@ -10646,51 +10646,51 @@
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>594</v>
       </c>
       <c r="D60">
         <v>27</v>
       </c>
       <c r="E60" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>57</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>595</v>
       </c>
       <c r="D61">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E61" t="s">
         <v>17</v>
       </c>
       <c r="F61" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>58</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>597</v>
       </c>
       <c r="D62">
         <v>25</v>
       </c>
       <c r="E62" t="s">
         <v>326</v>
       </c>
       <c r="F62" t="s">
@@ -11091,51 +11091,51 @@
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>625</v>
       </c>
       <c r="D83">
         <v>25</v>
       </c>
       <c r="E83" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>80</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>626</v>
       </c>
       <c r="D84">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E84" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>80</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>627</v>
       </c>
       <c r="D85">
         <v>26</v>
       </c>
       <c r="E85" t="s">
         <v>12</v>
       </c>
       <c r="F85" t="s">
         <v>440</v>
       </c>
     </row>
@@ -11542,51 +11542,51 @@
       </c>
       <c r="C106" t="s">
         <v>649</v>
       </c>
       <c r="D106">
         <v>25</v>
       </c>
       <c r="E106" t="s">
         <v>7</v>
       </c>
       <c r="F106" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>103</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>650</v>
       </c>
       <c r="D107">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E107" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>104</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>651</v>
       </c>
       <c r="D108">
         <v>27</v>
       </c>
       <c r="E108" t="s">
         <v>7</v>
       </c>
       <c r="F108" t="s">
         <v>324</v>
       </c>
     </row>
@@ -12126,51 +12126,51 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>133</v>
       </c>
       <c r="C137" t="s">
         <v>684</v>
       </c>
       <c r="D137">
         <v>25</v>
       </c>
       <c r="E137" t="s">
         <v>59</v>
       </c>
       <c r="F137" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>134</v>
       </c>
       <c r="C138" t="s">
         <v>685</v>
       </c>
       <c r="D138">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E138" t="s">
         <v>12</v>
       </c>
       <c r="F138" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>135</v>
       </c>
       <c r="C139" t="s">
         <v>686</v>
       </c>
       <c r="D139">
         <v>25</v>
       </c>
       <c r="E139" t="s">
         <v>7</v>
       </c>
       <c r="F139" t="s">
         <v>344</v>
       </c>
     </row>
@@ -12324,51 +12324,51 @@
     <row r="149" spans="1:6">
       <c r="A149">
         <v>144</v>
       </c>
       <c r="C149" t="s">
         <v>698</v>
       </c>
       <c r="D149">
         <v>27</v>
       </c>
       <c r="E149" t="s">
         <v>143</v>
       </c>
       <c r="F149" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>146</v>
       </c>
       <c r="C150" t="s">
         <v>699</v>
       </c>
       <c r="D150">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E150" t="s">
         <v>35</v>
       </c>
       <c r="F150" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>147</v>
       </c>
       <c r="C151" t="s">
         <v>700</v>
       </c>
       <c r="D151">
         <v>24</v>
       </c>
       <c r="E151" t="s">
         <v>7</v>
       </c>
       <c r="F151" t="s">
         <v>103</v>
       </c>
     </row>
@@ -12443,215 +12443,215 @@
     <row r="156" spans="1:6">
       <c r="A156">
         <v>152</v>
       </c>
       <c r="C156" t="s">
         <v>705</v>
       </c>
       <c r="D156">
         <v>25</v>
       </c>
       <c r="E156" t="s">
         <v>7</v>
       </c>
       <c r="F156" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>153</v>
       </c>
       <c r="C157" t="s">
         <v>706</v>
       </c>
       <c r="D157">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E157" t="s">
         <v>105</v>
       </c>
       <c r="F157" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>154</v>
       </c>
       <c r="C158" t="s">
         <v>707</v>
       </c>
       <c r="D158">
         <v>24</v>
       </c>
       <c r="E158" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>155</v>
       </c>
       <c r="C159" t="s">
         <v>708</v>
       </c>
       <c r="D159">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E159" t="s">
         <v>7</v>
       </c>
       <c r="F159" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>156</v>
       </c>
       <c r="C160" t="s">
         <v>709</v>
       </c>
       <c r="D160">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E160" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>157</v>
       </c>
       <c r="C161" t="s">
         <v>710</v>
       </c>
       <c r="D161">
         <v>26</v>
       </c>
       <c r="E161" t="s">
         <v>109</v>
       </c>
       <c r="F161" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>158</v>
       </c>
       <c r="C162" t="s">
         <v>711</v>
       </c>
       <c r="D162">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E162" t="s">
         <v>17</v>
       </c>
       <c r="F162" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>159</v>
       </c>
       <c r="C163" t="s">
         <v>713</v>
       </c>
       <c r="D163">
         <v>25</v>
       </c>
       <c r="E163" t="s">
         <v>105</v>
       </c>
       <c r="F163" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>160</v>
       </c>
       <c r="C164" t="s">
         <v>714</v>
       </c>
       <c r="D164">
         <v>26</v>
       </c>
       <c r="E164" t="s">
         <v>7</v>
       </c>
       <c r="F164" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>161</v>
       </c>
       <c r="C165" t="s">
         <v>715</v>
       </c>
       <c r="D165">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E165" t="s">
         <v>49</v>
       </c>
       <c r="F165" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>162</v>
       </c>
       <c r="C166" t="s">
         <v>716</v>
       </c>
       <c r="D166">
         <v>26</v>
       </c>
       <c r="E166" t="s">
         <v>109</v>
       </c>
       <c r="F166" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>162</v>
       </c>
       <c r="C167" t="s">
         <v>718</v>
       </c>
       <c r="D167">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E167" t="s">
         <v>7</v>
       </c>
       <c r="F167" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>164</v>
       </c>
       <c r="C168" t="s">
         <v>719</v>
       </c>
       <c r="D168">
         <v>26</v>
       </c>
       <c r="E168" t="s">
         <v>7</v>
       </c>
       <c r="F168" t="s">
         <v>344</v>
       </c>
     </row>
@@ -13176,51 +13176,51 @@
     <row r="200" spans="1:6">
       <c r="A200">
         <v>196</v>
       </c>
       <c r="C200" t="s">
         <v>756</v>
       </c>
       <c r="D200">
         <v>26</v>
       </c>
       <c r="E200" t="s">
         <v>59</v>
       </c>
       <c r="F200" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>196</v>
       </c>
       <c r="C201" t="s">
         <v>758</v>
       </c>
       <c r="D201">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E201" t="s">
         <v>59</v>
       </c>
       <c r="F201" t="s">
         <v>757</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>