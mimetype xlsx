--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -2248,51 +2248,51 @@
       </c>
       <c r="C13" t="s">
         <v>26</v>
       </c>
       <c r="D13">
         <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>27</v>
       </c>
       <c r="D14">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>28</v>
       </c>
       <c r="D15">
         <v>27</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
       <c r="F15" t="s">
@@ -2308,51 +2308,51 @@
       </c>
       <c r="C16" t="s">
         <v>29</v>
       </c>
       <c r="D16">
         <v>25</v>
       </c>
       <c r="E16" t="s">
         <v>30</v>
       </c>
       <c r="F16" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>32</v>
       </c>
       <c r="D17">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E17" t="s">
         <v>15</v>
       </c>
       <c r="F17" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>18.0</v>
       </c>
       <c r="C18" t="s">
         <v>34</v>
       </c>
       <c r="D18">
         <v>28</v>
       </c>
       <c r="E18" t="s">
         <v>35</v>
       </c>
       <c r="F18" t="s">
@@ -2548,51 +2548,51 @@
       </c>
       <c r="C28" t="s">
         <v>55</v>
       </c>
       <c r="D28">
         <v>27</v>
       </c>
       <c r="E28" t="s">
         <v>38</v>
       </c>
       <c r="F28" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>56</v>
       </c>
       <c r="D29">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E29" t="s">
         <v>53</v>
       </c>
       <c r="F29" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>58</v>
       </c>
       <c r="D30">
         <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>15</v>
       </c>
       <c r="F30" t="s">
@@ -2945,51 +2945,51 @@
       </c>
       <c r="C48" t="s">
         <v>86</v>
       </c>
       <c r="D48">
         <v>26</v>
       </c>
       <c r="E48" t="s">
         <v>35</v>
       </c>
       <c r="F48" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>88</v>
       </c>
       <c r="D49">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E49" t="s">
         <v>38</v>
       </c>
       <c r="F49" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>90</v>
       </c>
       <c r="D50">
         <v>26</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
@@ -3085,51 +3085,51 @@
       </c>
       <c r="C55" t="s">
         <v>99</v>
       </c>
       <c r="D55">
         <v>26</v>
       </c>
       <c r="E55" t="s">
         <v>100</v>
       </c>
       <c r="F55" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>102</v>
       </c>
       <c r="D56">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E56" t="s">
         <v>15</v>
       </c>
       <c r="F56" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>104</v>
       </c>
       <c r="D57">
         <v>27</v>
       </c>
       <c r="E57" t="s">
         <v>100</v>
       </c>
       <c r="F57" t="s">
@@ -3456,51 +3456,51 @@
       </c>
       <c r="C74" t="s">
         <v>132</v>
       </c>
       <c r="D74">
         <v>27</v>
       </c>
       <c r="E74" t="s">
         <v>38</v>
       </c>
       <c r="F74" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>133</v>
       </c>
       <c r="D75">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E75" t="s">
         <v>38</v>
       </c>
       <c r="F75" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>134</v>
       </c>
       <c r="D76">
         <v>27</v>
       </c>
       <c r="E76" t="s">
         <v>35</v>
       </c>
       <c r="F76" t="s">
@@ -3807,51 +3807,51 @@
       </c>
       <c r="C92" t="s">
         <v>155</v>
       </c>
       <c r="D92">
         <v>26</v>
       </c>
       <c r="E92" t="s">
         <v>38</v>
       </c>
       <c r="F92" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>156</v>
       </c>
       <c r="D93">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E93" t="s">
         <v>53</v>
       </c>
       <c r="F93" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>157</v>
       </c>
       <c r="D94">
         <v>25</v>
       </c>
       <c r="E94" t="s">
         <v>38</v>
       </c>
       <c r="F94" t="s">
@@ -4007,51 +4007,51 @@
       </c>
       <c r="C102" t="s">
         <v>167</v>
       </c>
       <c r="D102">
         <v>27</v>
       </c>
       <c r="E102" t="s">
         <v>100</v>
       </c>
       <c r="F102" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>168</v>
       </c>
       <c r="D103">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E103" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>170</v>
       </c>
       <c r="D104">
         <v>27</v>
       </c>
       <c r="E104" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
@@ -4198,51 +4198,51 @@
       </c>
       <c r="C112" t="s">
         <v>182</v>
       </c>
       <c r="D112">
         <v>26</v>
       </c>
       <c r="E112" t="s">
         <v>35</v>
       </c>
       <c r="F112" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>183</v>
       </c>
       <c r="D113">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E113" t="s">
         <v>180</v>
       </c>
       <c r="F113" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>184</v>
       </c>
       <c r="D114">
         <v>26</v>
       </c>
       <c r="E114" t="s">
         <v>38</v>
       </c>
       <c r="F114" t="s">
@@ -4415,51 +4415,51 @@
       </c>
       <c r="C123" t="s">
         <v>194</v>
       </c>
       <c r="D123">
         <v>26</v>
       </c>
       <c r="E123" t="s">
         <v>109</v>
       </c>
       <c r="F123" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>121</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>195</v>
       </c>
       <c r="D124">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E124" t="s">
         <v>38</v>
       </c>
       <c r="F124" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>196</v>
       </c>
       <c r="D125">
         <v>25</v>
       </c>
       <c r="E125" t="s">
         <v>94</v>
       </c>
       <c r="F125" t="s">
@@ -4707,102 +4707,102 @@
         <v>188</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>216</v>
       </c>
       <c r="D140">
         <v>27</v>
       </c>
       <c r="E140" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>217</v>
       </c>
       <c r="D141">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E141" t="s">
         <v>38</v>
       </c>
       <c r="F141" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>218</v>
       </c>
       <c r="D142">
         <v>24</v>
       </c>
       <c r="E142" t="s">
         <v>30</v>
       </c>
       <c r="F142" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>219</v>
       </c>
       <c r="D143">
         <v>26</v>
       </c>
       <c r="E143" t="s">
         <v>60</v>
       </c>
       <c r="F143" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>220</v>
       </c>
       <c r="D144">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E144" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>221</v>
       </c>
       <c r="D145">
         <v>26</v>
       </c>
       <c r="E145" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>222</v>
@@ -4967,85 +4967,85 @@
     <row r="156" spans="1:6">
       <c r="A156">
         <v>154</v>
       </c>
       <c r="C156" t="s">
         <v>237</v>
       </c>
       <c r="D156">
         <v>26</v>
       </c>
       <c r="E156" t="s">
         <v>129</v>
       </c>
       <c r="F156" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>154</v>
       </c>
       <c r="C157" t="s">
         <v>239</v>
       </c>
       <c r="D157">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E157" t="s">
         <v>240</v>
       </c>
       <c r="F157" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>154</v>
       </c>
       <c r="C158" t="s">
         <v>241</v>
       </c>
       <c r="D158">
         <v>25</v>
       </c>
       <c r="E158" t="s">
         <v>10</v>
       </c>
       <c r="F158" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>242</v>
       </c>
       <c r="D159">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E159" t="s">
         <v>10</v>
       </c>
       <c r="F159" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>158</v>
       </c>
       <c r="C160" t="s">
         <v>243</v>
       </c>
       <c r="D160">
         <v>26</v>
       </c>
       <c r="E160" t="s">
         <v>180</v>
       </c>
       <c r="F160" t="s">
         <v>244</v>
       </c>
     </row>
@@ -5069,65 +5069,65 @@
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="C162" t="s">
         <v>246</v>
       </c>
       <c r="D162">
         <v>26</v>
       </c>
       <c r="E162" t="s">
         <v>53</v>
       </c>
       <c r="F162" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>247</v>
       </c>
       <c r="D163">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E163" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="C164" t="s">
         <v>248</v>
       </c>
       <c r="D164">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E164" t="s">
         <v>169</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -5294,51 +5294,51 @@
       </c>
       <c r="C8" t="s">
         <v>256</v>
       </c>
       <c r="D8">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>38</v>
       </c>
       <c r="F8" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>257</v>
       </c>
       <c r="D9">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>33.0</v>
       </c>
       <c r="C10" t="s">
         <v>258</v>
       </c>
       <c r="D10">
         <v>27</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
     </row>
@@ -5462,51 +5462,51 @@
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>265</v>
       </c>
       <c r="D17">
         <v>27</v>
       </c>
       <c r="E17" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>18.0</v>
       </c>
       <c r="C18" t="s">
         <v>266</v>
       </c>
       <c r="D18">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E18" t="s">
         <v>30</v>
       </c>
       <c r="F18" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>18.0</v>
       </c>
       <c r="C19" t="s">
         <v>267</v>
       </c>
       <c r="D19">
         <v>27</v>
       </c>
       <c r="E19" t="s">
         <v>53</v>
       </c>
       <c r="F19" t="s">
@@ -5522,51 +5522,51 @@
       </c>
       <c r="C20" t="s">
         <v>268</v>
       </c>
       <c r="D20">
         <v>28</v>
       </c>
       <c r="E20" t="s">
         <v>38</v>
       </c>
       <c r="F20" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>18.0</v>
       </c>
       <c r="C21" t="s">
         <v>269</v>
       </c>
       <c r="D21">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E21" t="s">
         <v>38</v>
       </c>
       <c r="F21" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>18.0</v>
       </c>
       <c r="C22" t="s">
         <v>270</v>
       </c>
       <c r="D22">
         <v>28</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
@@ -5582,51 +5582,51 @@
       </c>
       <c r="C23" t="s">
         <v>271</v>
       </c>
       <c r="D23">
         <v>28</v>
       </c>
       <c r="E23" t="s">
         <v>30</v>
       </c>
       <c r="F23" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>18.0</v>
       </c>
       <c r="C24" t="s">
         <v>272</v>
       </c>
       <c r="D24">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E24" t="s">
         <v>15</v>
       </c>
       <c r="F24" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>18.0</v>
       </c>
       <c r="C25" t="s">
         <v>273</v>
       </c>
       <c r="D25">
         <v>28</v>
       </c>
       <c r="E25" t="s">
         <v>38</v>
       </c>
       <c r="F25" t="s">
@@ -5702,51 +5702,51 @@
       </c>
       <c r="C29" t="s">
         <v>277</v>
       </c>
       <c r="D29">
         <v>28</v>
       </c>
       <c r="E29" t="s">
         <v>15</v>
       </c>
       <c r="F29" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>278</v>
       </c>
       <c r="D30">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>279</v>
       </c>
       <c r="D31">
         <v>28</v>
       </c>
       <c r="E31" t="s">
         <v>15</v>
       </c>
       <c r="F31" t="s">
@@ -5822,51 +5822,51 @@
       </c>
       <c r="C35" t="s">
         <v>283</v>
       </c>
       <c r="D35">
         <v>27</v>
       </c>
       <c r="E35" t="s">
         <v>38</v>
       </c>
       <c r="F35" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>284</v>
       </c>
       <c r="D36">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>285</v>
       </c>
       <c r="D37">
         <v>27</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37" t="s">
         <v>11</v>
       </c>
     </row>
@@ -6053,51 +6053,51 @@
       </c>
       <c r="C47" t="s">
         <v>296</v>
       </c>
       <c r="D47">
         <v>28</v>
       </c>
       <c r="E47" t="s">
         <v>15</v>
       </c>
       <c r="F47" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>297</v>
       </c>
       <c r="D48">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E48" t="s">
         <v>38</v>
       </c>
       <c r="F48" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>298</v>
       </c>
       <c r="D49">
         <v>28</v>
       </c>
       <c r="E49" t="s">
         <v>30</v>
       </c>
       <c r="F49" t="s">
@@ -6384,51 +6384,51 @@
       </c>
       <c r="C64" t="s">
         <v>317</v>
       </c>
       <c r="D64">
         <v>28</v>
       </c>
       <c r="E64" t="s">
         <v>15</v>
       </c>
       <c r="F64" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>318</v>
       </c>
       <c r="D65">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E65" t="s">
         <v>109</v>
       </c>
       <c r="F65" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>319</v>
       </c>
       <c r="D66">
         <v>27</v>
       </c>
       <c r="E66" t="s">
         <v>250</v>
       </c>
     </row>
@@ -6478,51 +6478,51 @@
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>323</v>
       </c>
       <c r="D69">
         <v>28</v>
       </c>
       <c r="E69" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>324</v>
       </c>
       <c r="D70">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
       <c r="F70" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>325</v>
       </c>
       <c r="D71">
         <v>28</v>
       </c>
       <c r="E71" t="s">
         <v>30</v>
       </c>
       <c r="F71" t="s">
@@ -6558,51 +6558,51 @@
       </c>
       <c r="C73" t="s">
         <v>327</v>
       </c>
       <c r="D73">
         <v>27</v>
       </c>
       <c r="E73" t="s">
         <v>49</v>
       </c>
       <c r="F73" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>328</v>
       </c>
       <c r="D74">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E74" t="s">
         <v>30</v>
       </c>
       <c r="F74" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>329</v>
       </c>
       <c r="D75">
         <v>27</v>
       </c>
       <c r="E75" t="s">
         <v>330</v>
       </c>
       <c r="F75" t="s">
@@ -6977,91 +6977,91 @@
       </c>
       <c r="C95" t="s">
         <v>354</v>
       </c>
       <c r="D95">
         <v>28</v>
       </c>
       <c r="E95" t="s">
         <v>30</v>
       </c>
       <c r="F95" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>355</v>
       </c>
       <c r="D96">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E96" t="s">
         <v>30</v>
       </c>
       <c r="F96" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>356</v>
       </c>
       <c r="D97">
         <v>27</v>
       </c>
       <c r="E97" t="s">
         <v>53</v>
       </c>
       <c r="F97" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>95</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>357</v>
       </c>
       <c r="D98">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E98" t="s">
         <v>38</v>
       </c>
       <c r="F98" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>95</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>358</v>
       </c>
       <c r="D99">
         <v>27</v>
       </c>
       <c r="E99" t="s">
         <v>38</v>
       </c>
       <c r="F99" t="s">
@@ -7599,215 +7599,215 @@
       </c>
       <c r="C127" t="s">
         <v>387</v>
       </c>
       <c r="D127">
         <v>27</v>
       </c>
       <c r="E127" t="s">
         <v>10</v>
       </c>
       <c r="F127" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>388</v>
       </c>
       <c r="D128">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E128" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>389</v>
       </c>
       <c r="D129">
         <v>25</v>
       </c>
       <c r="E129" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>390</v>
       </c>
       <c r="D130">
         <v>26</v>
       </c>
       <c r="E130" t="s">
         <v>38</v>
       </c>
       <c r="F130" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>391</v>
       </c>
       <c r="D131">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E131" t="s">
         <v>10</v>
       </c>
       <c r="F131" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>392</v>
       </c>
       <c r="D132">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E132" t="s">
         <v>49</v>
       </c>
       <c r="F132" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>394</v>
       </c>
       <c r="D133">
         <v>28</v>
       </c>
       <c r="E133" t="s">
         <v>38</v>
       </c>
       <c r="F133" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>395</v>
       </c>
       <c r="D134">
         <v>26</v>
       </c>
       <c r="E134" t="s">
         <v>15</v>
       </c>
       <c r="F134" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>396</v>
       </c>
       <c r="D135">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E135" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>397</v>
       </c>
       <c r="D136">
         <v>25</v>
       </c>
       <c r="E136" t="s">
         <v>38</v>
       </c>
       <c r="F136" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>398</v>
       </c>
       <c r="D137">
         <v>27</v>
       </c>
       <c r="E137" t="s">
         <v>15</v>
       </c>
       <c r="F137" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>399</v>
       </c>
       <c r="D138">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E138" t="s">
         <v>38</v>
       </c>
       <c r="F138" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>400</v>
       </c>
       <c r="D139">
         <v>28</v>
       </c>
       <c r="E139" t="s">
         <v>49</v>
       </c>
       <c r="F139" t="s">
         <v>50</v>
       </c>
     </row>
@@ -7882,99 +7882,99 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>142</v>
       </c>
       <c r="C144" t="s">
         <v>407</v>
       </c>
       <c r="D144">
         <v>26</v>
       </c>
       <c r="E144" t="s">
         <v>10</v>
       </c>
       <c r="F144" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>408</v>
       </c>
       <c r="D145">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E145" t="s">
         <v>38</v>
       </c>
       <c r="F145" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>410</v>
       </c>
       <c r="D146">
         <v>28</v>
       </c>
       <c r="E146" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>411</v>
       </c>
       <c r="D147">
         <v>28</v>
       </c>
       <c r="E147" t="s">
         <v>38</v>
       </c>
       <c r="F147" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>412</v>
       </c>
       <c r="D148">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E148" t="s">
         <v>117</v>
       </c>
       <c r="F148" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>413</v>
       </c>
       <c r="D149">
         <v>27</v>
       </c>
       <c r="E149" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
@@ -8354,102 +8354,102 @@
     <row r="173" spans="1:6">
       <c r="A173">
         <v>171</v>
       </c>
       <c r="C173" t="s">
         <v>440</v>
       </c>
       <c r="D173">
         <v>27</v>
       </c>
       <c r="E173" t="s">
         <v>38</v>
       </c>
       <c r="F173" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>171</v>
       </c>
       <c r="C174" t="s">
         <v>441</v>
       </c>
       <c r="D174">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E174" t="s">
         <v>38</v>
       </c>
       <c r="F174" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="C175" t="s">
         <v>442</v>
       </c>
       <c r="D175">
         <v>26</v>
       </c>
       <c r="E175" t="s">
         <v>94</v>
       </c>
       <c r="F175" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>444</v>
       </c>
       <c r="D176">
         <v>26</v>
       </c>
       <c r="E176" t="s">
         <v>53</v>
       </c>
       <c r="F176" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>445</v>
       </c>
       <c r="D177">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E177" t="s">
         <v>38</v>
       </c>
       <c r="F177" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="C178" t="s">
         <v>446</v>
       </c>
       <c r="D178">
         <v>28</v>
       </c>
       <c r="E178" t="s">
         <v>38</v>
       </c>
       <c r="F178" t="s">
         <v>41</v>
       </c>
     </row>
@@ -8521,51 +8521,51 @@
     <row r="183" spans="1:6">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="C183" t="s">
         <v>451</v>
       </c>
       <c r="D183">
         <v>27</v>
       </c>
       <c r="E183" t="s">
         <v>109</v>
       </c>
       <c r="F183" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>182</v>
       </c>
       <c r="C184" t="s">
         <v>452</v>
       </c>
       <c r="D184">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E184" t="s">
         <v>38</v>
       </c>
       <c r="F184" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="C185" t="s">
         <v>453</v>
       </c>
       <c r="D185">
         <v>26</v>
       </c>
       <c r="E185" t="s">
         <v>109</v>
       </c>
       <c r="F185" t="s">
         <v>233</v>
       </c>
     </row>
@@ -8773,85 +8773,85 @@
     <row r="198" spans="1:6">
       <c r="A198">
         <v>195</v>
       </c>
       <c r="C198" t="s">
         <v>466</v>
       </c>
       <c r="D198">
         <v>26</v>
       </c>
       <c r="E198" t="s">
         <v>38</v>
       </c>
       <c r="F198" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="C199" t="s">
         <v>467</v>
       </c>
       <c r="D199">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E199" t="s">
         <v>53</v>
       </c>
       <c r="F199" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>198</v>
       </c>
       <c r="C200" t="s">
         <v>468</v>
       </c>
       <c r="D200">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E200" t="s">
         <v>60</v>
       </c>
       <c r="F200" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="C201" t="s">
         <v>469</v>
       </c>
       <c r="D201">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E201" t="s">
         <v>30</v>
       </c>
       <c r="F201" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="C202" t="s">
         <v>470</v>
       </c>
       <c r="D202">
         <v>25</v>
       </c>
       <c r="E202" t="s">
         <v>60</v>
       </c>
       <c r="F202" t="s">
         <v>471</v>
       </c>
     </row>