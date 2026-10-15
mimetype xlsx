--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -2632,51 +2632,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>96.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
@@ -2849,51 +2849,51 @@
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12">
         <v>26</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>33.0</v>
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>13</v>
       </c>
       <c r="F13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14">
         <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>17</v>
       </c>
       <c r="F14" t="s">
@@ -3229,51 +3229,51 @@
       </c>
       <c r="C31" t="s">
         <v>60</v>
       </c>
       <c r="D31">
         <v>28</v>
       </c>
       <c r="E31" t="s">
         <v>23</v>
       </c>
       <c r="F31" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>62</v>
       </c>
       <c r="D32">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>63</v>
       </c>
       <c r="D33">
         <v>28</v>
       </c>
       <c r="E33" t="s">
         <v>64</v>
       </c>
       <c r="F33" t="s">
@@ -4277,51 +4277,51 @@
       </c>
       <c r="C84" t="s">
         <v>147</v>
       </c>
       <c r="D84">
         <v>27</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>148</v>
       </c>
       <c r="D85">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E85" t="s">
         <v>10</v>
       </c>
       <c r="F85" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>149</v>
       </c>
       <c r="D86">
         <v>28</v>
       </c>
       <c r="E86" t="s">
         <v>80</v>
       </c>
       <c r="F86" t="s">
@@ -4377,51 +4377,51 @@
       </c>
       <c r="C89" t="s">
         <v>154</v>
       </c>
       <c r="D89">
         <v>27</v>
       </c>
       <c r="E89" t="s">
         <v>26</v>
       </c>
       <c r="F89" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>156</v>
       </c>
       <c r="D90">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E90" t="s">
         <v>157</v>
       </c>
       <c r="F90" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>159</v>
       </c>
       <c r="D91">
         <v>28</v>
       </c>
       <c r="E91" t="s">
         <v>80</v>
       </c>
       <c r="F91" t="s">
@@ -4437,51 +4437,51 @@
       </c>
       <c r="C92" t="s">
         <v>160</v>
       </c>
       <c r="D92">
         <v>27</v>
       </c>
       <c r="E92" t="s">
         <v>10</v>
       </c>
       <c r="F92" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>161</v>
       </c>
       <c r="D93">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E93" t="s">
         <v>10</v>
       </c>
       <c r="F93" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>162</v>
       </c>
       <c r="D94">
         <v>26</v>
       </c>
       <c r="E94" t="s">
         <v>163</v>
       </c>
     </row>
@@ -5111,51 +5111,51 @@
       </c>
       <c r="C126" t="s">
         <v>205</v>
       </c>
       <c r="D126">
         <v>28</v>
       </c>
       <c r="E126" t="s">
         <v>10</v>
       </c>
       <c r="F126" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>206</v>
       </c>
       <c r="D127">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E127" t="s">
         <v>10</v>
       </c>
       <c r="F127" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>208</v>
       </c>
       <c r="D128">
         <v>28</v>
       </c>
       <c r="E128" t="s">
         <v>26</v>
       </c>
       <c r="F128" t="s">
@@ -5304,51 +5304,51 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>222</v>
       </c>
       <c r="D137">
         <v>27</v>
       </c>
       <c r="E137" t="s">
         <v>23</v>
       </c>
       <c r="F137" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>223</v>
       </c>
       <c r="D138">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E138" t="s">
         <v>23</v>
       </c>
       <c r="F138" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>225</v>
       </c>
       <c r="D139">
         <v>28</v>
       </c>
       <c r="E139" t="s">
         <v>26</v>
       </c>
       <c r="F139" t="s">
         <v>226</v>
       </c>
     </row>
@@ -5423,51 +5423,51 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>232</v>
       </c>
       <c r="D144">
         <v>28</v>
       </c>
       <c r="E144" t="s">
         <v>17</v>
       </c>
       <c r="F144" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>233</v>
       </c>
       <c r="D145">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E145" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>234</v>
       </c>
       <c r="D146">
         <v>28</v>
       </c>
       <c r="E146" t="s">
         <v>10</v>
       </c>
       <c r="F146" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
@@ -5522,102 +5522,102 @@
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>239</v>
       </c>
       <c r="D150">
         <v>27</v>
       </c>
       <c r="E150" t="s">
         <v>80</v>
       </c>
       <c r="F150" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>149</v>
       </c>
       <c r="C151" t="s">
         <v>241</v>
       </c>
       <c r="D151">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E151" t="s">
         <v>80</v>
       </c>
       <c r="F151" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>149</v>
       </c>
       <c r="C152" t="s">
         <v>242</v>
       </c>
       <c r="D152">
         <v>27</v>
       </c>
       <c r="E152" t="s">
         <v>13</v>
       </c>
       <c r="F152" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>149</v>
       </c>
       <c r="C153" t="s">
         <v>244</v>
       </c>
       <c r="D153">
         <v>28</v>
       </c>
       <c r="E153" t="s">
         <v>80</v>
       </c>
       <c r="F153" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>245</v>
       </c>
       <c r="D154">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E154" t="s">
         <v>10</v>
       </c>
       <c r="F154" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>247</v>
       </c>
       <c r="D155">
         <v>27</v>
       </c>
       <c r="E155" t="s">
         <v>23</v>
       </c>
       <c r="F155" t="s">
         <v>185</v>
       </c>
     </row>
@@ -5692,51 +5692,51 @@
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="C160" t="s">
         <v>255</v>
       </c>
       <c r="D160">
         <v>27</v>
       </c>
       <c r="E160" t="s">
         <v>80</v>
       </c>
       <c r="F160" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="C161" t="s">
         <v>256</v>
       </c>
       <c r="D161">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E161" t="s">
         <v>80</v>
       </c>
       <c r="F161" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="C162" t="s">
         <v>257</v>
       </c>
       <c r="D162">
         <v>26</v>
       </c>
       <c r="E162" t="s">
         <v>23</v>
       </c>
       <c r="F162" t="s">
         <v>185</v>
       </c>
     </row>
@@ -5954,51 +5954,51 @@
       </c>
       <c r="C9" t="s">
         <v>269</v>
       </c>
       <c r="D9">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>33.0</v>
       </c>
       <c r="C10" t="s">
         <v>270</v>
       </c>
       <c r="D10">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>33.0</v>
       </c>
       <c r="C11" t="s">
         <v>271</v>
       </c>
       <c r="D11">
         <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
     </row>
@@ -6119,51 +6119,51 @@
       </c>
       <c r="C18" t="s">
         <v>278</v>
       </c>
       <c r="D18">
         <v>26</v>
       </c>
       <c r="E18" t="s">
         <v>26</v>
       </c>
       <c r="F18" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>18.0</v>
       </c>
       <c r="C19" t="s">
         <v>280</v>
       </c>
       <c r="D19">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E19" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>18.0</v>
       </c>
       <c r="C20" t="s">
         <v>281</v>
       </c>
       <c r="D20">
         <v>28</v>
       </c>
       <c r="E20" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
@@ -6190,71 +6190,71 @@
       </c>
       <c r="C22" t="s">
         <v>283</v>
       </c>
       <c r="D22">
         <v>27</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>18.0</v>
       </c>
       <c r="C23" t="s">
         <v>285</v>
       </c>
       <c r="D23">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>18.0</v>
       </c>
       <c r="C24" t="s">
         <v>286</v>
       </c>
       <c r="D24">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E24" t="s">
         <v>80</v>
       </c>
       <c r="F24" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>18.0</v>
       </c>
       <c r="C25" t="s">
         <v>288</v>
       </c>
       <c r="D25">
         <v>28</v>
       </c>
       <c r="E25" t="s">
         <v>64</v>
       </c>
       <c r="F25" t="s">
@@ -6270,51 +6270,51 @@
       </c>
       <c r="C26" t="s">
         <v>290</v>
       </c>
       <c r="D26">
         <v>28</v>
       </c>
       <c r="E26" t="s">
         <v>291</v>
       </c>
       <c r="F26" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>293</v>
       </c>
       <c r="D27">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E27" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>294</v>
       </c>
       <c r="D28">
         <v>28</v>
       </c>
       <c r="E28" t="s">
         <v>17</v>
       </c>
       <c r="F28" t="s">
         <v>295</v>
       </c>
     </row>
@@ -6424,51 +6424,51 @@
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>303</v>
       </c>
       <c r="D34">
         <v>28</v>
       </c>
       <c r="E34" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>304</v>
       </c>
       <c r="D35">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E35" t="s">
         <v>291</v>
       </c>
       <c r="F35" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>306</v>
       </c>
       <c r="D36">
         <v>26</v>
       </c>
       <c r="E36" t="s">
         <v>291</v>
       </c>
       <c r="F36" t="s">
@@ -6555,51 +6555,51 @@
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>313</v>
       </c>
       <c r="D41">
         <v>28</v>
       </c>
       <c r="E41" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>314</v>
       </c>
       <c r="D42">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E42" t="s">
         <v>64</v>
       </c>
       <c r="F42" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>316</v>
       </c>
       <c r="D43">
         <v>27</v>
       </c>
       <c r="E43" t="s">
         <v>317</v>
       </c>
       <c r="F43" t="s">
@@ -7140,91 +7140,91 @@
       </c>
       <c r="C71" t="s">
         <v>357</v>
       </c>
       <c r="D71">
         <v>27</v>
       </c>
       <c r="E71" t="s">
         <v>64</v>
       </c>
       <c r="F71" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>358</v>
       </c>
       <c r="D72">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E72" t="s">
         <v>64</v>
       </c>
       <c r="F72" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>360</v>
       </c>
       <c r="D73">
         <v>28</v>
       </c>
       <c r="E73" t="s">
         <v>291</v>
       </c>
       <c r="F73" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>362</v>
       </c>
       <c r="D74">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E74" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>363</v>
       </c>
       <c r="D75">
         <v>27</v>
       </c>
       <c r="E75" t="s">
         <v>10</v>
       </c>
       <c r="F75" t="s">
         <v>364</v>
       </c>
     </row>
@@ -7414,51 +7414,51 @@
       </c>
       <c r="C85" t="s">
         <v>378</v>
       </c>
       <c r="D85">
         <v>27</v>
       </c>
       <c r="E85" t="s">
         <v>379</v>
       </c>
       <c r="F85" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>381</v>
       </c>
       <c r="D86">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E86" t="s">
         <v>382</v>
       </c>
       <c r="F86" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>383</v>
       </c>
       <c r="D87">
         <v>28</v>
       </c>
       <c r="E87" t="s">
         <v>10</v>
       </c>
       <c r="F87" t="s">
@@ -7554,51 +7554,51 @@
       </c>
       <c r="C92" t="s">
         <v>391</v>
       </c>
       <c r="D92">
         <v>26</v>
       </c>
       <c r="E92" t="s">
         <v>26</v>
       </c>
       <c r="F92" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>393</v>
       </c>
       <c r="D93">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E93" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>394</v>
       </c>
       <c r="D94">
         <v>27</v>
       </c>
       <c r="E94" t="s">
         <v>26</v>
       </c>
       <c r="F94" t="s">
         <v>395</v>
       </c>
     </row>
@@ -7688,51 +7688,51 @@
       </c>
       <c r="C99" t="s">
         <v>402</v>
       </c>
       <c r="D99">
         <v>26</v>
       </c>
       <c r="E99" t="s">
         <v>291</v>
       </c>
       <c r="F99" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>403</v>
       </c>
       <c r="D100">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E100" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>404</v>
       </c>
       <c r="D101">
         <v>26</v>
       </c>
       <c r="E101" t="s">
         <v>17</v>
       </c>
       <c r="F101" t="s">
         <v>213</v>
       </c>
     </row>
@@ -7819,51 +7819,51 @@
       </c>
       <c r="C106" t="s">
         <v>410</v>
       </c>
       <c r="D106">
         <v>27</v>
       </c>
       <c r="E106" t="s">
         <v>71</v>
       </c>
       <c r="F106" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>412</v>
       </c>
       <c r="D107">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E107" t="s">
         <v>400</v>
       </c>
       <c r="F107" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>414</v>
       </c>
       <c r="D108">
         <v>28</v>
       </c>
       <c r="E108" t="s">
         <v>26</v>
       </c>
       <c r="F108" t="s">
@@ -7970,51 +7970,51 @@
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="C114" t="s">
         <v>421</v>
       </c>
       <c r="D114">
         <v>26</v>
       </c>
       <c r="E114" t="s">
         <v>64</v>
       </c>
       <c r="F114" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="C115" t="s">
         <v>422</v>
       </c>
       <c r="D115">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E115" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="C116" t="s">
         <v>423</v>
       </c>
       <c r="D116">
         <v>28</v>
       </c>
       <c r="E116" t="s">
         <v>23</v>
       </c>
       <c r="F116" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
@@ -8117,51 +8117,51 @@
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="C123" t="s">
         <v>431</v>
       </c>
       <c r="D123">
         <v>27</v>
       </c>
       <c r="E123" t="s">
         <v>17</v>
       </c>
       <c r="F123" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="C124" t="s">
         <v>432</v>
       </c>
       <c r="D124">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E124" t="s">
         <v>26</v>
       </c>
       <c r="F124" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="C125" t="s">
         <v>433</v>
       </c>
       <c r="D125">
         <v>28</v>
       </c>
       <c r="E125" t="s">
         <v>317</v>
       </c>
       <c r="F125" t="s">
         <v>355</v>
       </c>
     </row>
@@ -8236,51 +8236,51 @@
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>439</v>
       </c>
       <c r="D130">
         <v>27</v>
       </c>
       <c r="E130" t="s">
         <v>440</v>
       </c>
       <c r="F130" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>442</v>
       </c>
       <c r="D131">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E131" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>443</v>
       </c>
       <c r="D132">
         <v>28</v>
       </c>
       <c r="E132" t="s">
         <v>10</v>
       </c>
       <c r="F132" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
@@ -8346,102 +8346,102 @@
         <v>395</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>449</v>
       </c>
       <c r="D137">
         <v>26</v>
       </c>
       <c r="E137" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>135</v>
       </c>
       <c r="C138" t="s">
         <v>450</v>
       </c>
       <c r="D138">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E138" t="s">
         <v>10</v>
       </c>
       <c r="F138" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>451</v>
       </c>
       <c r="D139">
         <v>27</v>
       </c>
       <c r="E139" t="s">
         <v>26</v>
       </c>
       <c r="F139" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>452</v>
       </c>
       <c r="D140">
         <v>26</v>
       </c>
       <c r="E140" t="s">
         <v>64</v>
       </c>
       <c r="F140" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>453</v>
       </c>
       <c r="D141">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E141" t="s">
         <v>23</v>
       </c>
       <c r="F141" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>455</v>
       </c>
       <c r="D142">
         <v>28</v>
       </c>
       <c r="E142" t="s">
         <v>440</v>
       </c>
       <c r="F142" t="s">
         <v>456</v>
       </c>
     </row>
@@ -8479,51 +8479,51 @@
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>459</v>
       </c>
       <c r="D145">
         <v>26</v>
       </c>
       <c r="E145" t="s">
         <v>10</v>
       </c>
       <c r="F145" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>460</v>
       </c>
       <c r="D146">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E146" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>461</v>
       </c>
       <c r="D147">
         <v>27</v>
       </c>
       <c r="E147" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
       </c>
       <c r="C148" t="s">
         <v>462</v>
@@ -8566,51 +8566,51 @@
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>465</v>
       </c>
       <c r="D151">
         <v>26</v>
       </c>
       <c r="E151" t="s">
         <v>379</v>
       </c>
       <c r="F151" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>150</v>
       </c>
       <c r="C152" t="s">
         <v>467</v>
       </c>
       <c r="D152">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E152" t="s">
         <v>23</v>
       </c>
       <c r="F152" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>150</v>
       </c>
       <c r="C153" t="s">
         <v>468</v>
       </c>
       <c r="D153">
         <v>27</v>
       </c>
       <c r="E153" t="s">
         <v>440</v>
       </c>
       <c r="F153" t="s">
         <v>469</v>
       </c>
     </row>
@@ -8665,82 +8665,82 @@
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="C157" t="s">
         <v>473</v>
       </c>
       <c r="D157">
         <v>27</v>
       </c>
       <c r="E157" t="s">
         <v>379</v>
       </c>
       <c r="F157" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>475</v>
       </c>
       <c r="D158">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E158" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>476</v>
       </c>
       <c r="D159">
         <v>25</v>
       </c>
       <c r="E159" t="s">
         <v>80</v>
       </c>
       <c r="F159" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="C160" t="s">
         <v>477</v>
       </c>
       <c r="D160">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E160" t="s">
         <v>80</v>
       </c>
       <c r="F160" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="C161" t="s">
         <v>478</v>
       </c>
       <c r="D161">
         <v>26</v>
       </c>
       <c r="E161" t="s">
         <v>379</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -8824,102 +8824,102 @@
       </c>
       <c r="C3" t="s">
         <v>480</v>
       </c>
       <c r="D3">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>481</v>
       </c>
       <c r="D4">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>482</v>
       </c>
       <c r="D5">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>483</v>
       </c>
       <c r="D6">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>484</v>
       </c>
       <c r="D7">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>485</v>
       </c>
       <c r="D8">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
@@ -9163,51 +9163,51 @@
       </c>
       <c r="C21" t="s">
         <v>500</v>
       </c>
       <c r="D21">
         <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>497</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>18.0</v>
       </c>
       <c r="C22" t="s">
         <v>501</v>
       </c>
       <c r="D22">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E22" t="s">
         <v>502</v>
       </c>
       <c r="F22" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>18.0</v>
       </c>
       <c r="C23" t="s">
         <v>504</v>
       </c>
       <c r="D23">
         <v>26</v>
       </c>
       <c r="E23" t="s">
         <v>260</v>
       </c>
       <c r="F23" t="s">
@@ -9337,51 +9337,51 @@
       </c>
       <c r="C30" t="s">
         <v>511</v>
       </c>
       <c r="D30">
         <v>27</v>
       </c>
       <c r="E30" t="s">
         <v>23</v>
       </c>
       <c r="F30" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>512</v>
       </c>
       <c r="D31">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E31" t="s">
         <v>497</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>513</v>
       </c>
       <c r="D32">
         <v>26</v>
       </c>
       <c r="E32" t="s">
         <v>260</v>
       </c>
       <c r="F32" t="s">
@@ -9528,51 +9528,51 @@
       </c>
       <c r="C40" t="s">
         <v>522</v>
       </c>
       <c r="D40">
         <v>27</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>523</v>
       </c>
       <c r="D41">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>524</v>
       </c>
       <c r="D42">
         <v>27</v>
       </c>
       <c r="E42" t="s">
         <v>291</v>
       </c>
       <c r="F42" t="s">
@@ -10013,51 +10013,51 @@
       </c>
       <c r="C65" t="s">
         <v>553</v>
       </c>
       <c r="D65">
         <v>27</v>
       </c>
       <c r="E65" t="s">
         <v>10</v>
       </c>
       <c r="F65" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>555</v>
       </c>
       <c r="D66">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E66" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>556</v>
       </c>
       <c r="D67">
         <v>28</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
     </row>
@@ -10110,91 +10110,91 @@
       </c>
       <c r="C70" t="s">
         <v>559</v>
       </c>
       <c r="D70">
         <v>27</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>560</v>
       </c>
       <c r="D71">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E71" t="s">
         <v>440</v>
       </c>
       <c r="F71" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>562</v>
       </c>
       <c r="D72">
         <v>28</v>
       </c>
       <c r="E72" t="s">
         <v>440</v>
       </c>
       <c r="F72" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>564</v>
       </c>
       <c r="D73">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E73" t="s">
         <v>291</v>
       </c>
       <c r="F73" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>566</v>
       </c>
       <c r="D74">
         <v>27</v>
       </c>
       <c r="E74" t="s">
         <v>13</v>
       </c>
     </row>
@@ -10418,51 +10418,51 @@
       </c>
       <c r="C86" t="s">
         <v>579</v>
       </c>
       <c r="D86">
         <v>26</v>
       </c>
       <c r="E86" t="s">
         <v>71</v>
       </c>
       <c r="F86" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>581</v>
       </c>
       <c r="D87">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E87" t="s">
         <v>64</v>
       </c>
       <c r="F87" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>582</v>
       </c>
       <c r="D88">
         <v>27</v>
       </c>
       <c r="E88" t="s">
         <v>583</v>
       </c>
     </row>
@@ -11011,51 +11011,51 @@
       </c>
       <c r="C117" t="s">
         <v>618</v>
       </c>
       <c r="D117">
         <v>25</v>
       </c>
       <c r="E117" t="s">
         <v>291</v>
       </c>
       <c r="F117" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>619</v>
       </c>
       <c r="D118">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E118" t="s">
         <v>26</v>
       </c>
       <c r="F118" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>620</v>
       </c>
       <c r="D119">
         <v>28</v>
       </c>
       <c r="E119" t="s">
         <v>591</v>
       </c>
       <c r="F119" t="s">
@@ -11579,51 +11579,51 @@
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>659</v>
       </c>
       <c r="D149">
         <v>28</v>
       </c>
       <c r="E149" t="s">
         <v>10</v>
       </c>
       <c r="F149" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>660</v>
       </c>
       <c r="D150">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E150" t="s">
         <v>64</v>
       </c>
       <c r="F150" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>662</v>
       </c>
       <c r="D151">
         <v>26</v>
       </c>
       <c r="E151" t="s">
         <v>10</v>
       </c>
       <c r="F151" t="s">
         <v>663</v>
       </c>
     </row>
@@ -11943,51 +11943,51 @@
     <row r="172" spans="1:6">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="C172" t="s">
         <v>687</v>
       </c>
       <c r="D172">
         <v>26</v>
       </c>
       <c r="E172" t="s">
         <v>71</v>
       </c>
       <c r="F172" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="C173" t="s">
         <v>688</v>
       </c>
       <c r="D173">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E173" t="s">
         <v>26</v>
       </c>
       <c r="F173" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="C174" t="s">
         <v>689</v>
       </c>
       <c r="D174">
         <v>28</v>
       </c>
       <c r="E174" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>173</v>
@@ -12299,51 +12299,51 @@
     <row r="194" spans="1:6">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="C194" t="s">
         <v>712</v>
       </c>
       <c r="D194">
         <v>26</v>
       </c>
       <c r="E194" t="s">
         <v>26</v>
       </c>
       <c r="F194" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="C195" t="s">
         <v>713</v>
       </c>
       <c r="D195">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E195" t="s">
         <v>26</v>
       </c>
       <c r="F195" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="C196" t="s">
         <v>714</v>
       </c>
       <c r="D196">
         <v>28</v>
       </c>
       <c r="E196" t="s">
         <v>71</v>
       </c>
       <c r="F196" t="s">
         <v>72</v>
       </c>
     </row>
@@ -12655,51 +12655,51 @@
     <row r="216" spans="1:6">
       <c r="A216">
         <v>214</v>
       </c>
       <c r="C216" t="s">
         <v>736</v>
       </c>
       <c r="D216">
         <v>26</v>
       </c>
       <c r="E216" t="s">
         <v>17</v>
       </c>
       <c r="F216" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>214</v>
       </c>
       <c r="C217" t="s">
         <v>737</v>
       </c>
       <c r="D217">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E217" t="s">
         <v>23</v>
       </c>
       <c r="F217" t="s">
         <v>710</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>