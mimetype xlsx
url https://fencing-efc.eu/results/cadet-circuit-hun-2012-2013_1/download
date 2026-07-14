--- v0 (2026-05-16)
+++ v1 (2026-07-14)
@@ -1737,51 +1737,51 @@
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>30</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>52.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>40.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
@@ -1797,51 +1797,51 @@
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>29</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>28.0</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>28.0</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
@@ -1894,71 +1894,71 @@
       </c>
       <c r="B10">
         <v>22.0</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
         <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>22.0</v>
       </c>
       <c r="C11" t="s">
         <v>24</v>
       </c>
       <c r="D11">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>22.0</v>
       </c>
       <c r="C12" t="s">
         <v>25</v>
       </c>
       <c r="D12">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>22.0</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13">
         <v>30</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
@@ -2048,151 +2048,151 @@
       </c>
       <c r="C18" t="s">
         <v>34</v>
       </c>
       <c r="D18">
         <v>30</v>
       </c>
       <c r="E18" t="s">
         <v>35</v>
       </c>
       <c r="F18" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>37</v>
       </c>
       <c r="D19">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E19" t="s">
         <v>35</v>
       </c>
       <c r="F19" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>39</v>
       </c>
       <c r="D20">
         <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>40</v>
       </c>
       <c r="D21">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>41</v>
       </c>
       <c r="D22">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E22" t="s">
         <v>35</v>
       </c>
       <c r="F22" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>43</v>
       </c>
       <c r="D23">
         <v>28</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>44</v>
       </c>
       <c r="D24">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>46</v>
       </c>
       <c r="D25">
         <v>29</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
@@ -2268,51 +2268,51 @@
       </c>
       <c r="C29" t="s">
         <v>51</v>
       </c>
       <c r="D29">
         <v>30</v>
       </c>
       <c r="E29" t="s">
         <v>18</v>
       </c>
       <c r="F29" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>8.0</v>
       </c>
       <c r="C30" t="s">
         <v>52</v>
       </c>
       <c r="D30">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>18</v>
       </c>
       <c r="F30" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>8.0</v>
       </c>
       <c r="C31" t="s">
         <v>54</v>
       </c>
       <c r="D31">
         <v>28</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31" t="s">
@@ -2405,51 +2405,51 @@
       </c>
       <c r="B36">
         <v>4.0</v>
       </c>
       <c r="C36" t="s">
         <v>63</v>
       </c>
       <c r="D36">
         <v>28</v>
       </c>
       <c r="E36" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>4.0</v>
       </c>
       <c r="C37" t="s">
         <v>64</v>
       </c>
       <c r="D37">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E37" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>4.0</v>
       </c>
       <c r="C38" t="s">
         <v>66</v>
       </c>
       <c r="D38">
         <v>29</v>
       </c>
       <c r="E38" t="s">
         <v>35</v>
       </c>
       <c r="F38" t="s">
         <v>67</v>
       </c>
     </row>
@@ -2502,51 +2502,51 @@
       </c>
       <c r="C41" t="s">
         <v>71</v>
       </c>
       <c r="D41">
         <v>28</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>4.0</v>
       </c>
       <c r="C42" t="s">
         <v>72</v>
       </c>
       <c r="D42">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
       <c r="F42" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>4.0</v>
       </c>
       <c r="C43" t="s">
         <v>73</v>
       </c>
       <c r="D43">
         <v>30</v>
       </c>
       <c r="E43" t="s">
         <v>18</v>
       </c>
     </row>
@@ -2590,51 +2590,51 @@
       </c>
       <c r="B46">
         <v>4.0</v>
       </c>
       <c r="C46" t="s">
         <v>76</v>
       </c>
       <c r="D46">
         <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>4.0</v>
       </c>
       <c r="C47" t="s">
         <v>77</v>
       </c>
       <c r="D47">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E47" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>4.0</v>
       </c>
       <c r="C48" t="s">
         <v>78</v>
       </c>
       <c r="D48">
         <v>30</v>
       </c>
       <c r="E48" t="s">
         <v>18</v>
       </c>
       <c r="F48" t="s">
         <v>79</v>
       </c>
     </row>
@@ -3072,91 +3072,91 @@
       </c>
       <c r="C71" t="s">
         <v>110</v>
       </c>
       <c r="D71">
         <v>30</v>
       </c>
       <c r="E71" t="s">
         <v>111</v>
       </c>
       <c r="F71" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>2.0</v>
       </c>
       <c r="C72" t="s">
         <v>113</v>
       </c>
       <c r="D72">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E72" t="s">
         <v>35</v>
       </c>
       <c r="F72" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>2.0</v>
       </c>
       <c r="C73" t="s">
         <v>114</v>
       </c>
       <c r="D73">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E73" t="s">
         <v>115</v>
       </c>
       <c r="F73" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>2.0</v>
       </c>
       <c r="C74" t="s">
         <v>117</v>
       </c>
       <c r="D74">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E74" t="s">
         <v>111</v>
       </c>
       <c r="F74" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>2.0</v>
       </c>
       <c r="C75" t="s">
         <v>118</v>
       </c>
       <c r="D75">
         <v>28</v>
       </c>
       <c r="E75" t="s">
         <v>13</v>
       </c>
     </row>
@@ -3269,51 +3269,51 @@
       </c>
       <c r="C81" t="s">
         <v>126</v>
       </c>
       <c r="D81">
         <v>29</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
       <c r="F81" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>2.0</v>
       </c>
       <c r="C82" t="s">
         <v>128</v>
       </c>
       <c r="D82">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E82" t="s">
         <v>7</v>
       </c>
       <c r="F82" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>2.0</v>
       </c>
       <c r="C83" t="s">
         <v>129</v>
       </c>
       <c r="D83">
         <v>28</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
       <c r="F83" t="s">
@@ -3426,68 +3426,68 @@
       </c>
       <c r="C89" t="s">
         <v>136</v>
       </c>
       <c r="D89">
         <v>28</v>
       </c>
       <c r="E89" t="s">
         <v>7</v>
       </c>
       <c r="F89" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>2.0</v>
       </c>
       <c r="C90" t="s">
         <v>138</v>
       </c>
       <c r="D90">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E90" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>2.0</v>
       </c>
       <c r="C91" t="s">
         <v>139</v>
       </c>
       <c r="D91">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E91" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>2.0</v>
       </c>
       <c r="C92" t="s">
         <v>140</v>
       </c>
       <c r="D92">
         <v>29</v>
       </c>
       <c r="E92" t="s">
         <v>111</v>
       </c>
       <c r="F92" t="s">
         <v>141</v>
       </c>
     </row>
@@ -3597,51 +3597,51 @@
       </c>
       <c r="B98">
         <v>2.0</v>
       </c>
       <c r="C98" t="s">
         <v>151</v>
       </c>
       <c r="D98">
         <v>29</v>
       </c>
       <c r="E98" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>2.0</v>
       </c>
       <c r="C99" t="s">
         <v>152</v>
       </c>
       <c r="D99">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E99" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>2.0</v>
       </c>
       <c r="C100" t="s">
         <v>153</v>
       </c>
       <c r="D100">
         <v>28</v>
       </c>
       <c r="E100" t="s">
         <v>18</v>
       </c>
       <c r="F100" t="s">
         <v>154</v>
       </c>
     </row>
@@ -3930,102 +3930,102 @@
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="C116" t="s">
         <v>172</v>
       </c>
       <c r="D116">
         <v>28</v>
       </c>
       <c r="E116" t="s">
         <v>35</v>
       </c>
       <c r="F116" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="C117" t="s">
         <v>173</v>
       </c>
       <c r="D117">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E117" t="s">
         <v>21</v>
       </c>
       <c r="F117" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="C118" t="s">
         <v>175</v>
       </c>
       <c r="D118">
         <v>28</v>
       </c>
       <c r="E118" t="s">
         <v>7</v>
       </c>
       <c r="F118" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="C119" t="s">
         <v>176</v>
       </c>
       <c r="D119">
         <v>29</v>
       </c>
       <c r="E119" t="s">
         <v>18</v>
       </c>
       <c r="F119" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="C120" t="s">
         <v>177</v>
       </c>
       <c r="D120">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E120" t="s">
         <v>94</v>
       </c>
       <c r="F120" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="C121" t="s">
         <v>179</v>
       </c>
       <c r="D121">
         <v>28</v>
       </c>
       <c r="E121" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
@@ -4043,178 +4043,178 @@
         <v>85</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="C123" t="s">
         <v>181</v>
       </c>
       <c r="D123">
         <v>30</v>
       </c>
       <c r="E123" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="C124" t="s">
         <v>182</v>
       </c>
       <c r="D124">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E124" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="C125" t="s">
         <v>183</v>
       </c>
       <c r="D125">
         <v>29</v>
       </c>
       <c r="E125" t="s">
         <v>35</v>
       </c>
       <c r="F125" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="C126" t="s">
         <v>184</v>
       </c>
       <c r="D126">
         <v>30</v>
       </c>
       <c r="E126" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="C127" t="s">
         <v>185</v>
       </c>
       <c r="D127">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E127" t="s">
         <v>21</v>
       </c>
       <c r="F127" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="C128" t="s">
         <v>186</v>
       </c>
       <c r="D128">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E128" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="C129" t="s">
         <v>187</v>
       </c>
       <c r="D129">
         <v>28</v>
       </c>
       <c r="E129" t="s">
         <v>188</v>
       </c>
       <c r="F129" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>128</v>
       </c>
       <c r="C130" t="s">
         <v>190</v>
       </c>
       <c r="D130">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E130" t="s">
         <v>98</v>
       </c>
       <c r="F130" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>192</v>
       </c>
       <c r="D131">
         <v>28</v>
       </c>
       <c r="E131" t="s">
         <v>18</v>
       </c>
       <c r="F131" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>193</v>
       </c>
       <c r="D132">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E132" t="s">
         <v>111</v>
       </c>
       <c r="F132" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>195</v>
       </c>
       <c r="D133">
         <v>26</v>
       </c>
       <c r="E133" t="s">
         <v>21</v>
       </c>
       <c r="F133" t="s">
         <v>174</v>
       </c>
     </row>
@@ -4351,51 +4351,51 @@
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>205</v>
       </c>
       <c r="D142">
         <v>27</v>
       </c>
       <c r="E142" t="s">
         <v>111</v>
       </c>
       <c r="F142" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>141</v>
       </c>
       <c r="C143" t="s">
         <v>206</v>
       </c>
       <c r="D143">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E143" t="s">
         <v>21</v>
       </c>
       <c r="F143" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>208</v>
       </c>
       <c r="D144">
         <v>27</v>
       </c>
       <c r="E144" t="s">
         <v>209</v>
       </c>
       <c r="F144" t="s">
         <v>210</v>
       </c>
     </row>
@@ -4416,51 +4416,51 @@
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>212</v>
       </c>
       <c r="D146">
         <v>26</v>
       </c>
       <c r="E146" t="s">
         <v>111</v>
       </c>
       <c r="F146" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>213</v>
       </c>
       <c r="D147">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E147" t="s">
         <v>21</v>
       </c>
       <c r="F147" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>214</v>
       </c>
       <c r="D148">
         <v>28</v>
       </c>
       <c r="E148" t="s">
         <v>209</v>
       </c>
       <c r="F148" t="s">
         <v>210</v>
       </c>
     </row>
@@ -4578,91 +4578,91 @@
       </c>
       <c r="B5">
         <v>40.0</v>
       </c>
       <c r="C5" t="s">
         <v>218</v>
       </c>
       <c r="D5">
         <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>40.0</v>
       </c>
       <c r="C6" t="s">
         <v>219</v>
       </c>
       <c r="D6">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>28.0</v>
       </c>
       <c r="C7" t="s">
         <v>220</v>
       </c>
       <c r="D7">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>94</v>
       </c>
       <c r="F7" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>28.0</v>
       </c>
       <c r="C8" t="s">
         <v>222</v>
       </c>
       <c r="D8">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E8" t="s">
         <v>223</v>
       </c>
       <c r="F8" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>28.0</v>
       </c>
       <c r="C9" t="s">
         <v>225</v>
       </c>
       <c r="D9">
         <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>226</v>
       </c>
       <c r="F9" t="s">
@@ -5077,185 +5077,185 @@
       </c>
       <c r="C31" t="s">
         <v>253</v>
       </c>
       <c r="D31">
         <v>29</v>
       </c>
       <c r="E31" t="s">
         <v>223</v>
       </c>
       <c r="F31" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>8.0</v>
       </c>
       <c r="C32" t="s">
         <v>254</v>
       </c>
       <c r="D32">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>8.0</v>
       </c>
       <c r="C33" t="s">
         <v>255</v>
       </c>
       <c r="D33">
         <v>30</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>8.0</v>
       </c>
       <c r="C34" t="s">
         <v>256</v>
       </c>
       <c r="D34">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>32</v>
       </c>
       <c r="B35">
         <v>8.0</v>
       </c>
       <c r="C35" t="s">
         <v>257</v>
       </c>
       <c r="D35">
         <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>32</v>
       </c>
       <c r="B36">
         <v>8.0</v>
       </c>
       <c r="C36" t="s">
         <v>258</v>
       </c>
       <c r="D36">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E36" t="s">
         <v>18</v>
       </c>
       <c r="F36" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>4.0</v>
       </c>
       <c r="C37" t="s">
         <v>259</v>
       </c>
       <c r="D37">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E37" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>4.0</v>
       </c>
       <c r="C38" t="s">
         <v>260</v>
       </c>
       <c r="D38">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E38" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>4.0</v>
       </c>
       <c r="C39" t="s">
         <v>261</v>
       </c>
       <c r="D39">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>4.0</v>
       </c>
       <c r="C40" t="s">
         <v>262</v>
       </c>
       <c r="D40">
         <v>29</v>
       </c>
       <c r="E40" t="s">
         <v>13</v>
       </c>
     </row>
@@ -5405,68 +5405,68 @@
       </c>
       <c r="C48" t="s">
         <v>271</v>
       </c>
       <c r="D48">
         <v>30</v>
       </c>
       <c r="E48" t="s">
         <v>144</v>
       </c>
       <c r="F48" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>4.0</v>
       </c>
       <c r="C49" t="s">
         <v>272</v>
       </c>
       <c r="D49">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E49" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>4.0</v>
       </c>
       <c r="C50" t="s">
         <v>273</v>
       </c>
       <c r="D50">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>48</v>
       </c>
       <c r="B51">
         <v>4.0</v>
       </c>
       <c r="C51" t="s">
         <v>275</v>
       </c>
       <c r="D51">
         <v>27</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
@@ -5542,51 +5542,51 @@
       </c>
       <c r="C55" t="s">
         <v>280</v>
       </c>
       <c r="D55">
         <v>29</v>
       </c>
       <c r="E55" t="s">
         <v>18</v>
       </c>
       <c r="F55" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>4.0</v>
       </c>
       <c r="C56" t="s">
         <v>281</v>
       </c>
       <c r="D56">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E56" t="s">
         <v>18</v>
       </c>
       <c r="F56" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
         <v>4.0</v>
       </c>
       <c r="C57" t="s">
         <v>282</v>
       </c>
       <c r="D57">
         <v>28</v>
       </c>
       <c r="E57" t="s">
         <v>283</v>
       </c>
     </row>
@@ -5784,51 +5784,51 @@
       </c>
       <c r="C68" t="s">
         <v>295</v>
       </c>
       <c r="D68">
         <v>30</v>
       </c>
       <c r="E68" t="s">
         <v>18</v>
       </c>
       <c r="F68" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
         <v>2.0</v>
       </c>
       <c r="C69" t="s">
         <v>296</v>
       </c>
       <c r="D69">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E69" t="s">
         <v>21</v>
       </c>
       <c r="F69" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="B70">
         <v>2.0</v>
       </c>
       <c r="C70" t="s">
         <v>297</v>
       </c>
       <c r="D70">
         <v>28</v>
       </c>
       <c r="E70" t="s">
         <v>13</v>
       </c>
     </row>
@@ -5898,71 +5898,71 @@
       </c>
       <c r="C74" t="s">
         <v>301</v>
       </c>
       <c r="D74">
         <v>28</v>
       </c>
       <c r="E74" t="s">
         <v>18</v>
       </c>
       <c r="F74" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>2.0</v>
       </c>
       <c r="C75" t="s">
         <v>302</v>
       </c>
       <c r="D75">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E75" t="s">
         <v>35</v>
       </c>
       <c r="F75" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>2.0</v>
       </c>
       <c r="C76" t="s">
         <v>303</v>
       </c>
       <c r="D76">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
       <c r="F76" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>2.0</v>
       </c>
       <c r="C77" t="s">
         <v>304</v>
       </c>
       <c r="D77">
         <v>30</v>
       </c>
       <c r="E77" t="s">
         <v>209</v>
       </c>
       <c r="F77" t="s">
@@ -6075,51 +6075,51 @@
       </c>
       <c r="C83" t="s">
         <v>312</v>
       </c>
       <c r="D83">
         <v>29</v>
       </c>
       <c r="E83" t="s">
         <v>81</v>
       </c>
       <c r="F83" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>80</v>
       </c>
       <c r="B84">
         <v>2.0</v>
       </c>
       <c r="C84" t="s">
         <v>314</v>
       </c>
       <c r="D84">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
       <c r="F84" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>2.0</v>
       </c>
       <c r="C85" t="s">
         <v>315</v>
       </c>
       <c r="D85">
         <v>27</v>
       </c>
       <c r="E85" t="s">
         <v>18</v>
       </c>
       <c r="F85" t="s">
@@ -6175,51 +6175,51 @@
       </c>
       <c r="C88" t="s">
         <v>318</v>
       </c>
       <c r="D88">
         <v>29</v>
       </c>
       <c r="E88" t="s">
         <v>21</v>
       </c>
       <c r="F88" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="B89">
         <v>2.0</v>
       </c>
       <c r="C89" t="s">
         <v>319</v>
       </c>
       <c r="D89">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E89" t="s">
         <v>320</v>
       </c>
       <c r="F89" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="B90">
         <v>2.0</v>
       </c>
       <c r="C90" t="s">
         <v>322</v>
       </c>
       <c r="D90">
         <v>28</v>
       </c>
       <c r="E90" t="s">
         <v>60</v>
       </c>
     </row>
@@ -6229,91 +6229,91 @@
       </c>
       <c r="B91">
         <v>2.0</v>
       </c>
       <c r="C91" t="s">
         <v>323</v>
       </c>
       <c r="D91">
         <v>30</v>
       </c>
       <c r="E91" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="B92">
         <v>2.0</v>
       </c>
       <c r="C92" t="s">
         <v>324</v>
       </c>
       <c r="D92">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E92" t="s">
         <v>98</v>
       </c>
       <c r="F92" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="B93">
         <v>2.0</v>
       </c>
       <c r="C93" t="s">
         <v>326</v>
       </c>
       <c r="D93">
         <v>27</v>
       </c>
       <c r="E93" t="s">
         <v>7</v>
       </c>
       <c r="F93" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="B94">
         <v>2.0</v>
       </c>
       <c r="C94" t="s">
         <v>327</v>
       </c>
       <c r="D94">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E94" t="s">
         <v>35</v>
       </c>
       <c r="F94" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="B95">
         <v>2.0</v>
       </c>
       <c r="C95" t="s">
         <v>328</v>
       </c>
       <c r="D95">
         <v>29</v>
       </c>
       <c r="E95" t="s">
         <v>35</v>
       </c>
     </row>
@@ -6343,71 +6343,71 @@
       </c>
       <c r="B97">
         <v>2.0</v>
       </c>
       <c r="C97" t="s">
         <v>330</v>
       </c>
       <c r="D97">
         <v>29</v>
       </c>
       <c r="E97" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="B98">
         <v>2.0</v>
       </c>
       <c r="C98" t="s">
         <v>331</v>
       </c>
       <c r="D98">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E98" t="s">
         <v>223</v>
       </c>
       <c r="F98" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="B99">
         <v>2.0</v>
       </c>
       <c r="C99" t="s">
         <v>332</v>
       </c>
       <c r="D99">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E99" t="s">
         <v>21</v>
       </c>
       <c r="F99" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="B100">
         <v>2.0</v>
       </c>
       <c r="C100" t="s">
         <v>333</v>
       </c>
       <c r="D100">
         <v>29</v>
       </c>
       <c r="E100" t="s">
         <v>94</v>
       </c>
     </row>
@@ -6420,51 +6420,51 @@
       </c>
       <c r="C101" t="s">
         <v>334</v>
       </c>
       <c r="D101">
         <v>30</v>
       </c>
       <c r="E101" t="s">
         <v>35</v>
       </c>
       <c r="F101" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>100</v>
       </c>
       <c r="B102">
         <v>2.0</v>
       </c>
       <c r="C102" t="s">
         <v>335</v>
       </c>
       <c r="D102">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E102" t="s">
         <v>18</v>
       </c>
       <c r="F102" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="B103">
         <v>2.0</v>
       </c>
       <c r="C103" t="s">
         <v>337</v>
       </c>
       <c r="D103">
         <v>29</v>
       </c>
       <c r="E103" t="s">
         <v>156</v>
       </c>
       <c r="F103" t="s">
@@ -6811,51 +6811,51 @@
       </c>
       <c r="C121" t="s">
         <v>362</v>
       </c>
       <c r="D121">
         <v>27</v>
       </c>
       <c r="E121" t="s">
         <v>21</v>
       </c>
       <c r="F121" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>120</v>
       </c>
       <c r="B122">
         <v>2.0</v>
       </c>
       <c r="C122" t="s">
         <v>363</v>
       </c>
       <c r="D122">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E122" t="s">
         <v>35</v>
       </c>
       <c r="F122" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>121</v>
       </c>
       <c r="B123">
         <v>2.0</v>
       </c>
       <c r="C123" t="s">
         <v>364</v>
       </c>
       <c r="D123">
         <v>28</v>
       </c>
       <c r="E123" t="s">
         <v>7</v>
       </c>
       <c r="F123" t="s">
@@ -6871,71 +6871,71 @@
       </c>
       <c r="C124" t="s">
         <v>365</v>
       </c>
       <c r="D124">
         <v>29</v>
       </c>
       <c r="E124" t="s">
         <v>21</v>
       </c>
       <c r="F124" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>123</v>
       </c>
       <c r="B125">
         <v>2.0</v>
       </c>
       <c r="C125" t="s">
         <v>366</v>
       </c>
       <c r="D125">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E125" t="s">
         <v>209</v>
       </c>
       <c r="F125" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>123</v>
       </c>
       <c r="B126">
         <v>2.0</v>
       </c>
       <c r="C126" t="s">
         <v>368</v>
       </c>
       <c r="D126">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E126" t="s">
         <v>188</v>
       </c>
       <c r="F126" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>123</v>
       </c>
       <c r="B127">
         <v>2.0</v>
       </c>
       <c r="C127" t="s">
         <v>369</v>
       </c>
       <c r="D127">
         <v>27</v>
       </c>
       <c r="E127" t="s">
         <v>94</v>
       </c>
       <c r="F127" t="s">
@@ -7268,51 +7268,51 @@
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>392</v>
       </c>
       <c r="D147">
         <v>30</v>
       </c>
       <c r="E147" t="s">
         <v>35</v>
       </c>
       <c r="F147" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
       </c>
       <c r="C148" t="s">
         <v>393</v>
       </c>
       <c r="D148">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E148" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>147</v>
       </c>
       <c r="C149" t="s">
         <v>394</v>
       </c>
       <c r="D149">
         <v>29</v>
       </c>
       <c r="E149" t="s">
         <v>7</v>
       </c>
       <c r="F149" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>147</v>
@@ -7480,99 +7480,99 @@
     <row r="160" spans="1:6">
       <c r="A160">
         <v>157</v>
       </c>
       <c r="C160" t="s">
         <v>405</v>
       </c>
       <c r="D160">
         <v>28</v>
       </c>
       <c r="E160" t="s">
         <v>7</v>
       </c>
       <c r="F160" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>159</v>
       </c>
       <c r="C161" t="s">
         <v>406</v>
       </c>
       <c r="D161">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E161" t="s">
         <v>223</v>
       </c>
       <c r="F161" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>160</v>
       </c>
       <c r="C162" t="s">
         <v>407</v>
       </c>
       <c r="D162">
         <v>25</v>
       </c>
       <c r="E162" t="s">
         <v>21</v>
       </c>
       <c r="F162" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>161</v>
       </c>
       <c r="C163" t="s">
         <v>408</v>
       </c>
       <c r="D163">
         <v>28</v>
       </c>
       <c r="E163" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>162</v>
       </c>
       <c r="C164" t="s">
         <v>409</v>
       </c>
       <c r="D164">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E164" t="s">
         <v>111</v>
       </c>
       <c r="F164" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>163</v>
       </c>
       <c r="C165" t="s">
         <v>410</v>
       </c>
       <c r="D165">
         <v>28</v>
       </c>
       <c r="E165" t="s">
         <v>411</v>
       </c>
       <c r="F165" t="s">
         <v>412</v>
       </c>
     </row>
@@ -7596,99 +7596,99 @@
     <row r="167" spans="1:6">
       <c r="A167">
         <v>165</v>
       </c>
       <c r="C167" t="s">
         <v>414</v>
       </c>
       <c r="D167">
         <v>30</v>
       </c>
       <c r="E167" t="s">
         <v>111</v>
       </c>
       <c r="F167" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>165</v>
       </c>
       <c r="C168" t="s">
         <v>415</v>
       </c>
       <c r="D168">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E168" t="s">
         <v>123</v>
       </c>
       <c r="F168" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>167</v>
       </c>
       <c r="C169" t="s">
         <v>416</v>
       </c>
       <c r="D169">
         <v>28</v>
       </c>
       <c r="E169" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>167</v>
       </c>
       <c r="C170" t="s">
         <v>417</v>
       </c>
       <c r="D170">
         <v>28</v>
       </c>
       <c r="E170" t="s">
         <v>7</v>
       </c>
       <c r="F170" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>167</v>
       </c>
       <c r="C171" t="s">
         <v>418</v>
       </c>
       <c r="D171">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E171" t="s">
         <v>144</v>
       </c>
       <c r="F171" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>170</v>
       </c>
       <c r="C172" t="s">
         <v>420</v>
       </c>
       <c r="D172">
         <v>28</v>
       </c>
       <c r="E172" t="s">
         <v>7</v>
       </c>
       <c r="F172" t="s">
         <v>31</v>
       </c>
     </row>
@@ -7712,82 +7712,82 @@
     <row r="174" spans="1:6">
       <c r="A174">
         <v>170</v>
       </c>
       <c r="C174" t="s">
         <v>422</v>
       </c>
       <c r="D174">
         <v>27</v>
       </c>
       <c r="E174" t="s">
         <v>35</v>
       </c>
       <c r="F174" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>173</v>
       </c>
       <c r="C175" t="s">
         <v>423</v>
       </c>
       <c r="D175">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E175" t="s">
         <v>111</v>
       </c>
       <c r="F175" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>173</v>
       </c>
       <c r="C176" t="s">
         <v>424</v>
       </c>
       <c r="D176">
         <v>29</v>
       </c>
       <c r="E176" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>173</v>
       </c>
       <c r="C177" t="s">
         <v>425</v>
       </c>
       <c r="D177">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E177" t="s">
         <v>209</v>
       </c>
       <c r="F177" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>176</v>
       </c>
       <c r="C178" t="s">
         <v>426</v>
       </c>
       <c r="D178">
         <v>27</v>
       </c>
       <c r="E178" t="s">
         <v>98</v>
       </c>
       <c r="F178" t="s">
         <v>427</v>
       </c>
     </row>