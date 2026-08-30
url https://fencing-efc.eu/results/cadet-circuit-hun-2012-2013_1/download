--- v1 (2026-07-14)
+++ v2 (2026-08-30)
@@ -1857,51 +1857,51 @@
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8">
         <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>28.0</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E9" t="s">
         <v>21</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>22.0</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
         <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
     </row>
@@ -2348,51 +2348,51 @@
       </c>
       <c r="C33" t="s">
         <v>57</v>
       </c>
       <c r="D33">
         <v>30</v>
       </c>
       <c r="E33" t="s">
         <v>35</v>
       </c>
       <c r="F33" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>59</v>
       </c>
       <c r="D34">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E34" t="s">
         <v>60</v>
       </c>
       <c r="F34" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>62</v>
       </c>
       <c r="D35">
         <v>30</v>
       </c>
       <c r="E35" t="s">
         <v>13</v>
       </c>
       <c r="F35" t="s">
@@ -2647,51 +2647,51 @@
       </c>
       <c r="C49" t="s">
         <v>80</v>
       </c>
       <c r="D49">
         <v>27</v>
       </c>
       <c r="E49" t="s">
         <v>81</v>
       </c>
       <c r="F49" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>4.0</v>
       </c>
       <c r="C50" t="s">
         <v>83</v>
       </c>
       <c r="D50">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E50" t="s">
         <v>35</v>
       </c>
       <c r="F50" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>4.0</v>
       </c>
       <c r="C51" t="s">
         <v>84</v>
       </c>
       <c r="D51">
         <v>30</v>
       </c>
       <c r="E51" t="s">
         <v>21</v>
       </c>
       <c r="F51" t="s">
@@ -2895,51 +2895,51 @@
       </c>
       <c r="B62">
         <v>4.0</v>
       </c>
       <c r="C62" t="s">
         <v>100</v>
       </c>
       <c r="D62">
         <v>30</v>
       </c>
       <c r="E62" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>4.0</v>
       </c>
       <c r="C63" t="s">
         <v>101</v>
       </c>
       <c r="D63">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E63" t="s">
         <v>18</v>
       </c>
       <c r="F63" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>4.0</v>
       </c>
       <c r="C64" t="s">
         <v>102</v>
       </c>
       <c r="D64">
         <v>29</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
       <c r="F64" t="s">
@@ -3229,51 +3229,51 @@
       </c>
       <c r="C79" t="s">
         <v>122</v>
       </c>
       <c r="D79">
         <v>29</v>
       </c>
       <c r="E79" t="s">
         <v>123</v>
       </c>
       <c r="F79" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>2.0</v>
       </c>
       <c r="C80" t="s">
         <v>125</v>
       </c>
       <c r="D80">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E80" t="s">
         <v>35</v>
       </c>
       <c r="F80" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>2.0</v>
       </c>
       <c r="C81" t="s">
         <v>126</v>
       </c>
       <c r="D81">
         <v>29</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
       <c r="F81" t="s">
@@ -3580,51 +3580,51 @@
       </c>
       <c r="C97" t="s">
         <v>150</v>
       </c>
       <c r="D97">
         <v>29</v>
       </c>
       <c r="E97" t="s">
         <v>18</v>
       </c>
       <c r="F97" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>2.0</v>
       </c>
       <c r="C98" t="s">
         <v>151</v>
       </c>
       <c r="D98">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E98" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>2.0</v>
       </c>
       <c r="C99" t="s">
         <v>152</v>
       </c>
       <c r="D99">
         <v>30</v>
       </c>
       <c r="E99" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
@@ -3751,71 +3751,71 @@
       </c>
       <c r="C106" t="s">
         <v>161</v>
       </c>
       <c r="D106">
         <v>29</v>
       </c>
       <c r="E106" t="s">
         <v>18</v>
       </c>
       <c r="F106" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>2.0</v>
       </c>
       <c r="C107" t="s">
         <v>162</v>
       </c>
       <c r="D107">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E107" t="s">
         <v>144</v>
       </c>
       <c r="F107" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>2.0</v>
       </c>
       <c r="C108" t="s">
         <v>163</v>
       </c>
       <c r="D108">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E108" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>2.0</v>
       </c>
       <c r="C109" t="s">
         <v>164</v>
       </c>
       <c r="D109">
         <v>27</v>
       </c>
       <c r="E109" t="s">
         <v>111</v>
       </c>
       <c r="F109" t="s">
         <v>112</v>
       </c>
     </row>
@@ -3848,71 +3848,71 @@
       </c>
       <c r="C111" t="s">
         <v>166</v>
       </c>
       <c r="D111">
         <v>30</v>
       </c>
       <c r="E111" t="s">
         <v>111</v>
       </c>
       <c r="F111" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>2.0</v>
       </c>
       <c r="C112" t="s">
         <v>168</v>
       </c>
       <c r="D112">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E112" t="s">
         <v>123</v>
       </c>
       <c r="F112" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>2.0</v>
       </c>
       <c r="C113" t="s">
         <v>169</v>
       </c>
       <c r="D113">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E113" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="C114" t="s">
         <v>170</v>
       </c>
       <c r="D114">
         <v>26</v>
       </c>
       <c r="E114" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="C115" t="s">
         <v>171</v>
@@ -4317,119 +4317,119 @@
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>202</v>
       </c>
       <c r="D140">
         <v>26</v>
       </c>
       <c r="E140" t="s">
         <v>60</v>
       </c>
       <c r="F140" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>204</v>
       </c>
       <c r="D141">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E141" t="s">
         <v>144</v>
       </c>
       <c r="F141" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>205</v>
       </c>
       <c r="D142">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E142" t="s">
         <v>111</v>
       </c>
       <c r="F142" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>141</v>
       </c>
       <c r="C143" t="s">
         <v>206</v>
       </c>
       <c r="D143">
         <v>25</v>
       </c>
       <c r="E143" t="s">
         <v>21</v>
       </c>
       <c r="F143" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>208</v>
       </c>
       <c r="D144">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E144" t="s">
         <v>209</v>
       </c>
       <c r="F144" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>211</v>
       </c>
       <c r="D145">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E145" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>212</v>
       </c>
       <c r="D146">
         <v>26</v>
       </c>
       <c r="E146" t="s">
         <v>111</v>
       </c>
       <c r="F146" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
@@ -4926,91 +4926,91 @@
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>244</v>
       </c>
       <c r="D23">
         <v>28</v>
       </c>
       <c r="E23" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>245</v>
       </c>
       <c r="D24">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>246</v>
       </c>
       <c r="D25">
         <v>29</v>
       </c>
       <c r="E25" t="s">
         <v>18</v>
       </c>
       <c r="F25" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>247</v>
       </c>
       <c r="D26">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>8.0</v>
       </c>
       <c r="C27" t="s">
         <v>248</v>
       </c>
       <c r="D27">
         <v>29</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27" t="s">
         <v>11</v>
       </c>
     </row>
@@ -5057,51 +5057,51 @@
       </c>
       <c r="C30" t="s">
         <v>251</v>
       </c>
       <c r="D30">
         <v>30</v>
       </c>
       <c r="E30" t="s">
         <v>94</v>
       </c>
       <c r="F30" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>8.0</v>
       </c>
       <c r="C31" t="s">
         <v>253</v>
       </c>
       <c r="D31">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E31" t="s">
         <v>223</v>
       </c>
       <c r="F31" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>8.0</v>
       </c>
       <c r="C32" t="s">
         <v>254</v>
       </c>
       <c r="D32">
         <v>28</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32" t="s">
@@ -5328,51 +5328,51 @@
       </c>
       <c r="C44" t="s">
         <v>266</v>
       </c>
       <c r="D44">
         <v>29</v>
       </c>
       <c r="E44" t="s">
         <v>18</v>
       </c>
       <c r="F44" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>4.0</v>
       </c>
       <c r="C45" t="s">
         <v>267</v>
       </c>
       <c r="D45">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E45" t="s">
         <v>18</v>
       </c>
       <c r="F45" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>4.0</v>
       </c>
       <c r="C46" t="s">
         <v>269</v>
       </c>
       <c r="D46">
         <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
       <c r="F46" t="s">
@@ -5744,51 +5744,51 @@
       </c>
       <c r="B66">
         <v>4.0</v>
       </c>
       <c r="C66" t="s">
         <v>293</v>
       </c>
       <c r="D66">
         <v>28</v>
       </c>
       <c r="E66" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>2.0</v>
       </c>
       <c r="C67" t="s">
         <v>294</v>
       </c>
       <c r="D67">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>2.0</v>
       </c>
       <c r="C68" t="s">
         <v>295</v>
       </c>
       <c r="D68">
         <v>30</v>
       </c>
       <c r="E68" t="s">
         <v>18</v>
       </c>
       <c r="F68" t="s">
@@ -5804,51 +5804,51 @@
       </c>
       <c r="C69" t="s">
         <v>296</v>
       </c>
       <c r="D69">
         <v>28</v>
       </c>
       <c r="E69" t="s">
         <v>21</v>
       </c>
       <c r="F69" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="B70">
         <v>2.0</v>
       </c>
       <c r="C70" t="s">
         <v>297</v>
       </c>
       <c r="D70">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E70" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>2.0</v>
       </c>
       <c r="C71" t="s">
         <v>298</v>
       </c>
       <c r="D71">
         <v>29</v>
       </c>
       <c r="E71" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
@@ -5958,91 +5958,91 @@
       </c>
       <c r="C77" t="s">
         <v>304</v>
       </c>
       <c r="D77">
         <v>30</v>
       </c>
       <c r="E77" t="s">
         <v>209</v>
       </c>
       <c r="F77" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>2.0</v>
       </c>
       <c r="C78" t="s">
         <v>306</v>
       </c>
       <c r="D78">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
       <c r="F78" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>2.0</v>
       </c>
       <c r="C79" t="s">
         <v>307</v>
       </c>
       <c r="D79">
         <v>30</v>
       </c>
       <c r="E79" t="s">
         <v>10</v>
       </c>
       <c r="F79" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>2.0</v>
       </c>
       <c r="C80" t="s">
         <v>308</v>
       </c>
       <c r="D80">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E80" t="s">
         <v>35</v>
       </c>
       <c r="F80" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>78</v>
       </c>
       <c r="B81">
         <v>2.0</v>
       </c>
       <c r="C81" t="s">
         <v>310</v>
       </c>
       <c r="D81">
         <v>28</v>
       </c>
       <c r="E81" t="s">
         <v>111</v>
       </c>
       <c r="F81" t="s">
@@ -6135,51 +6135,51 @@
       </c>
       <c r="C86" t="s">
         <v>316</v>
       </c>
       <c r="D86">
         <v>28</v>
       </c>
       <c r="E86" t="s">
         <v>21</v>
       </c>
       <c r="F86" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>2.0</v>
       </c>
       <c r="C87" t="s">
         <v>317</v>
       </c>
       <c r="D87">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E87" t="s">
         <v>111</v>
       </c>
       <c r="F87" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>85</v>
       </c>
       <c r="B88">
         <v>2.0</v>
       </c>
       <c r="C88" t="s">
         <v>318</v>
       </c>
       <c r="D88">
         <v>29</v>
       </c>
       <c r="E88" t="s">
         <v>21</v>
       </c>
       <c r="F88" t="s">
@@ -6306,51 +6306,51 @@
       </c>
       <c r="B95">
         <v>2.0</v>
       </c>
       <c r="C95" t="s">
         <v>328</v>
       </c>
       <c r="D95">
         <v>29</v>
       </c>
       <c r="E95" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="B96">
         <v>2.0</v>
       </c>
       <c r="C96" t="s">
         <v>329</v>
       </c>
       <c r="D96">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E96" t="s">
         <v>18</v>
       </c>
       <c r="F96" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="B97">
         <v>2.0</v>
       </c>
       <c r="C97" t="s">
         <v>330</v>
       </c>
       <c r="D97">
         <v>29</v>
       </c>
       <c r="E97" t="s">
         <v>94</v>
       </c>
     </row>
@@ -6440,51 +6440,51 @@
       </c>
       <c r="C102" t="s">
         <v>335</v>
       </c>
       <c r="D102">
         <v>30</v>
       </c>
       <c r="E102" t="s">
         <v>18</v>
       </c>
       <c r="F102" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="B103">
         <v>2.0</v>
       </c>
       <c r="C103" t="s">
         <v>337</v>
       </c>
       <c r="D103">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E103" t="s">
         <v>156</v>
       </c>
       <c r="F103" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>102</v>
       </c>
       <c r="B104">
         <v>2.0</v>
       </c>
       <c r="C104" t="s">
         <v>339</v>
       </c>
       <c r="D104">
         <v>29</v>
       </c>
       <c r="E104" t="s">
         <v>18</v>
       </c>
       <c r="F104" t="s">
@@ -6500,51 +6500,51 @@
       </c>
       <c r="C105" t="s">
         <v>340</v>
       </c>
       <c r="D105">
         <v>29</v>
       </c>
       <c r="E105" t="s">
         <v>18</v>
       </c>
       <c r="F105" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="B106">
         <v>2.0</v>
       </c>
       <c r="C106" t="s">
         <v>342</v>
       </c>
       <c r="D106">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E106" t="s">
         <v>343</v>
       </c>
       <c r="F106" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="B107">
         <v>2.0</v>
       </c>
       <c r="C107" t="s">
         <v>345</v>
       </c>
       <c r="D107">
         <v>28</v>
       </c>
       <c r="E107" t="s">
         <v>209</v>
       </c>
     </row>
@@ -6711,51 +6711,51 @@
       </c>
       <c r="C116" t="s">
         <v>354</v>
       </c>
       <c r="D116">
         <v>29</v>
       </c>
       <c r="E116" t="s">
         <v>21</v>
       </c>
       <c r="F116" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>115</v>
       </c>
       <c r="B117">
         <v>2.0</v>
       </c>
       <c r="C117" t="s">
         <v>355</v>
       </c>
       <c r="D117">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E117" t="s">
         <v>123</v>
       </c>
       <c r="F117" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>116</v>
       </c>
       <c r="B118">
         <v>2.0</v>
       </c>
       <c r="C118" t="s">
         <v>357</v>
       </c>
       <c r="D118">
         <v>28</v>
       </c>
       <c r="E118" t="s">
         <v>94</v>
       </c>
       <c r="F118" t="s">
@@ -6911,51 +6911,51 @@
       </c>
       <c r="C126" t="s">
         <v>368</v>
       </c>
       <c r="D126">
         <v>30</v>
       </c>
       <c r="E126" t="s">
         <v>188</v>
       </c>
       <c r="F126" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>123</v>
       </c>
       <c r="B127">
         <v>2.0</v>
       </c>
       <c r="C127" t="s">
         <v>369</v>
       </c>
       <c r="D127">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E127" t="s">
         <v>94</v>
       </c>
       <c r="F127" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>126</v>
       </c>
       <c r="B128">
         <v>2.0</v>
       </c>
       <c r="C128" t="s">
         <v>371</v>
       </c>
       <c r="D128">
         <v>30</v>
       </c>
       <c r="E128" t="s">
         <v>111</v>
       </c>
       <c r="F128" t="s">
@@ -7101,119 +7101,119 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>380</v>
       </c>
       <c r="D137">
         <v>25</v>
       </c>
       <c r="E137" t="s">
         <v>21</v>
       </c>
       <c r="F137" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>381</v>
       </c>
       <c r="D138">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E138" t="s">
         <v>7</v>
       </c>
       <c r="F138" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>136</v>
       </c>
       <c r="C139" t="s">
         <v>382</v>
       </c>
       <c r="D139">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E139" t="s">
         <v>98</v>
       </c>
       <c r="F139" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>383</v>
       </c>
       <c r="D140">
         <v>28</v>
       </c>
       <c r="E140" t="s">
         <v>111</v>
       </c>
       <c r="F140" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>138</v>
       </c>
       <c r="C141" t="s">
         <v>384</v>
       </c>
       <c r="D141">
         <v>28</v>
       </c>
       <c r="E141" t="s">
         <v>7</v>
       </c>
       <c r="F141" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>140</v>
       </c>
       <c r="C142" t="s">
         <v>386</v>
       </c>
       <c r="D142">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E142" t="s">
         <v>209</v>
       </c>
       <c r="F142" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>141</v>
       </c>
       <c r="C143" t="s">
         <v>387</v>
       </c>
       <c r="D143">
         <v>29</v>
       </c>
       <c r="E143" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>142</v>
@@ -7418,51 +7418,51 @@
     <row r="156" spans="1:6">
       <c r="A156">
         <v>154</v>
       </c>
       <c r="C156" t="s">
         <v>401</v>
       </c>
       <c r="D156">
         <v>28</v>
       </c>
       <c r="E156" t="s">
         <v>21</v>
       </c>
       <c r="F156" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
       </c>
       <c r="C157" t="s">
         <v>402</v>
       </c>
       <c r="D157">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E157" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>156</v>
       </c>
       <c r="C158" t="s">
         <v>403</v>
       </c>
       <c r="D158">
         <v>29</v>
       </c>
       <c r="E158" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>157</v>
       </c>
       <c r="C159" t="s">
         <v>404</v>
@@ -7497,99 +7497,99 @@
     <row r="161" spans="1:6">
       <c r="A161">
         <v>159</v>
       </c>
       <c r="C161" t="s">
         <v>406</v>
       </c>
       <c r="D161">
         <v>29</v>
       </c>
       <c r="E161" t="s">
         <v>223</v>
       </c>
       <c r="F161" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>160</v>
       </c>
       <c r="C162" t="s">
         <v>407</v>
       </c>
       <c r="D162">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E162" t="s">
         <v>21</v>
       </c>
       <c r="F162" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>161</v>
       </c>
       <c r="C163" t="s">
         <v>408</v>
       </c>
       <c r="D163">
         <v>28</v>
       </c>
       <c r="E163" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>162</v>
       </c>
       <c r="C164" t="s">
         <v>409</v>
       </c>
       <c r="D164">
         <v>28</v>
       </c>
       <c r="E164" t="s">
         <v>111</v>
       </c>
       <c r="F164" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>163</v>
       </c>
       <c r="C165" t="s">
         <v>410</v>
       </c>
       <c r="D165">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E165" t="s">
         <v>411</v>
       </c>
       <c r="F165" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>164</v>
       </c>
       <c r="C166" t="s">
         <v>413</v>
       </c>
       <c r="D166">
         <v>28</v>
       </c>
       <c r="E166" t="s">
         <v>7</v>
       </c>
       <c r="F166" t="s">
         <v>230</v>
       </c>
     </row>
@@ -7695,51 +7695,51 @@
     <row r="173" spans="1:6">
       <c r="A173">
         <v>170</v>
       </c>
       <c r="C173" t="s">
         <v>421</v>
       </c>
       <c r="D173">
         <v>29</v>
       </c>
       <c r="E173" t="s">
         <v>188</v>
       </c>
       <c r="F173" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>170</v>
       </c>
       <c r="C174" t="s">
         <v>422</v>
       </c>
       <c r="D174">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E174" t="s">
         <v>35</v>
       </c>
       <c r="F174" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>173</v>
       </c>
       <c r="C175" t="s">
         <v>423</v>
       </c>
       <c r="D175">
         <v>27</v>
       </c>
       <c r="E175" t="s">
         <v>111</v>
       </c>
       <c r="F175" t="s">
         <v>194</v>
       </c>
     </row>
@@ -7760,51 +7760,51 @@
     <row r="177" spans="1:6">
       <c r="A177">
         <v>173</v>
       </c>
       <c r="C177" t="s">
         <v>425</v>
       </c>
       <c r="D177">
         <v>28</v>
       </c>
       <c r="E177" t="s">
         <v>209</v>
       </c>
       <c r="F177" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>176</v>
       </c>
       <c r="C178" t="s">
         <v>426</v>
       </c>
       <c r="D178">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E178" t="s">
         <v>98</v>
       </c>
       <c r="F178" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>177</v>
       </c>
       <c r="C179" t="s">
         <v>428</v>
       </c>
       <c r="D179">
         <v>27</v>
       </c>
       <c r="E179" t="s">
         <v>144</v>
       </c>
       <c r="F179" t="s">
         <v>145</v>
       </c>
     </row>