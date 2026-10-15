--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -2703,51 +2703,51 @@
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
         <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>28.0</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>19</v>
       </c>
       <c r="F6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>28.0</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>22</v>
       </c>
       <c r="F7" t="s">
@@ -2783,51 +2783,51 @@
       </c>
       <c r="C9" t="s">
         <v>26</v>
       </c>
       <c r="D9">
         <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>22.0</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
       <c r="F10" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>22.0</v>
       </c>
       <c r="C11" t="s">
         <v>30</v>
       </c>
       <c r="D11">
         <v>30</v>
       </c>
       <c r="E11" t="s">
         <v>31</v>
       </c>
       <c r="F11" t="s">
@@ -2843,51 +2843,51 @@
       </c>
       <c r="C12" t="s">
         <v>33</v>
       </c>
       <c r="D12">
         <v>30</v>
       </c>
       <c r="E12" t="s">
         <v>22</v>
       </c>
       <c r="F12" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>22.0</v>
       </c>
       <c r="C13" t="s">
         <v>35</v>
       </c>
       <c r="D13">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E13" t="s">
         <v>22</v>
       </c>
       <c r="F13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>16.0</v>
       </c>
       <c r="C14" t="s">
         <v>36</v>
       </c>
       <c r="D14">
         <v>30</v>
       </c>
       <c r="E14" t="s">
         <v>31</v>
       </c>
     </row>
@@ -2900,51 +2900,51 @@
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15">
         <v>30</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>16.0</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E16" t="s">
         <v>22</v>
       </c>
       <c r="F16" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>16.0</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17">
         <v>30</v>
       </c>
       <c r="E17" t="s">
         <v>42</v>
       </c>
       <c r="F17" t="s">
@@ -3000,51 +3000,51 @@
       </c>
       <c r="C20" t="s">
         <v>48</v>
       </c>
       <c r="D20">
         <v>30</v>
       </c>
       <c r="E20" t="s">
         <v>31</v>
       </c>
       <c r="F20" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>50</v>
       </c>
       <c r="D21">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>52</v>
       </c>
       <c r="D22">
         <v>29</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
@@ -3140,51 +3140,51 @@
       </c>
       <c r="C27" t="s">
         <v>60</v>
       </c>
       <c r="D27">
         <v>29</v>
       </c>
       <c r="E27" t="s">
         <v>61</v>
       </c>
       <c r="F27" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>8.0</v>
       </c>
       <c r="C28" t="s">
         <v>63</v>
       </c>
       <c r="D28">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E28" t="s">
         <v>16</v>
       </c>
       <c r="F28" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>8.0</v>
       </c>
       <c r="C29" t="s">
         <v>64</v>
       </c>
       <c r="D29">
         <v>30</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
@@ -3200,51 +3200,51 @@
       </c>
       <c r="C30" t="s">
         <v>66</v>
       </c>
       <c r="D30">
         <v>29</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>8.0</v>
       </c>
       <c r="C31" t="s">
         <v>68</v>
       </c>
       <c r="D31">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E31" t="s">
         <v>16</v>
       </c>
       <c r="F31" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>8.0</v>
       </c>
       <c r="C32" t="s">
         <v>69</v>
       </c>
       <c r="D32">
         <v>29</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
@@ -3300,51 +3300,51 @@
       </c>
       <c r="C35" t="s">
         <v>75</v>
       </c>
       <c r="D35">
         <v>30</v>
       </c>
       <c r="E35" t="s">
         <v>61</v>
       </c>
       <c r="F35" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>4.0</v>
       </c>
       <c r="C36" t="s">
         <v>77</v>
       </c>
       <c r="D36">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>4.0</v>
       </c>
       <c r="C37" t="s">
         <v>79</v>
       </c>
       <c r="D37">
         <v>30</v>
       </c>
       <c r="E37" t="s">
         <v>13</v>
       </c>
       <c r="F37" t="s">
@@ -3471,51 +3471,51 @@
       </c>
       <c r="C44" t="s">
         <v>91</v>
       </c>
       <c r="D44">
         <v>29</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>4.0</v>
       </c>
       <c r="C45" t="s">
         <v>92</v>
       </c>
       <c r="D45">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>4.0</v>
       </c>
       <c r="C46" t="s">
         <v>93</v>
       </c>
       <c r="D46">
         <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
@@ -3671,51 +3671,51 @@
       </c>
       <c r="C54" t="s">
         <v>107</v>
       </c>
       <c r="D54">
         <v>30</v>
       </c>
       <c r="E54" t="s">
         <v>61</v>
       </c>
       <c r="F54" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>4.0</v>
       </c>
       <c r="C55" t="s">
         <v>109</v>
       </c>
       <c r="D55">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E55" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>4.0</v>
       </c>
       <c r="C56" t="s">
         <v>111</v>
       </c>
       <c r="D56">
         <v>30</v>
       </c>
       <c r="E56" t="s">
         <v>112</v>
       </c>
       <c r="F56" t="s">
         <v>113</v>
       </c>
     </row>
@@ -3748,51 +3748,51 @@
       </c>
       <c r="C58" t="s">
         <v>115</v>
       </c>
       <c r="D58">
         <v>28</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>4.0</v>
       </c>
       <c r="C59" t="s">
         <v>116</v>
       </c>
       <c r="D59">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E59" t="s">
         <v>61</v>
       </c>
       <c r="F59" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>4.0</v>
       </c>
       <c r="C60" t="s">
         <v>118</v>
       </c>
       <c r="D60">
         <v>30</v>
       </c>
       <c r="E60" t="s">
         <v>61</v>
       </c>
       <c r="F60" t="s">
@@ -4019,91 +4019,91 @@
       </c>
       <c r="C72" t="s">
         <v>137</v>
       </c>
       <c r="D72">
         <v>30</v>
       </c>
       <c r="E72" t="s">
         <v>16</v>
       </c>
       <c r="F72" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>2.0</v>
       </c>
       <c r="C73" t="s">
         <v>138</v>
       </c>
       <c r="D73">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E73" t="s">
         <v>61</v>
       </c>
       <c r="F73" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>2.0</v>
       </c>
       <c r="C74" t="s">
         <v>139</v>
       </c>
       <c r="D74">
         <v>29</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
       <c r="F74" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>2.0</v>
       </c>
       <c r="C75" t="s">
         <v>141</v>
       </c>
       <c r="D75">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E75" t="s">
         <v>112</v>
       </c>
       <c r="F75" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>2.0</v>
       </c>
       <c r="C76" t="s">
         <v>143</v>
       </c>
       <c r="D76">
         <v>29</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
       <c r="F76" t="s">
@@ -4153,91 +4153,91 @@
       </c>
       <c r="B79">
         <v>2.0</v>
       </c>
       <c r="C79" t="s">
         <v>147</v>
       </c>
       <c r="D79">
         <v>29</v>
       </c>
       <c r="E79" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>2.0</v>
       </c>
       <c r="C80" t="s">
         <v>148</v>
       </c>
       <c r="D80">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
       <c r="F80" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>2.0</v>
       </c>
       <c r="C81" t="s">
         <v>150</v>
       </c>
       <c r="D81">
         <v>30</v>
       </c>
       <c r="E81" t="s">
         <v>61</v>
       </c>
       <c r="F81" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="B82">
         <v>2.0</v>
       </c>
       <c r="C82" t="s">
         <v>151</v>
       </c>
       <c r="D82">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E82" t="s">
         <v>7</v>
       </c>
       <c r="F82" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>2.0</v>
       </c>
       <c r="C83" t="s">
         <v>152</v>
       </c>
       <c r="D83">
         <v>29</v>
       </c>
       <c r="E83" t="s">
         <v>153</v>
       </c>
       <c r="F83" t="s">
@@ -4710,51 +4710,51 @@
       </c>
       <c r="C107" t="s">
         <v>193</v>
       </c>
       <c r="D107">
         <v>29</v>
       </c>
       <c r="E107" t="s">
         <v>7</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>2.0</v>
       </c>
       <c r="C108" t="s">
         <v>194</v>
       </c>
       <c r="D108">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E108" t="s">
         <v>19</v>
       </c>
       <c r="F108" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>2.0</v>
       </c>
       <c r="C109" t="s">
         <v>196</v>
       </c>
       <c r="D109">
         <v>29</v>
       </c>
       <c r="E109" t="s">
         <v>7</v>
       </c>
       <c r="F109" t="s">
@@ -4830,51 +4830,51 @@
       </c>
       <c r="C113" t="s">
         <v>203</v>
       </c>
       <c r="D113">
         <v>30</v>
       </c>
       <c r="E113" t="s">
         <v>16</v>
       </c>
       <c r="F113" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
         <v>2.0</v>
       </c>
       <c r="C114" t="s">
         <v>204</v>
       </c>
       <c r="D114">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E114" t="s">
         <v>205</v>
       </c>
       <c r="F114" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>2.0</v>
       </c>
       <c r="C115" t="s">
         <v>207</v>
       </c>
       <c r="D115">
         <v>29</v>
       </c>
       <c r="E115" t="s">
         <v>7</v>
       </c>
       <c r="F115" t="s">
@@ -5229,136 +5229,136 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>231</v>
       </c>
       <c r="D134">
         <v>29</v>
       </c>
       <c r="E134" t="s">
         <v>205</v>
       </c>
       <c r="F134" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>233</v>
       </c>
       <c r="D135">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E135" t="s">
         <v>7</v>
       </c>
       <c r="F135" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>234</v>
       </c>
       <c r="D136">
         <v>29</v>
       </c>
       <c r="E136" t="s">
         <v>19</v>
       </c>
       <c r="F136" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>236</v>
       </c>
       <c r="D137">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E137" t="s">
         <v>19</v>
       </c>
       <c r="F137" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>237</v>
       </c>
       <c r="D138">
         <v>29</v>
       </c>
       <c r="E138" t="s">
         <v>10</v>
       </c>
       <c r="F138" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>239</v>
       </c>
       <c r="D139">
         <v>28</v>
       </c>
       <c r="E139" t="s">
         <v>175</v>
       </c>
       <c r="F139" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>241</v>
       </c>
       <c r="D140">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E140" t="s">
         <v>7</v>
       </c>
       <c r="F140" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>243</v>
       </c>
       <c r="D141">
         <v>29</v>
       </c>
       <c r="E141" t="s">
         <v>31</v>
       </c>
       <c r="F141" t="s">
         <v>98</v>
       </c>
     </row>
@@ -5628,51 +5628,51 @@
         <v>266</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>267</v>
       </c>
       <c r="D158">
         <v>29</v>
       </c>
       <c r="E158" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>268</v>
       </c>
       <c r="D159">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E159" t="s">
         <v>269</v>
       </c>
       <c r="F159" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="C160" t="s">
         <v>271</v>
       </c>
       <c r="D160">
         <v>29</v>
       </c>
       <c r="E160" t="s">
         <v>175</v>
       </c>
       <c r="F160" t="s">
         <v>240</v>
       </c>
     </row>
@@ -5829,51 +5829,51 @@
     <row r="170" spans="1:6">
       <c r="A170">
         <v>168</v>
       </c>
       <c r="C170" t="s">
         <v>283</v>
       </c>
       <c r="D170">
         <v>30</v>
       </c>
       <c r="E170" t="s">
         <v>112</v>
       </c>
       <c r="F170" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="C171" t="s">
         <v>285</v>
       </c>
       <c r="D171">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E171" t="s">
         <v>7</v>
       </c>
       <c r="F171" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="C172" t="s">
         <v>286</v>
       </c>
       <c r="D172">
         <v>29</v>
       </c>
       <c r="E172" t="s">
         <v>112</v>
       </c>
       <c r="F172" t="s">
         <v>287</v>
       </c>
     </row>
@@ -5914,85 +5914,85 @@
     <row r="175" spans="1:6">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="C175" t="s">
         <v>290</v>
       </c>
       <c r="D175">
         <v>28</v>
       </c>
       <c r="E175" t="s">
         <v>153</v>
       </c>
       <c r="F175" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>174</v>
       </c>
       <c r="C176" t="s">
         <v>291</v>
       </c>
       <c r="D176">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E176" t="s">
         <v>269</v>
       </c>
       <c r="F176" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>174</v>
       </c>
       <c r="C177" t="s">
         <v>293</v>
       </c>
       <c r="D177">
         <v>28</v>
       </c>
       <c r="E177" t="s">
         <v>19</v>
       </c>
       <c r="F177" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="C178" t="s">
         <v>294</v>
       </c>
       <c r="D178">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E178" t="s">
         <v>153</v>
       </c>
       <c r="F178" t="s">
         <v>295</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -6025,91 +6025,91 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>64.0</v>
       </c>
       <c r="C2" t="s">
         <v>296</v>
       </c>
       <c r="D2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>52.0</v>
       </c>
       <c r="C3" t="s">
         <v>298</v>
       </c>
       <c r="D3">
         <v>29</v>
       </c>
       <c r="E3" t="s">
         <v>299</v>
       </c>
       <c r="F3" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>40.0</v>
       </c>
       <c r="C4" t="s">
         <v>301</v>
       </c>
       <c r="D4">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>40.0</v>
       </c>
       <c r="C5" t="s">
         <v>303</v>
       </c>
       <c r="D5">
         <v>29</v>
       </c>
       <c r="E5" t="s">
         <v>304</v>
       </c>
       <c r="F5" t="s">
@@ -6125,71 +6125,71 @@
       </c>
       <c r="C6" t="s">
         <v>306</v>
       </c>
       <c r="D6">
         <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>28.0</v>
       </c>
       <c r="C7" t="s">
         <v>308</v>
       </c>
       <c r="D7">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>22</v>
       </c>
       <c r="F7" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>28.0</v>
       </c>
       <c r="C8" t="s">
         <v>309</v>
       </c>
       <c r="D8">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>28.0</v>
       </c>
       <c r="C9" t="s">
         <v>310</v>
       </c>
       <c r="D9">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>197</v>
       </c>
     </row>
@@ -6592,51 +6592,51 @@
       </c>
       <c r="C31" t="s">
         <v>337</v>
       </c>
       <c r="D31">
         <v>30</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>8.0</v>
       </c>
       <c r="C32" t="s">
         <v>338</v>
       </c>
       <c r="D32">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E32" t="s">
         <v>339</v>
       </c>
       <c r="F32" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>8.0</v>
       </c>
       <c r="C33" t="s">
         <v>341</v>
       </c>
       <c r="D33">
         <v>28</v>
       </c>
       <c r="E33" t="s">
         <v>299</v>
       </c>
     </row>
@@ -6817,51 +6817,51 @@
       </c>
       <c r="B43">
         <v>4.0</v>
       </c>
       <c r="C43" t="s">
         <v>356</v>
       </c>
       <c r="D43">
         <v>28</v>
       </c>
       <c r="E43" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>4.0</v>
       </c>
       <c r="C44" t="s">
         <v>357</v>
       </c>
       <c r="D44">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E44" t="s">
         <v>61</v>
       </c>
       <c r="F44" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>4.0</v>
       </c>
       <c r="C45" t="s">
         <v>358</v>
       </c>
       <c r="D45">
         <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>299</v>
       </c>
     </row>
@@ -7025,51 +7025,51 @@
       </c>
       <c r="C54" t="s">
         <v>371</v>
       </c>
       <c r="D54">
         <v>27</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>4.0</v>
       </c>
       <c r="C55" t="s">
         <v>373</v>
       </c>
       <c r="D55">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E55" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>4.0</v>
       </c>
       <c r="C56" t="s">
         <v>374</v>
       </c>
       <c r="D56">
         <v>29</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
         <v>297</v>
       </c>
     </row>
@@ -7202,71 +7202,71 @@
       </c>
       <c r="C63" t="s">
         <v>385</v>
       </c>
       <c r="D63">
         <v>30</v>
       </c>
       <c r="E63" t="s">
         <v>22</v>
       </c>
       <c r="F63" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>4.0</v>
       </c>
       <c r="C64" t="s">
         <v>386</v>
       </c>
       <c r="D64">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E64" t="s">
         <v>377</v>
       </c>
       <c r="F64" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>4.0</v>
       </c>
       <c r="C65" t="s">
         <v>388</v>
       </c>
       <c r="D65">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E65" t="s">
         <v>31</v>
       </c>
       <c r="F65" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>2.0</v>
       </c>
       <c r="C66" t="s">
         <v>390</v>
       </c>
       <c r="D66">
         <v>30</v>
       </c>
       <c r="E66" t="s">
         <v>31</v>
       </c>
       <c r="F66" t="s">
@@ -7282,51 +7282,51 @@
       </c>
       <c r="C67" t="s">
         <v>391</v>
       </c>
       <c r="D67">
         <v>28</v>
       </c>
       <c r="E67" t="s">
         <v>22</v>
       </c>
       <c r="F67" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>2.0</v>
       </c>
       <c r="C68" t="s">
         <v>393</v>
       </c>
       <c r="D68">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E68" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>2.0</v>
       </c>
       <c r="C69" t="s">
         <v>394</v>
       </c>
       <c r="D69">
         <v>28</v>
       </c>
       <c r="E69" t="s">
         <v>346</v>
       </c>
       <c r="F69" t="s">
         <v>347</v>
       </c>
     </row>
@@ -7396,51 +7396,51 @@
       </c>
       <c r="C73" t="s">
         <v>398</v>
       </c>
       <c r="D73">
         <v>28</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>2.0</v>
       </c>
       <c r="C74" t="s">
         <v>399</v>
       </c>
       <c r="D74">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E74" t="s">
         <v>368</v>
       </c>
       <c r="F74" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>2.0</v>
       </c>
       <c r="C75" t="s">
         <v>401</v>
       </c>
       <c r="D75">
         <v>30</v>
       </c>
       <c r="E75" t="s">
         <v>377</v>
       </c>
       <c r="F75" t="s">
@@ -7493,51 +7493,51 @@
       </c>
       <c r="B78">
         <v>2.0</v>
       </c>
       <c r="C78" t="s">
         <v>404</v>
       </c>
       <c r="D78">
         <v>29</v>
       </c>
       <c r="E78" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>2.0</v>
       </c>
       <c r="C79" t="s">
         <v>405</v>
       </c>
       <c r="D79">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E79" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>2.0</v>
       </c>
       <c r="C80" t="s">
         <v>406</v>
       </c>
       <c r="D80">
         <v>29</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
       <c r="F80" t="s">
         <v>350</v>
       </c>
     </row>
@@ -7667,51 +7667,51 @@
       </c>
       <c r="C87" t="s">
         <v>418</v>
       </c>
       <c r="D87">
         <v>30</v>
       </c>
       <c r="E87" t="s">
         <v>31</v>
       </c>
       <c r="F87" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>2.0</v>
       </c>
       <c r="C88" t="s">
         <v>420</v>
       </c>
       <c r="D88">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E88" t="s">
         <v>46</v>
       </c>
       <c r="F88" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="B89">
         <v>2.0</v>
       </c>
       <c r="C89" t="s">
         <v>422</v>
       </c>
       <c r="D89">
         <v>30</v>
       </c>
       <c r="E89" t="s">
         <v>299</v>
       </c>
       <c r="F89" t="s">
@@ -7898,51 +7898,51 @@
       </c>
       <c r="B99">
         <v>2.0</v>
       </c>
       <c r="C99" t="s">
         <v>434</v>
       </c>
       <c r="D99">
         <v>28</v>
       </c>
       <c r="E99" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>2.0</v>
       </c>
       <c r="C100" t="s">
         <v>435</v>
       </c>
       <c r="D100">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E100" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>2.0</v>
       </c>
       <c r="C101" t="s">
         <v>436</v>
       </c>
       <c r="D101">
         <v>29</v>
       </c>
       <c r="E101" t="s">
         <v>19</v>
       </c>
       <c r="F101" t="s">
         <v>381</v>
       </c>
     </row>
@@ -8012,51 +8012,51 @@
       </c>
       <c r="C105" t="s">
         <v>440</v>
       </c>
       <c r="D105">
         <v>28</v>
       </c>
       <c r="E105" t="s">
         <v>7</v>
       </c>
       <c r="F105" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>2.0</v>
       </c>
       <c r="C106" t="s">
         <v>441</v>
       </c>
       <c r="D106">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E106" t="s">
         <v>339</v>
       </c>
       <c r="F106" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="C107" t="s">
         <v>443</v>
       </c>
       <c r="D107">
         <v>29</v>
       </c>
       <c r="E107" t="s">
         <v>205</v>
       </c>
       <c r="F107" t="s">
         <v>232</v>
       </c>
     </row>
@@ -8224,51 +8224,51 @@
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="C118" t="s">
         <v>458</v>
       </c>
       <c r="D118">
         <v>28</v>
       </c>
       <c r="E118" t="s">
         <v>179</v>
       </c>
       <c r="F118" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="C119" t="s">
         <v>460</v>
       </c>
       <c r="D119">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E119" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="C120" t="s">
         <v>461</v>
       </c>
       <c r="D120">
         <v>28</v>
       </c>
       <c r="E120" t="s">
         <v>10</v>
       </c>
       <c r="F120" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
@@ -8354,51 +8354,51 @@
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="C126" t="s">
         <v>470</v>
       </c>
       <c r="D126">
         <v>28</v>
       </c>
       <c r="E126" t="s">
         <v>19</v>
       </c>
       <c r="F126" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>125</v>
       </c>
       <c r="C127" t="s">
         <v>471</v>
       </c>
       <c r="D127">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E127" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="C128" t="s">
         <v>472</v>
       </c>
       <c r="D128">
         <v>27</v>
       </c>
       <c r="E128" t="s">
         <v>112</v>
       </c>
       <c r="F128" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
@@ -8759,51 +8759,51 @@
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>502</v>
       </c>
       <c r="D150">
         <v>28</v>
       </c>
       <c r="E150" t="s">
         <v>269</v>
       </c>
       <c r="F150" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>503</v>
       </c>
       <c r="D151">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E151" t="s">
         <v>19</v>
       </c>
       <c r="F151" t="s">
         <v>235</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
@@ -9018,51 +9018,51 @@
       </c>
       <c r="B11">
         <v>22.0</v>
       </c>
       <c r="C11" t="s">
         <v>516</v>
       </c>
       <c r="D11">
         <v>29</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>22.0</v>
       </c>
       <c r="C12" t="s">
         <v>517</v>
       </c>
       <c r="D12">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E12" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>22.0</v>
       </c>
       <c r="C13" t="s">
         <v>518</v>
       </c>
       <c r="D13">
         <v>30</v>
       </c>
       <c r="E13" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
@@ -9602,51 +9602,51 @@
       </c>
       <c r="C42" t="s">
         <v>553</v>
       </c>
       <c r="D42">
         <v>30</v>
       </c>
       <c r="E42" t="s">
         <v>368</v>
       </c>
       <c r="F42" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>4.0</v>
       </c>
       <c r="C43" t="s">
         <v>554</v>
       </c>
       <c r="D43">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E43" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>4.0</v>
       </c>
       <c r="C44" t="s">
         <v>555</v>
       </c>
       <c r="D44">
         <v>29</v>
       </c>
       <c r="E44" t="s">
         <v>368</v>
       </c>
       <c r="F44" t="s">
         <v>400</v>
       </c>
     </row>
@@ -9773,51 +9773,51 @@
       </c>
       <c r="B51">
         <v>4.0</v>
       </c>
       <c r="C51" t="s">
         <v>564</v>
       </c>
       <c r="D51">
         <v>28</v>
       </c>
       <c r="E51" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>4.0</v>
       </c>
       <c r="C52" t="s">
         <v>565</v>
       </c>
       <c r="D52">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
       <c r="F52" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>4.0</v>
       </c>
       <c r="C53" t="s">
         <v>566</v>
       </c>
       <c r="D53">
         <v>30</v>
       </c>
       <c r="E53" t="s">
         <v>31</v>
       </c>
       <c r="F53" t="s">
@@ -10318,91 +10318,91 @@
       </c>
       <c r="C79" t="s">
         <v>597</v>
       </c>
       <c r="D79">
         <v>30</v>
       </c>
       <c r="E79" t="s">
         <v>22</v>
       </c>
       <c r="F79" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>2.0</v>
       </c>
       <c r="C80" t="s">
         <v>598</v>
       </c>
       <c r="D80">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
       <c r="F80" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>2.0</v>
       </c>
       <c r="C81" t="s">
         <v>599</v>
       </c>
       <c r="D81">
         <v>29</v>
       </c>
       <c r="E81" t="s">
         <v>31</v>
       </c>
       <c r="F81" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>2.0</v>
       </c>
       <c r="C82" t="s">
         <v>600</v>
       </c>
       <c r="D82">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E82" t="s">
         <v>31</v>
       </c>
       <c r="F82" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>2.0</v>
       </c>
       <c r="C83" t="s">
         <v>601</v>
       </c>
       <c r="D83">
         <v>30</v>
       </c>
       <c r="E83" t="s">
         <v>112</v>
       </c>
     </row>
@@ -10435,51 +10435,51 @@
       </c>
       <c r="C85" t="s">
         <v>603</v>
       </c>
       <c r="D85">
         <v>28</v>
       </c>
       <c r="E85" t="s">
         <v>10</v>
       </c>
       <c r="F85" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>2.0</v>
       </c>
       <c r="C86" t="s">
         <v>604</v>
       </c>
       <c r="D86">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E86" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>2.0</v>
       </c>
       <c r="C87" t="s">
         <v>606</v>
       </c>
       <c r="D87">
         <v>28</v>
       </c>
       <c r="E87" t="s">
         <v>179</v>
       </c>
       <c r="F87" t="s">
         <v>607</v>
       </c>
     </row>
@@ -10834,51 +10834,51 @@
       </c>
       <c r="B106">
         <v>2.0</v>
       </c>
       <c r="C106" t="s">
         <v>631</v>
       </c>
       <c r="D106">
         <v>29</v>
       </c>
       <c r="E106" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>2.0</v>
       </c>
       <c r="C107" t="s">
         <v>632</v>
       </c>
       <c r="D107">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E107" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>2.0</v>
       </c>
       <c r="C108" t="s">
         <v>633</v>
       </c>
       <c r="D108">
         <v>28</v>
       </c>
       <c r="E108" t="s">
         <v>22</v>
       </c>
       <c r="F108" t="s">
         <v>392</v>
       </c>
     </row>
@@ -10968,51 +10968,51 @@
       </c>
       <c r="C113" t="s">
         <v>638</v>
       </c>
       <c r="D113">
         <v>30</v>
       </c>
       <c r="E113" t="s">
         <v>10</v>
       </c>
       <c r="F113" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
         <v>2.0</v>
       </c>
       <c r="C114" t="s">
         <v>640</v>
       </c>
       <c r="D114">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E114" t="s">
         <v>22</v>
       </c>
       <c r="F114" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>2.0</v>
       </c>
       <c r="C115" t="s">
         <v>641</v>
       </c>
       <c r="D115">
         <v>29</v>
       </c>
       <c r="E115" t="s">
         <v>7</v>
       </c>
       <c r="F115" t="s">
@@ -11816,51 +11816,51 @@
     <row r="162" spans="1:6">
       <c r="A162">
         <v>159</v>
       </c>
       <c r="C162" t="s">
         <v>239</v>
       </c>
       <c r="D162">
         <v>28</v>
       </c>
       <c r="E162" t="s">
         <v>175</v>
       </c>
       <c r="F162" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>695</v>
       </c>
       <c r="D163">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E163" t="s">
         <v>22</v>
       </c>
       <c r="F163" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>162</v>
       </c>
       <c r="C164" t="s">
         <v>696</v>
       </c>
       <c r="D164">
         <v>28</v>
       </c>
       <c r="E164" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>162</v>
@@ -11912,51 +11912,51 @@
         <v>653</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="C168" t="s">
         <v>700</v>
       </c>
       <c r="D168">
         <v>30</v>
       </c>
       <c r="E168" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="C169" t="s">
         <v>701</v>
       </c>
       <c r="D169">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E169" t="s">
         <v>377</v>
       </c>
       <c r="F169" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>702</v>
       </c>
       <c r="D170">
         <v>29</v>
       </c>
       <c r="E170" t="s">
         <v>304</v>
       </c>
       <c r="F170" t="s">
         <v>685</v>
       </c>
     </row>
@@ -11977,51 +11977,51 @@
     <row r="172" spans="1:6">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="C172" t="s">
         <v>704</v>
       </c>
       <c r="D172">
         <v>29</v>
       </c>
       <c r="E172" t="s">
         <v>7</v>
       </c>
       <c r="F172" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="C173" t="s">
         <v>705</v>
       </c>
       <c r="D173">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E173" t="s">
         <v>31</v>
       </c>
       <c r="F173" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="C174" t="s">
         <v>706</v>
       </c>
       <c r="D174">
         <v>29</v>
       </c>
       <c r="E174" t="s">
         <v>19</v>
       </c>
       <c r="F174" t="s">
         <v>457</v>
       </c>
     </row>
@@ -12045,51 +12045,51 @@
     <row r="176" spans="1:6">
       <c r="A176">
         <v>173</v>
       </c>
       <c r="C176" t="s">
         <v>708</v>
       </c>
       <c r="D176">
         <v>30</v>
       </c>
       <c r="E176" t="s">
         <v>110</v>
       </c>
       <c r="F176" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>709</v>
       </c>
       <c r="D177">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E177" t="s">
         <v>19</v>
       </c>
       <c r="F177" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>176</v>
       </c>
       <c r="C178" t="s">
         <v>710</v>
       </c>
       <c r="D178">
         <v>28</v>
       </c>
       <c r="E178" t="s">
         <v>46</v>
       </c>
       <c r="F178" t="s">
         <v>343</v>
       </c>
     </row>
@@ -12283,85 +12283,85 @@
     <row r="190" spans="1:6">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="C190" t="s">
         <v>724</v>
       </c>
       <c r="D190">
         <v>26</v>
       </c>
       <c r="E190" t="s">
         <v>153</v>
       </c>
       <c r="F190" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>189</v>
       </c>
       <c r="C191" t="s">
         <v>725</v>
       </c>
       <c r="D191">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E191" t="s">
         <v>31</v>
       </c>
       <c r="F191" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>189</v>
       </c>
       <c r="C192" t="s">
         <v>726</v>
       </c>
       <c r="D192">
         <v>26</v>
       </c>
       <c r="E192" t="s">
         <v>153</v>
       </c>
       <c r="F192" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>189</v>
       </c>
       <c r="C193" t="s">
         <v>727</v>
       </c>
       <c r="D193">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E193" t="s">
         <v>304</v>
       </c>
       <c r="F193" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="C194" t="s">
         <v>728</v>
       </c>
       <c r="D194">
         <v>28</v>
       </c>
       <c r="E194" t="s">
         <v>269</v>
       </c>
       <c r="F194" t="s">
         <v>481</v>
       </c>
     </row>