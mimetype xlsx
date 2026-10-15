--- v1 (2026-08-30)
+++ v2 (2026-10-15)
@@ -1416,51 +1416,51 @@
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
         <v>29</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>33.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
         <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>21</v>
       </c>
       <c r="F10" t="s">
@@ -1476,51 +1476,51 @@
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
         <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>21</v>
       </c>
       <c r="F11" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>33.0</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
       <c r="F12" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>33.0</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13">
         <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>32</v>
       </c>
     </row>
@@ -1630,51 +1630,51 @@
       </c>
       <c r="C19" t="s">
         <v>42</v>
       </c>
       <c r="D19">
         <v>28</v>
       </c>
       <c r="E19" t="s">
         <v>36</v>
       </c>
       <c r="F19" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>18.0</v>
       </c>
       <c r="C20" t="s">
         <v>44</v>
       </c>
       <c r="D20">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>18.0</v>
       </c>
       <c r="C21" t="s">
         <v>46</v>
       </c>
       <c r="D21">
         <v>28</v>
       </c>
       <c r="E21" t="s">
         <v>21</v>
       </c>
       <c r="F21" t="s">
@@ -1767,91 +1767,91 @@
       </c>
       <c r="C26" t="s">
         <v>55</v>
       </c>
       <c r="D26">
         <v>28</v>
       </c>
       <c r="E26" t="s">
         <v>51</v>
       </c>
       <c r="F26" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>57</v>
       </c>
       <c r="D27">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E27" t="s">
         <v>13</v>
       </c>
       <c r="F27" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>59</v>
       </c>
       <c r="D28">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E28" t="s">
         <v>21</v>
       </c>
       <c r="F28" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>61</v>
       </c>
       <c r="D29">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E29" t="s">
         <v>29</v>
       </c>
       <c r="F29" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>63</v>
       </c>
       <c r="D30">
         <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>21</v>
       </c>
       <c r="F30" t="s">
@@ -1907,91 +1907,91 @@
       </c>
       <c r="C33" t="s">
         <v>70</v>
       </c>
       <c r="D33">
         <v>26</v>
       </c>
       <c r="E33" t="s">
         <v>36</v>
       </c>
       <c r="F33" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>72</v>
       </c>
       <c r="D34">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E34" t="s">
         <v>13</v>
       </c>
       <c r="F34" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>74</v>
       </c>
       <c r="D35">
         <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>32</v>
       </c>
       <c r="F35" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>75</v>
       </c>
       <c r="D36">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E36" t="s">
         <v>32</v>
       </c>
       <c r="F36" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>76</v>
       </c>
       <c r="D37">
         <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>36</v>
       </c>
       <c r="F37" t="s">
@@ -2044,51 +2044,51 @@
       </c>
       <c r="C40" t="s">
         <v>81</v>
       </c>
       <c r="D40">
         <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>21</v>
       </c>
       <c r="F40" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>82</v>
       </c>
       <c r="D41">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E41" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>84</v>
       </c>
       <c r="D42">
         <v>28</v>
       </c>
       <c r="E42" t="s">
         <v>29</v>
       </c>
       <c r="F42" t="s">
         <v>85</v>
       </c>
     </row>
@@ -2278,51 +2278,51 @@
       </c>
       <c r="C52" t="s">
         <v>101</v>
       </c>
       <c r="D52">
         <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>21</v>
       </c>
       <c r="F52" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>102</v>
       </c>
       <c r="D53">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E53" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>103</v>
       </c>
       <c r="D54">
         <v>29</v>
       </c>
       <c r="E54" t="s">
         <v>21</v>
       </c>
       <c r="F54" t="s">
         <v>60</v>
       </c>
     </row>
@@ -2555,71 +2555,71 @@
       </c>
       <c r="C66" t="s">
         <v>125</v>
       </c>
       <c r="D66">
         <v>28</v>
       </c>
       <c r="E66" t="s">
         <v>126</v>
       </c>
       <c r="F66" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>128</v>
       </c>
       <c r="D67">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E67" t="s">
         <v>10</v>
       </c>
       <c r="F67" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>129</v>
       </c>
       <c r="D68">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E68" t="s">
         <v>36</v>
       </c>
       <c r="F68" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>130</v>
       </c>
       <c r="D69">
         <v>29</v>
       </c>
       <c r="E69" t="s">
         <v>21</v>
       </c>
       <c r="F69" t="s">
@@ -2789,51 +2789,51 @@
       </c>
       <c r="C78" t="s">
         <v>143</v>
       </c>
       <c r="D78">
         <v>26</v>
       </c>
       <c r="E78" t="s">
         <v>10</v>
       </c>
       <c r="F78" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>145</v>
       </c>
       <c r="D79">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E79" t="s">
         <v>29</v>
       </c>
       <c r="F79" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>147</v>
       </c>
       <c r="D80">
         <v>28</v>
       </c>
       <c r="E80" t="s">
         <v>36</v>
       </c>
       <c r="F80" t="s">
@@ -2949,51 +2949,51 @@
       </c>
       <c r="C86" t="s">
         <v>158</v>
       </c>
       <c r="D86">
         <v>28</v>
       </c>
       <c r="E86" t="s">
         <v>32</v>
       </c>
       <c r="F86" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>159</v>
       </c>
       <c r="D87">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E87" t="s">
         <v>21</v>
       </c>
       <c r="F87" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>161</v>
       </c>
       <c r="D88">
         <v>28</v>
       </c>
       <c r="E88" t="s">
         <v>32</v>
       </c>
       <c r="F88" t="s">
@@ -3009,51 +3009,51 @@
       </c>
       <c r="C89" t="s">
         <v>162</v>
       </c>
       <c r="D89">
         <v>28</v>
       </c>
       <c r="E89" t="s">
         <v>36</v>
       </c>
       <c r="F89" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>163</v>
       </c>
       <c r="D90">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E90" t="s">
         <v>10</v>
       </c>
       <c r="F90" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>165</v>
       </c>
       <c r="D91">
         <v>27</v>
       </c>
       <c r="E91" t="s">
         <v>21</v>
       </c>
       <c r="F91" t="s">
@@ -3169,51 +3169,51 @@
       </c>
       <c r="C97" t="s">
         <v>175</v>
       </c>
       <c r="D97">
         <v>29</v>
       </c>
       <c r="E97" t="s">
         <v>36</v>
       </c>
       <c r="F97" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>177</v>
       </c>
       <c r="D98">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E98" t="s">
         <v>51</v>
       </c>
       <c r="F98" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>178</v>
       </c>
       <c r="D99">
         <v>28</v>
       </c>
       <c r="E99" t="s">
         <v>21</v>
       </c>
       <c r="F99" t="s">
@@ -3309,51 +3309,51 @@
       </c>
       <c r="C104" t="s">
         <v>187</v>
       </c>
       <c r="D104">
         <v>29</v>
       </c>
       <c r="E104" t="s">
         <v>21</v>
       </c>
       <c r="F104" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>189</v>
       </c>
       <c r="D105">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E105" t="s">
         <v>190</v>
       </c>
       <c r="F105" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>192</v>
       </c>
       <c r="D106">
         <v>29</v>
       </c>
       <c r="E106" t="s">
         <v>13</v>
       </c>
       <c r="F106" t="s">
@@ -3369,51 +3369,51 @@
       </c>
       <c r="C107" t="s">
         <v>193</v>
       </c>
       <c r="D107">
         <v>27</v>
       </c>
       <c r="E107" t="s">
         <v>32</v>
       </c>
       <c r="F107" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>194</v>
       </c>
       <c r="D108">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E108" t="s">
         <v>21</v>
       </c>
       <c r="F108" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>196</v>
       </c>
       <c r="E109" t="s">
         <v>21</v>
       </c>
       <c r="F109" t="s">
         <v>197</v>
       </c>
     </row>
@@ -3563,88 +3563,88 @@
       </c>
       <c r="C117" t="s">
         <v>206</v>
       </c>
       <c r="D117">
         <v>28</v>
       </c>
       <c r="E117" t="s">
         <v>10</v>
       </c>
       <c r="F117" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>116</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>207</v>
       </c>
       <c r="D118">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E118" t="s">
         <v>36</v>
       </c>
       <c r="F118" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>209</v>
       </c>
       <c r="D119">
         <v>29</v>
       </c>
       <c r="E119" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>210</v>
       </c>
       <c r="D120">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E120" t="s">
         <v>10</v>
       </c>
       <c r="F120" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>211</v>
       </c>
       <c r="D121">
         <v>27</v>
       </c>
       <c r="E121" t="s">
         <v>21</v>
       </c>
       <c r="F121" t="s">
@@ -3680,51 +3680,51 @@
       </c>
       <c r="C123" t="s">
         <v>214</v>
       </c>
       <c r="D123">
         <v>27</v>
       </c>
       <c r="E123" t="s">
         <v>29</v>
       </c>
       <c r="F123" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>215</v>
       </c>
       <c r="D124">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E124" t="s">
         <v>36</v>
       </c>
       <c r="F124" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>216</v>
       </c>
       <c r="D125">
         <v>28</v>
       </c>
       <c r="E125" t="s">
         <v>21</v>
       </c>
       <c r="F125" t="s">
@@ -3899,68 +3899,68 @@
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>229</v>
       </c>
       <c r="D135">
         <v>26</v>
       </c>
       <c r="E135" t="s">
         <v>21</v>
       </c>
       <c r="F135" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>230</v>
       </c>
       <c r="D136">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E136" t="s">
         <v>10</v>
       </c>
       <c r="F136" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>232</v>
       </c>
       <c r="D137">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E137" t="s">
         <v>21</v>
       </c>
       <c r="F137" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>234</v>
       </c>
       <c r="D138">
         <v>28</v>
       </c>
       <c r="E138" t="s">
         <v>21</v>
       </c>
       <c r="F138" t="s">
         <v>235</v>
       </c>
     </row>
@@ -4049,51 +4049,51 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>244</v>
       </c>
       <c r="D144">
         <v>28</v>
       </c>
       <c r="E144" t="s">
         <v>245</v>
       </c>
       <c r="F144" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>247</v>
       </c>
       <c r="D145">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E145" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>248</v>
       </c>
       <c r="D146">
         <v>28</v>
       </c>
       <c r="E146" t="s">
         <v>242</v>
       </c>
       <c r="F146" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
@@ -4196,51 +4196,51 @@
         <v>69</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>151</v>
       </c>
       <c r="C153" t="s">
         <v>256</v>
       </c>
       <c r="D153">
         <v>28</v>
       </c>
       <c r="E153" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>257</v>
       </c>
       <c r="D154">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E154" t="s">
         <v>21</v>
       </c>
       <c r="F154" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>258</v>
       </c>
       <c r="D155">
         <v>28</v>
       </c>
       <c r="E155" t="s">
         <v>126</v>
       </c>
       <c r="F155" t="s">
         <v>259</v>
       </c>
     </row>
@@ -4349,51 +4349,51 @@
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="C162" t="s">
         <v>267</v>
       </c>
       <c r="D162">
         <v>28</v>
       </c>
       <c r="E162" t="s">
         <v>21</v>
       </c>
       <c r="F162" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>268</v>
       </c>
       <c r="D163">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E163" t="s">
         <v>29</v>
       </c>
       <c r="F163" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="C164" t="s">
         <v>269</v>
       </c>
       <c r="D164">
         <v>27</v>
       </c>
       <c r="E164" t="s">
         <v>21</v>
       </c>
       <c r="F164" t="s">
         <v>64</v>
       </c>
     </row>