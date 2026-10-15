--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -2083,51 +2083,51 @@
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4">
         <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5">
         <v>78.0</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
         <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
     </row>
@@ -2177,51 +2177,51 @@
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
         <v>17</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>25</v>
       </c>
       <c r="D11">
         <v>15</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2559,71 +2559,71 @@
       </c>
       <c r="C29" t="s">
         <v>55</v>
       </c>
       <c r="D29">
         <v>17</v>
       </c>
       <c r="E29" t="s">
         <v>56</v>
       </c>
       <c r="F29" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>58</v>
       </c>
       <c r="D30">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E30" t="s">
         <v>59</v>
       </c>
       <c r="F30" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>28</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>61</v>
       </c>
       <c r="D31">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>29</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>62</v>
       </c>
       <c r="D32">
         <v>16</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>30</v>
@@ -2690,51 +2690,51 @@
       </c>
       <c r="C36" t="s">
         <v>69</v>
       </c>
       <c r="D36">
         <v>16</v>
       </c>
       <c r="E36" t="s">
         <v>32</v>
       </c>
       <c r="F36" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>34</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>71</v>
       </c>
       <c r="D37">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E37" t="s">
         <v>18</v>
       </c>
       <c r="F37" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>35</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>73</v>
       </c>
       <c r="D38">
         <v>16</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2972,51 +2972,51 @@
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>91</v>
       </c>
       <c r="D51">
         <v>16</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>92</v>
       </c>
       <c r="D52">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E52" t="s">
         <v>18</v>
       </c>
       <c r="F52" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>50</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>94</v>
       </c>
       <c r="D53">
         <v>16</v>
       </c>
       <c r="E53" t="s">
         <v>83</v>
       </c>
       <c r="F53" t="s">
@@ -3103,85 +3103,85 @@
       </c>
       <c r="C58" t="s">
         <v>101</v>
       </c>
       <c r="D58">
         <v>17</v>
       </c>
       <c r="E58" t="s">
         <v>75</v>
       </c>
       <c r="F58" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>56</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>102</v>
       </c>
       <c r="D59">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>57</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>103</v>
       </c>
       <c r="D60">
         <v>16</v>
       </c>
       <c r="E60" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>58</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>104</v>
       </c>
       <c r="D61">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E61" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>59</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>105</v>
       </c>
       <c r="D62">
         <v>17</v>
       </c>
       <c r="E62" t="s">
         <v>32</v>
       </c>
       <c r="F62" t="s">
         <v>106</v>
       </c>
     </row>
@@ -3231,85 +3231,85 @@
       </c>
       <c r="C65" t="s">
         <v>109</v>
       </c>
       <c r="D65">
         <v>17</v>
       </c>
       <c r="E65" t="s">
         <v>83</v>
       </c>
       <c r="F65" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>63</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>111</v>
       </c>
       <c r="D66">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E66" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>64</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>112</v>
       </c>
       <c r="D67">
         <v>16</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>65</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>113</v>
       </c>
       <c r="D68">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E68" t="s">
         <v>59</v>
       </c>
       <c r="F68" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>66</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>115</v>
       </c>
       <c r="D69">
         <v>16</v>
       </c>
       <c r="E69" t="s">
         <v>32</v>
       </c>
       <c r="F69" t="s">
@@ -3510,51 +3510,51 @@
       </c>
       <c r="C80" t="s">
         <v>131</v>
       </c>
       <c r="D80">
         <v>14</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
       <c r="F80" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>78</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>133</v>
       </c>
       <c r="D81">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>79</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>134</v>
       </c>
       <c r="D82">
         <v>16</v>
       </c>
       <c r="E82" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>80</v>
@@ -3646,51 +3646,51 @@
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>140</v>
       </c>
       <c r="D88">
         <v>17</v>
       </c>
       <c r="E88" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>86</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>141</v>
       </c>
       <c r="D89">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E89" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>87</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>142</v>
       </c>
       <c r="D90">
         <v>15</v>
       </c>
       <c r="E90" t="s">
         <v>59</v>
       </c>
       <c r="F90" t="s">
         <v>143</v>
       </c>
     </row>
@@ -4167,51 +4167,51 @@
       </c>
       <c r="C116" t="s">
         <v>178</v>
       </c>
       <c r="D116">
         <v>16</v>
       </c>
       <c r="E116" t="s">
         <v>83</v>
       </c>
       <c r="F116" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>114</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>180</v>
       </c>
       <c r="D117">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E117" t="s">
         <v>75</v>
       </c>
       <c r="F117" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>115</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>181</v>
       </c>
       <c r="D118">
         <v>17</v>
       </c>
       <c r="E118" t="s">
         <v>32</v>
       </c>
     </row>
@@ -4519,82 +4519,82 @@
     <row r="136" spans="1:6">
       <c r="A136">
         <v>133</v>
       </c>
       <c r="C136" t="s">
         <v>205</v>
       </c>
       <c r="D136">
         <v>15</v>
       </c>
       <c r="E136" t="s">
         <v>13</v>
       </c>
       <c r="F136" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>133</v>
       </c>
       <c r="C137" t="s">
         <v>207</v>
       </c>
       <c r="D137">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E137" t="s">
         <v>170</v>
       </c>
       <c r="F137" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>135</v>
       </c>
       <c r="C138" t="s">
         <v>209</v>
       </c>
       <c r="D138">
         <v>16</v>
       </c>
       <c r="E138" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>136</v>
       </c>
       <c r="C139" t="s">
         <v>210</v>
       </c>
       <c r="D139">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E139" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
       </c>
       <c r="C140" t="s">
         <v>212</v>
       </c>
       <c r="D140">
         <v>17</v>
       </c>
       <c r="E140" t="s">
         <v>83</v>
       </c>
       <c r="F140" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>138</v>
@@ -4854,51 +4854,51 @@
     <row r="158" spans="1:6">
       <c r="A158">
         <v>154</v>
       </c>
       <c r="C158" t="s">
         <v>232</v>
       </c>
       <c r="D158">
         <v>17</v>
       </c>
       <c r="E158" t="s">
         <v>233</v>
       </c>
       <c r="F158" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>156</v>
       </c>
       <c r="C159" t="s">
         <v>235</v>
       </c>
       <c r="D159">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E159" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>157</v>
       </c>
       <c r="C160" t="s">
         <v>236</v>
       </c>
       <c r="D160">
         <v>15</v>
       </c>
       <c r="E160" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>157</v>
       </c>
       <c r="C161" t="s">
         <v>237</v>
@@ -4998,51 +4998,51 @@
     <row r="167" spans="1:6">
       <c r="A167">
         <v>164</v>
       </c>
       <c r="C167" t="s">
         <v>245</v>
       </c>
       <c r="D167">
         <v>15</v>
       </c>
       <c r="E167" t="s">
         <v>32</v>
       </c>
       <c r="F167" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>165</v>
       </c>
       <c r="C168" t="s">
         <v>247</v>
       </c>
       <c r="D168">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E168" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>166</v>
       </c>
       <c r="C169" t="s">
         <v>248</v>
       </c>
       <c r="D169">
         <v>13</v>
       </c>
       <c r="E169" t="s">
         <v>194</v>
       </c>
       <c r="F169" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>167</v>
@@ -5318,51 +5318,51 @@
       </c>
       <c r="C5" t="s">
         <v>264</v>
       </c>
       <c r="D5">
         <v>16</v>
       </c>
       <c r="E5" t="s">
         <v>265</v>
       </c>
       <c r="F5" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>267</v>
       </c>
       <c r="D6">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>170</v>
       </c>
       <c r="F6" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>268</v>
       </c>
       <c r="D7">
         <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>32</v>
       </c>
       <c r="F7" t="s">
@@ -6309,51 +6309,51 @@
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>330</v>
       </c>
       <c r="D58">
         <v>17</v>
       </c>
       <c r="E58" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>331</v>
       </c>
       <c r="D59">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E59" t="s">
         <v>83</v>
       </c>
       <c r="F59" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>333</v>
       </c>
       <c r="D60">
         <v>17</v>
       </c>
       <c r="E60" t="s">
         <v>32</v>
       </c>
     </row>
@@ -6434,51 +6434,51 @@
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>338</v>
       </c>
       <c r="D65">
         <v>17</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>339</v>
       </c>
       <c r="D66">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E66" t="s">
         <v>32</v>
       </c>
       <c r="F66" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>340</v>
       </c>
       <c r="D67">
         <v>16</v>
       </c>
       <c r="E67" t="s">
         <v>18</v>
       </c>
     </row>
@@ -6511,51 +6511,51 @@
       </c>
       <c r="C69" t="s">
         <v>342</v>
       </c>
       <c r="D69">
         <v>16</v>
       </c>
       <c r="E69" t="s">
         <v>16</v>
       </c>
       <c r="F69" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>343</v>
       </c>
       <c r="D70">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E70" t="s">
         <v>83</v>
       </c>
       <c r="F70" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>345</v>
       </c>
       <c r="D71">
         <v>15</v>
       </c>
       <c r="E71" t="s">
         <v>18</v>
       </c>
     </row>
@@ -6585,88 +6585,88 @@
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>347</v>
       </c>
       <c r="D73">
         <v>17</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>348</v>
       </c>
       <c r="D74">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E74" t="s">
         <v>18</v>
       </c>
       <c r="F74" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>349</v>
       </c>
       <c r="D75">
         <v>14</v>
       </c>
       <c r="E75" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>351</v>
       </c>
       <c r="D76">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
       <c r="F76" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>352</v>
       </c>
       <c r="D77">
         <v>17</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
     </row>
@@ -7006,51 +7006,51 @@
       </c>
       <c r="C96" t="s">
         <v>374</v>
       </c>
       <c r="D96">
         <v>17</v>
       </c>
       <c r="E96" t="s">
         <v>186</v>
       </c>
       <c r="F96" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>375</v>
       </c>
       <c r="D97">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E97" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>376</v>
       </c>
       <c r="D98">
         <v>17</v>
       </c>
       <c r="E98" t="s">
         <v>83</v>
       </c>
       <c r="F98" t="s">
         <v>377</v>
       </c>
     </row>
@@ -7140,88 +7140,88 @@
       </c>
       <c r="C103" t="s">
         <v>383</v>
       </c>
       <c r="D103">
         <v>15</v>
       </c>
       <c r="E103" t="s">
         <v>7</v>
       </c>
       <c r="F103" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>384</v>
       </c>
       <c r="D104">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E104" t="s">
         <v>385</v>
       </c>
       <c r="F104" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>387</v>
       </c>
       <c r="D105">
         <v>16</v>
       </c>
       <c r="E105" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>388</v>
       </c>
       <c r="D106">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E106" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>389</v>
       </c>
       <c r="D107">
         <v>16</v>
       </c>
       <c r="E107" t="s">
         <v>18</v>
       </c>
       <c r="F107" t="s">
         <v>390</v>
       </c>
     </row>
@@ -7345,51 +7345,51 @@
       </c>
       <c r="C114" t="s">
         <v>397</v>
       </c>
       <c r="D114">
         <v>17</v>
       </c>
       <c r="E114" t="s">
         <v>7</v>
       </c>
       <c r="F114" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>398</v>
       </c>
       <c r="D115">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E115" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>399</v>
       </c>
       <c r="D116">
         <v>17</v>
       </c>
       <c r="E116" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
@@ -7731,51 +7731,51 @@
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>421</v>
       </c>
       <c r="D136">
         <v>15</v>
       </c>
       <c r="E136" t="s">
         <v>170</v>
       </c>
       <c r="F136" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>422</v>
       </c>
       <c r="D137">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E137" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>423</v>
       </c>
       <c r="D138">
         <v>17</v>
       </c>
       <c r="E138" t="s">
         <v>83</v>
       </c>
       <c r="F138" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
@@ -8083,51 +8083,51 @@
         <v>83</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>157</v>
       </c>
       <c r="C159" t="s">
         <v>449</v>
       </c>
       <c r="D159">
         <v>15</v>
       </c>
       <c r="E159" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>157</v>
       </c>
       <c r="C160" t="s">
         <v>450</v>
       </c>
       <c r="D160">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E160" t="s">
         <v>16</v>
       </c>
       <c r="F160" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="C161" t="s">
         <v>451</v>
       </c>
       <c r="D161">
         <v>15</v>
       </c>
       <c r="E161" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
@@ -8488,51 +8488,51 @@
         <v>311</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="C186" t="s">
         <v>478</v>
       </c>
       <c r="D186">
         <v>17</v>
       </c>
       <c r="E186" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="C187" t="s">
         <v>479</v>
       </c>
       <c r="D187">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E187" t="s">
         <v>170</v>
       </c>
       <c r="F187" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>186</v>
       </c>
       <c r="C188" t="s">
         <v>480</v>
       </c>
       <c r="D188">
         <v>16</v>
       </c>
       <c r="E188" t="s">
         <v>59</v>
       </c>
       <c r="F188" t="s">
         <v>60</v>
       </c>
     </row>
@@ -8657,68 +8657,68 @@
         <v>72</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="C197" t="s">
         <v>490</v>
       </c>
       <c r="D197">
         <v>17</v>
       </c>
       <c r="E197" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="C198" t="s">
         <v>491</v>
       </c>
       <c r="D198">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E198" t="s">
         <v>186</v>
       </c>
       <c r="F198" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>197</v>
       </c>
       <c r="C199" t="s">
         <v>492</v>
       </c>
       <c r="D199">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E199" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="C200" t="s">
         <v>493</v>
       </c>
       <c r="D200">
         <v>16</v>
       </c>
       <c r="E200" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="C201" t="s">
         <v>494</v>
@@ -8733,51 +8733,51 @@
         <v>277</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="C202" t="s">
         <v>495</v>
       </c>
       <c r="D202">
         <v>15</v>
       </c>
       <c r="E202" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="C203" t="s">
         <v>496</v>
       </c>
       <c r="D203">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E203" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>202</v>
       </c>
       <c r="C204" t="s">
         <v>497</v>
       </c>
       <c r="D204">
         <v>16</v>
       </c>
       <c r="E204" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="C205" t="s">
         <v>498</v>