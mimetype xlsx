--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -2715,51 +2715,51 @@
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>37</v>
       </c>
       <c r="D20">
         <v>17</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>16</v>
       </c>
       <c r="B21">
         <v>24.0</v>
       </c>
       <c r="C21" t="s">
         <v>38</v>
       </c>
       <c r="D21">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E21" t="s">
         <v>39</v>
       </c>
       <c r="F21" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>17</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>41</v>
       </c>
       <c r="D22">
         <v>16</v>
       </c>
       <c r="E22" t="s">
         <v>14</v>
       </c>
     </row>
@@ -2920,88 +2920,88 @@
       </c>
       <c r="C31" t="s">
         <v>56</v>
       </c>
       <c r="D31">
         <v>18</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>27</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>58</v>
       </c>
       <c r="D32">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E32" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>28</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>59</v>
       </c>
       <c r="D33">
         <v>18</v>
       </c>
       <c r="E33" t="s">
         <v>21</v>
       </c>
       <c r="F33" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>29</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>61</v>
       </c>
       <c r="D34">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E34" t="s">
         <v>62</v>
       </c>
       <c r="F34" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>30</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>64</v>
       </c>
       <c r="D35">
         <v>16</v>
       </c>
       <c r="E35" t="s">
         <v>21</v>
       </c>
     </row>
@@ -3011,51 +3011,51 @@
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>65</v>
       </c>
       <c r="D36">
         <v>16</v>
       </c>
       <c r="E36" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>32</v>
       </c>
       <c r="B37">
         <v>12.0</v>
       </c>
       <c r="C37" t="s">
         <v>66</v>
       </c>
       <c r="D37">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E37" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>33</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>67</v>
       </c>
       <c r="D38">
         <v>17</v>
       </c>
       <c r="E38" t="s">
         <v>39</v>
       </c>
       <c r="F38" t="s">
         <v>68</v>
       </c>
     </row>
@@ -3350,51 +3350,51 @@
       </c>
       <c r="C54" t="s">
         <v>93</v>
       </c>
       <c r="D54">
         <v>16</v>
       </c>
       <c r="E54" t="s">
         <v>18</v>
       </c>
       <c r="F54" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>50</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>94</v>
       </c>
       <c r="D55">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>51</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>95</v>
       </c>
       <c r="D56">
         <v>16</v>
       </c>
       <c r="E56" t="s">
         <v>32</v>
       </c>
       <c r="F56" t="s">
         <v>96</v>
       </c>
     </row>
@@ -3447,51 +3447,51 @@
       </c>
       <c r="C59" t="s">
         <v>102</v>
       </c>
       <c r="D59">
         <v>18</v>
       </c>
       <c r="E59" t="s">
         <v>78</v>
       </c>
       <c r="F59" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>55</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>104</v>
       </c>
       <c r="D60">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E60" t="s">
         <v>39</v>
       </c>
       <c r="F60" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>56</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>105</v>
       </c>
       <c r="D61">
         <v>17</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
       <c r="F61" t="s">
@@ -4091,51 +4091,51 @@
       </c>
       <c r="C93" t="s">
         <v>156</v>
       </c>
       <c r="D93">
         <v>17</v>
       </c>
       <c r="E93" t="s">
         <v>157</v>
       </c>
       <c r="F93" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>88</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>159</v>
       </c>
       <c r="D94">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E94" t="s">
         <v>160</v>
       </c>
       <c r="F94" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>90</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>162</v>
       </c>
       <c r="D95">
         <v>17</v>
       </c>
       <c r="E95" t="s">
         <v>12</v>
       </c>
     </row>
@@ -4225,51 +4225,51 @@
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>172</v>
       </c>
       <c r="D100">
         <v>16</v>
       </c>
       <c r="E100" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>96</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>173</v>
       </c>
       <c r="D101">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E101" t="s">
         <v>160</v>
       </c>
       <c r="F101" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>97</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>175</v>
       </c>
       <c r="D102">
         <v>18</v>
       </c>
       <c r="E102" t="s">
         <v>7</v>
       </c>
       <c r="F102" t="s">
@@ -4496,51 +4496,51 @@
       </c>
       <c r="C114" t="s">
         <v>192</v>
       </c>
       <c r="D114">
         <v>18</v>
       </c>
       <c r="E114" t="s">
         <v>39</v>
       </c>
       <c r="F114" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>110</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>193</v>
       </c>
       <c r="D115">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E115" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>110</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>195</v>
       </c>
       <c r="D116">
         <v>17</v>
       </c>
       <c r="E116" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>112</v>
@@ -4707,51 +4707,51 @@
       </c>
       <c r="C125" t="s">
         <v>212</v>
       </c>
       <c r="D125">
         <v>18</v>
       </c>
       <c r="E125" t="s">
         <v>157</v>
       </c>
       <c r="F125" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>121</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>214</v>
       </c>
       <c r="D126">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E126" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>122</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>215</v>
       </c>
       <c r="D127">
         <v>18</v>
       </c>
       <c r="E127" t="s">
         <v>12</v>
       </c>
       <c r="F127" t="s">
         <v>206</v>
       </c>
     </row>
@@ -4764,51 +4764,51 @@
       </c>
       <c r="C128" t="s">
         <v>216</v>
       </c>
       <c r="D128">
         <v>18</v>
       </c>
       <c r="E128" t="s">
         <v>62</v>
       </c>
       <c r="F128" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>124</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>218</v>
       </c>
       <c r="D129">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E129" t="s">
         <v>219</v>
       </c>
       <c r="F129" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>124</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>221</v>
       </c>
       <c r="D130">
         <v>17</v>
       </c>
       <c r="E130" t="s">
         <v>12</v>
       </c>
     </row>
@@ -4990,99 +4990,99 @@
     <row r="142" spans="1:6">
       <c r="A142">
         <v>137</v>
       </c>
       <c r="C142" t="s">
         <v>235</v>
       </c>
       <c r="D142">
         <v>17</v>
       </c>
       <c r="E142" t="s">
         <v>7</v>
       </c>
       <c r="F142" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>138</v>
       </c>
       <c r="C143" t="s">
         <v>236</v>
       </c>
       <c r="D143">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E143" t="s">
         <v>18</v>
       </c>
       <c r="F143" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>139</v>
       </c>
       <c r="C144" t="s">
         <v>238</v>
       </c>
       <c r="D144">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E144" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>140</v>
       </c>
       <c r="C145" t="s">
         <v>239</v>
       </c>
       <c r="D145">
         <v>17</v>
       </c>
       <c r="E145" t="s">
         <v>12</v>
       </c>
       <c r="F145" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>141</v>
       </c>
       <c r="C146" t="s">
         <v>241</v>
       </c>
       <c r="D146">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E146" t="s">
         <v>7</v>
       </c>
       <c r="F146" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>142</v>
       </c>
       <c r="C147" t="s">
         <v>243</v>
       </c>
       <c r="D147">
         <v>16</v>
       </c>
       <c r="E147" t="s">
         <v>18</v>
       </c>
       <c r="F147" t="s">
         <v>237</v>
       </c>
     </row>
@@ -5100,85 +5100,85 @@
         <v>12</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>144</v>
       </c>
       <c r="C149" t="s">
         <v>245</v>
       </c>
       <c r="D149">
         <v>18</v>
       </c>
       <c r="E149" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>145</v>
       </c>
       <c r="C150" t="s">
         <v>246</v>
       </c>
       <c r="D150">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E150" t="s">
         <v>7</v>
       </c>
       <c r="F150" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>146</v>
       </c>
       <c r="C151" t="s">
         <v>248</v>
       </c>
       <c r="D151">
         <v>17</v>
       </c>
       <c r="E151" t="s">
         <v>7</v>
       </c>
       <c r="F151" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>146</v>
       </c>
       <c r="C152" t="s">
         <v>249</v>
       </c>
       <c r="D152">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E152" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>148</v>
       </c>
       <c r="C153" t="s">
         <v>250</v>
       </c>
       <c r="D153">
         <v>18</v>
       </c>
       <c r="E153" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>148</v>
       </c>
       <c r="C154" t="s">
         <v>251</v>
@@ -5196,51 +5196,51 @@
     <row r="155" spans="1:6">
       <c r="A155">
         <v>150</v>
       </c>
       <c r="C155" t="s">
         <v>252</v>
       </c>
       <c r="D155">
         <v>16</v>
       </c>
       <c r="E155" t="s">
         <v>62</v>
       </c>
       <c r="F155" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>150</v>
       </c>
       <c r="C156" t="s">
         <v>253</v>
       </c>
       <c r="D156">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E156" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>152</v>
       </c>
       <c r="C157" t="s">
         <v>254</v>
       </c>
       <c r="D157">
         <v>17</v>
       </c>
       <c r="E157" t="s">
         <v>7</v>
       </c>
       <c r="F157" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>153</v>
@@ -5413,51 +5413,51 @@
     <row r="169" spans="1:6">
       <c r="A169">
         <v>164</v>
       </c>
       <c r="C169" t="s">
         <v>268</v>
       </c>
       <c r="D169">
         <v>16</v>
       </c>
       <c r="E169" t="s">
         <v>32</v>
       </c>
       <c r="F169" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>165</v>
       </c>
       <c r="C170" t="s">
         <v>269</v>
       </c>
       <c r="D170">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E170" t="s">
         <v>32</v>
       </c>
       <c r="F170" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>165</v>
       </c>
       <c r="C171" t="s">
         <v>271</v>
       </c>
       <c r="D171">
         <v>17</v>
       </c>
       <c r="E171" t="s">
         <v>32</v>
       </c>
       <c r="F171" t="s">
         <v>114</v>
       </c>
     </row>
@@ -5574,51 +5574,51 @@
     <row r="179" spans="1:6">
       <c r="A179">
         <v>174</v>
       </c>
       <c r="C179" t="s">
         <v>283</v>
       </c>
       <c r="D179">
         <v>16</v>
       </c>
       <c r="E179" t="s">
         <v>138</v>
       </c>
       <c r="F179" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>175</v>
       </c>
       <c r="C180" t="s">
         <v>285</v>
       </c>
       <c r="D180">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E180" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>176</v>
       </c>
       <c r="C181" t="s">
         <v>286</v>
       </c>
       <c r="D181">
         <v>17</v>
       </c>
       <c r="E181" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>177</v>
       </c>
       <c r="C182" t="s">
         <v>287</v>
@@ -5661,65 +5661,65 @@
         <v>12</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>180</v>
       </c>
       <c r="C185" t="s">
         <v>291</v>
       </c>
       <c r="D185">
         <v>17</v>
       </c>
       <c r="E185" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>181</v>
       </c>
       <c r="C186" t="s">
         <v>292</v>
       </c>
       <c r="D186">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E186" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>182</v>
       </c>
       <c r="C187" t="s">
         <v>293</v>
       </c>
       <c r="D187">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E187" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>182</v>
       </c>
       <c r="C188" t="s">
         <v>294</v>
       </c>
       <c r="D188">
         <v>18</v>
       </c>
       <c r="E188" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>182</v>
       </c>
       <c r="C189" t="s">
         <v>295</v>
@@ -5731,82 +5731,82 @@
         <v>12</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>185</v>
       </c>
       <c r="C190" t="s">
         <v>296</v>
       </c>
       <c r="D190">
         <v>17</v>
       </c>
       <c r="E190" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>186</v>
       </c>
       <c r="C191" t="s">
         <v>297</v>
       </c>
       <c r="D191">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E191" t="s">
         <v>39</v>
       </c>
       <c r="F191" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>187</v>
       </c>
       <c r="C192" t="s">
         <v>298</v>
       </c>
       <c r="D192">
         <v>17</v>
       </c>
       <c r="E192" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>188</v>
       </c>
       <c r="C193" t="s">
         <v>299</v>
       </c>
       <c r="D193">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E193" t="s">
         <v>18</v>
       </c>
       <c r="F193" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>189</v>
       </c>
       <c r="C194" t="s">
         <v>301</v>
       </c>
       <c r="D194">
         <v>18</v>
       </c>
       <c r="E194" t="s">
         <v>109</v>
       </c>
       <c r="F194" t="s">
         <v>302</v>
       </c>
     </row>
@@ -6219,65 +6219,65 @@
         <v>12</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>213</v>
       </c>
       <c r="C221" t="s">
         <v>335</v>
       </c>
       <c r="D221">
         <v>17</v>
       </c>
       <c r="E221" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>217</v>
       </c>
       <c r="C222" t="s">
         <v>336</v>
       </c>
       <c r="D222">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E222" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>218</v>
       </c>
       <c r="C223" t="s">
         <v>337</v>
       </c>
       <c r="D223">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E223" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -6404,51 +6404,51 @@
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="C9" t="s">
         <v>345</v>
       </c>
       <c r="D9">
         <v>18</v>
       </c>
       <c r="E9" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10">
         <v>96.0</v>
       </c>
       <c r="C10" t="s">
         <v>347</v>
       </c>
       <c r="D10">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E10" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11">
         <v>78.0</v>
       </c>
       <c r="C11" t="s">
         <v>348</v>
       </c>
       <c r="D11">
         <v>18</v>
       </c>
       <c r="E11" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>3</v>
@@ -6586,102 +6586,102 @@
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>356</v>
       </c>
       <c r="D19">
         <v>18</v>
       </c>
       <c r="E19" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>11</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>357</v>
       </c>
       <c r="D20">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E20" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>12</v>
       </c>
       <c r="B21">
         <v>24.0</v>
       </c>
       <c r="C21" t="s">
         <v>358</v>
       </c>
       <c r="D21">
         <v>18</v>
       </c>
       <c r="E21" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>13</v>
       </c>
       <c r="B22">
         <v>24.0</v>
       </c>
       <c r="C22" t="s">
         <v>359</v>
       </c>
       <c r="D22">
         <v>18</v>
       </c>
       <c r="E22" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>14</v>
       </c>
       <c r="B23">
         <v>24.0</v>
       </c>
       <c r="C23" t="s">
         <v>360</v>
       </c>
       <c r="D23">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E23" t="s">
         <v>32</v>
       </c>
       <c r="F23" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>15</v>
       </c>
       <c r="B24">
         <v>24.0</v>
       </c>
       <c r="C24" t="s">
         <v>361</v>
       </c>
       <c r="D24">
         <v>17</v>
       </c>
       <c r="E24" t="s">
         <v>14</v>
       </c>
     </row>
@@ -6714,51 +6714,51 @@
       </c>
       <c r="C26" t="s">
         <v>363</v>
       </c>
       <c r="D26">
         <v>18</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>18</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>364</v>
       </c>
       <c r="D27">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E27" t="s">
         <v>78</v>
       </c>
       <c r="F27" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>19</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>365</v>
       </c>
       <c r="D28">
         <v>18</v>
       </c>
       <c r="E28" t="s">
         <v>14</v>
       </c>
     </row>
@@ -6862,51 +6862,51 @@
       </c>
       <c r="C34" t="s">
         <v>372</v>
       </c>
       <c r="D34">
         <v>17</v>
       </c>
       <c r="E34" t="s">
         <v>138</v>
       </c>
       <c r="F34" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>26</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>373</v>
       </c>
       <c r="D35">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E35" t="s">
         <v>12</v>
       </c>
       <c r="F35" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>27</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>375</v>
       </c>
       <c r="D36">
         <v>17</v>
       </c>
       <c r="E36" t="s">
         <v>14</v>
       </c>
     </row>
@@ -7033,51 +7033,51 @@
       </c>
       <c r="C43" t="s">
         <v>387</v>
       </c>
       <c r="D43">
         <v>18</v>
       </c>
       <c r="E43" t="s">
         <v>21</v>
       </c>
       <c r="F43" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>35</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>389</v>
       </c>
       <c r="D44">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E44" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>36</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>390</v>
       </c>
       <c r="D45">
         <v>17</v>
       </c>
       <c r="E45" t="s">
         <v>62</v>
       </c>
       <c r="F45" t="s">
         <v>178</v>
       </c>
     </row>
@@ -7124,51 +7124,51 @@
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>394</v>
       </c>
       <c r="D48">
         <v>17</v>
       </c>
       <c r="E48" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>40</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>395</v>
       </c>
       <c r="D49">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E49" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>41</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>396</v>
       </c>
       <c r="D50">
         <v>18</v>
       </c>
       <c r="E50" t="s">
         <v>21</v>
       </c>
       <c r="F50" t="s">
         <v>123</v>
       </c>
     </row>
@@ -7617,51 +7617,51 @@
       </c>
       <c r="C74" t="s">
         <v>427</v>
       </c>
       <c r="D74">
         <v>18</v>
       </c>
       <c r="E74" t="s">
         <v>21</v>
       </c>
       <c r="F74" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>66</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>428</v>
       </c>
       <c r="D75">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E75" t="s">
         <v>21</v>
       </c>
       <c r="F75" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>67</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>429</v>
       </c>
       <c r="D76">
         <v>17</v>
       </c>
       <c r="E76" t="s">
         <v>12</v>
       </c>
     </row>
@@ -7913,51 +7913,51 @@
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>446</v>
       </c>
       <c r="D90">
         <v>18</v>
       </c>
       <c r="E90" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>82</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>447</v>
       </c>
       <c r="D91">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E91" t="s">
         <v>12</v>
       </c>
       <c r="F91" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>83</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>448</v>
       </c>
       <c r="D92">
         <v>18</v>
       </c>
       <c r="E92" t="s">
         <v>32</v>
       </c>
       <c r="F92" t="s">
@@ -8010,51 +8010,51 @@
       </c>
       <c r="C95" t="s">
         <v>343</v>
       </c>
       <c r="D95">
         <v>17</v>
       </c>
       <c r="E95" t="s">
         <v>138</v>
       </c>
       <c r="F95" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>87</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>453</v>
       </c>
       <c r="D96">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E96" t="s">
         <v>138</v>
       </c>
       <c r="F96" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>88</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>454</v>
       </c>
       <c r="D97">
         <v>18</v>
       </c>
       <c r="E97" t="s">
         <v>18</v>
       </c>
       <c r="F97" t="s">
@@ -8364,51 +8364,51 @@
       </c>
       <c r="C113" t="s">
         <v>473</v>
       </c>
       <c r="D113">
         <v>17</v>
       </c>
       <c r="E113" t="s">
         <v>39</v>
       </c>
       <c r="F113" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>105</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>475</v>
       </c>
       <c r="D114">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E114" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>106</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>476</v>
       </c>
       <c r="D115">
         <v>18</v>
       </c>
       <c r="E115" t="s">
         <v>138</v>
       </c>
       <c r="F115" t="s">
         <v>311</v>
       </c>
     </row>
@@ -8526,71 +8526,71 @@
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>484</v>
       </c>
       <c r="D122">
         <v>18</v>
       </c>
       <c r="E122" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>114</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>485</v>
       </c>
       <c r="D123">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E123" t="s">
         <v>7</v>
       </c>
       <c r="F123" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>115</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>486</v>
       </c>
       <c r="D124">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E124" t="s">
         <v>12</v>
       </c>
       <c r="F124" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>116</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>488</v>
       </c>
       <c r="D125">
         <v>17</v>
       </c>
       <c r="E125" t="s">
         <v>7</v>
       </c>
       <c r="F125" t="s">
@@ -8961,51 +8961,51 @@
     <row r="146" spans="1:6">
       <c r="A146">
         <v>137</v>
       </c>
       <c r="C146" t="s">
         <v>513</v>
       </c>
       <c r="D146">
         <v>17</v>
       </c>
       <c r="E146" t="s">
         <v>32</v>
       </c>
       <c r="F146" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>138</v>
       </c>
       <c r="C147" t="s">
         <v>514</v>
       </c>
       <c r="D147">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E147" t="s">
         <v>7</v>
       </c>
       <c r="F147" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>139</v>
       </c>
       <c r="C148" t="s">
         <v>515</v>
       </c>
       <c r="D148">
         <v>18</v>
       </c>
       <c r="E148" t="s">
         <v>12</v>
       </c>
       <c r="F148" t="s">
         <v>516</v>
       </c>
     </row>
@@ -9240,51 +9240,51 @@
     <row r="164" spans="1:6">
       <c r="A164">
         <v>155</v>
       </c>
       <c r="C164" t="s">
         <v>533</v>
       </c>
       <c r="D164">
         <v>18</v>
       </c>
       <c r="E164" t="s">
         <v>39</v>
       </c>
       <c r="F164" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>156</v>
       </c>
       <c r="C165" t="s">
         <v>534</v>
       </c>
       <c r="D165">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E165" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>157</v>
       </c>
       <c r="C166" t="s">
         <v>535</v>
       </c>
       <c r="D166">
         <v>17</v>
       </c>
       <c r="E166" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>158</v>
       </c>
       <c r="C167" t="s">
         <v>536</v>
@@ -9553,51 +9553,51 @@
     <row r="184" spans="1:6">
       <c r="A184">
         <v>175</v>
       </c>
       <c r="C184" t="s">
         <v>555</v>
       </c>
       <c r="D184">
         <v>16</v>
       </c>
       <c r="E184" t="s">
         <v>21</v>
       </c>
       <c r="F184" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>176</v>
       </c>
       <c r="C185" t="s">
         <v>557</v>
       </c>
       <c r="D185">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E185" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>176</v>
       </c>
       <c r="C186" t="s">
         <v>558</v>
       </c>
       <c r="D186">
         <v>16</v>
       </c>
       <c r="E186" t="s">
         <v>62</v>
       </c>
       <c r="F186" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>178</v>
@@ -9714,51 +9714,51 @@
     <row r="194" spans="1:6">
       <c r="A194">
         <v>185</v>
       </c>
       <c r="C194" t="s">
         <v>567</v>
       </c>
       <c r="D194">
         <v>18</v>
       </c>
       <c r="E194" t="s">
         <v>32</v>
       </c>
       <c r="F194" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>186</v>
       </c>
       <c r="C195" t="s">
         <v>568</v>
       </c>
       <c r="D195">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E195" t="s">
         <v>39</v>
       </c>
       <c r="F195" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>187</v>
       </c>
       <c r="C196" t="s">
         <v>570</v>
       </c>
       <c r="D196">
         <v>16</v>
       </c>
       <c r="E196" t="s">
         <v>7</v>
       </c>
       <c r="F196" t="s">
         <v>76</v>
       </c>
     </row>
@@ -9799,51 +9799,51 @@
     <row r="199" spans="1:6">
       <c r="A199">
         <v>190</v>
       </c>
       <c r="C199" t="s">
         <v>573</v>
       </c>
       <c r="D199">
         <v>18</v>
       </c>
       <c r="E199" t="s">
         <v>160</v>
       </c>
       <c r="F199" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>191</v>
       </c>
       <c r="C200" t="s">
         <v>574</v>
       </c>
       <c r="D200">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E200" t="s">
         <v>160</v>
       </c>
       <c r="F200" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>192</v>
       </c>
       <c r="C201" t="s">
         <v>576</v>
       </c>
       <c r="D201">
         <v>17</v>
       </c>
       <c r="E201" t="s">
         <v>100</v>
       </c>
       <c r="F201" t="s">
         <v>101</v>
       </c>
     </row>
@@ -9974,121 +9974,121 @@
     <row r="210" spans="1:6">
       <c r="A210">
         <v>201</v>
       </c>
       <c r="C210" t="s">
         <v>586</v>
       </c>
       <c r="D210">
         <v>17</v>
       </c>
       <c r="E210" t="s">
         <v>100</v>
       </c>
       <c r="F210" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>201</v>
       </c>
       <c r="C211" t="s">
         <v>587</v>
       </c>
       <c r="D211">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E211" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>201</v>
       </c>
       <c r="C212" t="s">
         <v>588</v>
       </c>
       <c r="D212">
         <v>16</v>
       </c>
       <c r="E212" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>204</v>
       </c>
       <c r="C213" t="s">
         <v>589</v>
       </c>
       <c r="D213">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E213" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>205</v>
       </c>
       <c r="C214" t="s">
         <v>590</v>
       </c>
       <c r="D214">
         <v>17</v>
       </c>
       <c r="E214" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>206</v>
       </c>
       <c r="C215" t="s">
         <v>591</v>
       </c>
       <c r="D215">
         <v>16</v>
       </c>
       <c r="E215" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>207</v>
       </c>
       <c r="C216" t="s">
         <v>592</v>
       </c>
       <c r="D216">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E216" t="s">
         <v>32</v>
       </c>
       <c r="F216" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>208</v>
       </c>
       <c r="C217" t="s">
         <v>593</v>
       </c>
       <c r="D217">
         <v>18</v>
       </c>
       <c r="E217" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>209</v>
@@ -10320,51 +10320,51 @@
     <row r="233" spans="1:6">
       <c r="A233">
         <v>223</v>
       </c>
       <c r="C233" t="s">
         <v>610</v>
       </c>
       <c r="D233">
         <v>17</v>
       </c>
       <c r="E233" t="s">
         <v>100</v>
       </c>
       <c r="F233" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
         <v>225</v>
       </c>
       <c r="C234" t="s">
         <v>611</v>
       </c>
       <c r="D234">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E234" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>225</v>
       </c>
       <c r="C235" t="s">
         <v>612</v>
       </c>
       <c r="D235">
         <v>16</v>
       </c>
       <c r="E235" t="s">
         <v>138</v>
       </c>
       <c r="F235" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
         <v>225</v>
@@ -10464,51 +10464,51 @@
     <row r="242" spans="1:6">
       <c r="A242">
         <v>232</v>
       </c>
       <c r="C242" t="s">
         <v>620</v>
       </c>
       <c r="D242">
         <v>17</v>
       </c>
       <c r="E242" t="s">
         <v>100</v>
       </c>
       <c r="F242" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243">
         <v>234</v>
       </c>
       <c r="C243" t="s">
         <v>621</v>
       </c>
       <c r="D243">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E243" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244">
         <v>235</v>
       </c>
       <c r="C244" t="s">
         <v>622</v>
       </c>
       <c r="D244">
         <v>17</v>
       </c>
       <c r="E244" t="s">
         <v>100</v>
       </c>
       <c r="F244" t="s">
         <v>580</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>