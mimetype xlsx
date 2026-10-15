--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -2300,88 +2300,88 @@
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>78.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>16</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
         <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
     </row>
@@ -2647,88 +2647,88 @@
       </c>
       <c r="C22" t="s">
         <v>42</v>
       </c>
       <c r="D22">
         <v>18</v>
       </c>
       <c r="E22" t="s">
         <v>9</v>
       </c>
       <c r="F22" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>43</v>
       </c>
       <c r="D23">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>44</v>
       </c>
       <c r="D24">
         <v>19</v>
       </c>
       <c r="E24" t="s">
         <v>39</v>
       </c>
       <c r="F24" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>46</v>
       </c>
       <c r="D25">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E25" t="s">
         <v>47</v>
       </c>
       <c r="F25" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>49</v>
       </c>
       <c r="D26">
         <v>17</v>
       </c>
       <c r="E26" t="s">
         <v>50</v>
       </c>
       <c r="F26" t="s">
@@ -3391,51 +3391,51 @@
       </c>
       <c r="C61" t="s">
         <v>108</v>
       </c>
       <c r="D61">
         <v>18</v>
       </c>
       <c r="E61" t="s">
         <v>21</v>
       </c>
       <c r="F61" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>109</v>
       </c>
       <c r="D62">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E62" t="s">
         <v>9</v>
       </c>
       <c r="F62" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>111</v>
       </c>
       <c r="D63">
         <v>17</v>
       </c>
       <c r="E63" t="s">
         <v>18</v>
       </c>
       <c r="F63" t="s">
@@ -3981,51 +3981,51 @@
       </c>
       <c r="C92" t="s">
         <v>155</v>
       </c>
       <c r="D92">
         <v>19</v>
       </c>
       <c r="E92" t="s">
         <v>21</v>
       </c>
       <c r="F92" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>157</v>
       </c>
       <c r="D93">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E93" t="s">
         <v>21</v>
       </c>
       <c r="F93" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>159</v>
       </c>
       <c r="D94">
         <v>19</v>
       </c>
       <c r="E94" t="s">
         <v>9</v>
       </c>
       <c r="F94" t="s">
@@ -4158,91 +4158,91 @@
       </c>
       <c r="C101" t="s">
         <v>169</v>
       </c>
       <c r="D101">
         <v>19</v>
       </c>
       <c r="E101" t="s">
         <v>50</v>
       </c>
       <c r="F101" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>100</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>170</v>
       </c>
       <c r="D102">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E102" t="s">
         <v>31</v>
       </c>
       <c r="F102" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>172</v>
       </c>
       <c r="D103">
         <v>19</v>
       </c>
       <c r="E103" t="s">
         <v>9</v>
       </c>
       <c r="F103" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>102</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>173</v>
       </c>
       <c r="D104">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E104" t="s">
         <v>31</v>
       </c>
       <c r="F104" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>102</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>174</v>
       </c>
       <c r="D105">
         <v>16</v>
       </c>
       <c r="E105" t="s">
         <v>175</v>
       </c>
       <c r="F105" t="s">
@@ -4815,51 +4815,51 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>219</v>
       </c>
       <c r="D137">
         <v>18</v>
       </c>
       <c r="E137" t="s">
         <v>50</v>
       </c>
       <c r="F137" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>220</v>
       </c>
       <c r="D138">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E138" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>221</v>
       </c>
       <c r="D139">
         <v>16</v>
       </c>
       <c r="E139" t="s">
         <v>31</v>
       </c>
       <c r="F139" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
@@ -5080,51 +5080,51 @@
         <v>18</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
       </c>
       <c r="C154" t="s">
         <v>240</v>
       </c>
       <c r="D154">
         <v>17</v>
       </c>
       <c r="E154" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>153</v>
       </c>
       <c r="C155" t="s">
         <v>241</v>
       </c>
       <c r="D155">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E155" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>154</v>
       </c>
       <c r="C156" t="s">
         <v>242</v>
       </c>
       <c r="D156">
         <v>18</v>
       </c>
       <c r="E156" t="s">
         <v>21</v>
       </c>
       <c r="F156" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
@@ -5159,51 +5159,51 @@
     <row r="159" spans="1:6">
       <c r="A159">
         <v>157</v>
       </c>
       <c r="C159" t="s">
         <v>248</v>
       </c>
       <c r="D159">
         <v>18</v>
       </c>
       <c r="E159" t="s">
         <v>143</v>
       </c>
       <c r="F159" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>158</v>
       </c>
       <c r="C160" t="s">
         <v>249</v>
       </c>
       <c r="D160">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E160" t="s">
         <v>50</v>
       </c>
       <c r="F160" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>159</v>
       </c>
       <c r="C161" t="s">
         <v>250</v>
       </c>
       <c r="D161">
         <v>17</v>
       </c>
       <c r="E161" t="s">
         <v>21</v>
       </c>
       <c r="F161" t="s">
         <v>203</v>
       </c>
     </row>
@@ -5300,51 +5300,51 @@
         <v>18</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>
       </c>
       <c r="C168" t="s">
         <v>259</v>
       </c>
       <c r="D168">
         <v>17</v>
       </c>
       <c r="E168" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>166</v>
       </c>
       <c r="C169" t="s">
         <v>261</v>
       </c>
       <c r="D169">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E169" t="s">
         <v>50</v>
       </c>
       <c r="F169" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>168</v>
       </c>
       <c r="C170" t="s">
         <v>262</v>
       </c>
       <c r="D170">
         <v>18</v>
       </c>
       <c r="E170" t="s">
         <v>184</v>
       </c>
       <c r="F170" t="s">
         <v>185</v>
       </c>
     </row>
@@ -5492,51 +5492,51 @@
     <row r="180" spans="1:6">
       <c r="A180">
         <v>177</v>
       </c>
       <c r="C180" t="s">
         <v>273</v>
       </c>
       <c r="D180">
         <v>17</v>
       </c>
       <c r="E180" t="s">
         <v>184</v>
       </c>
       <c r="F180" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>177</v>
       </c>
       <c r="C181" t="s">
         <v>275</v>
       </c>
       <c r="D181">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E181" t="s">
         <v>21</v>
       </c>
       <c r="F181" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>180</v>
       </c>
       <c r="C182" t="s">
         <v>277</v>
       </c>
       <c r="D182">
         <v>19</v>
       </c>
       <c r="E182" t="s">
         <v>18</v>
       </c>
       <c r="F182" t="s">
         <v>278</v>
       </c>
     </row>
@@ -5684,65 +5684,65 @@
     <row r="192" spans="1:6">
       <c r="A192">
         <v>190</v>
       </c>
       <c r="C192" t="s">
         <v>289</v>
       </c>
       <c r="D192">
         <v>19</v>
       </c>
       <c r="E192" t="s">
         <v>12</v>
       </c>
       <c r="F192" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>191</v>
       </c>
       <c r="C193" t="s">
         <v>290</v>
       </c>
       <c r="D193">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E193" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>192</v>
       </c>
       <c r="C194" t="s">
         <v>291</v>
       </c>
       <c r="D194">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E194" t="s">
         <v>12</v>
       </c>
       <c r="F194" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>193</v>
       </c>
       <c r="C195" t="s">
         <v>292</v>
       </c>
       <c r="D195">
         <v>16</v>
       </c>
       <c r="E195" t="s">
         <v>31</v>
       </c>
       <c r="F195" t="s">
         <v>293</v>
       </c>
     </row>
@@ -5763,51 +5763,51 @@
         <v>208</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>195</v>
       </c>
       <c r="C197" t="s">
         <v>295</v>
       </c>
       <c r="D197">
         <v>17</v>
       </c>
       <c r="E197" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>196</v>
       </c>
       <c r="C198" t="s">
         <v>296</v>
       </c>
       <c r="D198">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E198" t="s">
         <v>12</v>
       </c>
       <c r="F198" t="s">
         <v>297</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5959,51 +5959,51 @@
       </c>
       <c r="C8" t="s">
         <v>307</v>
       </c>
       <c r="D8">
         <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>309</v>
       </c>
       <c r="D9">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>310</v>
       </c>
       <c r="D10">
         <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
     </row>
@@ -6050,71 +6050,71 @@
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>313</v>
       </c>
       <c r="D13">
         <v>18</v>
       </c>
       <c r="E13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>314</v>
       </c>
       <c r="D14">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E14" t="s">
         <v>315</v>
       </c>
       <c r="F14" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>317</v>
       </c>
       <c r="D15">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>84</v>
       </c>
       <c r="F15" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>319</v>
       </c>
       <c r="D16">
         <v>18</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" t="s">
@@ -6218,51 +6218,51 @@
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>326</v>
       </c>
       <c r="D22">
         <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>327</v>
       </c>
       <c r="D23">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>328</v>
       </c>
       <c r="D24">
         <v>19</v>
       </c>
       <c r="E24" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>22</v>
@@ -6366,51 +6366,51 @@
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>337</v>
       </c>
       <c r="D30">
         <v>17</v>
       </c>
       <c r="E30" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>28</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>338</v>
       </c>
       <c r="D31">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E31" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>29</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>339</v>
       </c>
       <c r="D32">
         <v>17</v>
       </c>
       <c r="E32" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>30</v>
@@ -6722,88 +6722,88 @@
       </c>
       <c r="C49" t="s">
         <v>360</v>
       </c>
       <c r="D49">
         <v>19</v>
       </c>
       <c r="E49" t="s">
         <v>21</v>
       </c>
       <c r="F49" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>362</v>
       </c>
       <c r="D50">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E50" t="s">
         <v>21</v>
       </c>
       <c r="F50" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>47</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>363</v>
       </c>
       <c r="D51">
         <v>19</v>
       </c>
       <c r="E51" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>364</v>
       </c>
       <c r="D52">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E52" t="s">
         <v>365</v>
       </c>
       <c r="F52" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>50</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>367</v>
       </c>
       <c r="D53">
         <v>18</v>
       </c>
       <c r="E53" t="s">
         <v>31</v>
       </c>
       <c r="F53" t="s">
@@ -7070,51 +7070,51 @@
       </c>
       <c r="C67" t="s">
         <v>385</v>
       </c>
       <c r="D67">
         <v>19</v>
       </c>
       <c r="E67" t="s">
         <v>18</v>
       </c>
       <c r="F67" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>65</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>386</v>
       </c>
       <c r="D68">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E68" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>66</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>387</v>
       </c>
       <c r="D69">
         <v>19</v>
       </c>
       <c r="E69" t="s">
         <v>31</v>
       </c>
       <c r="F69" t="s">
         <v>388</v>
       </c>
     </row>
@@ -7161,91 +7161,91 @@
       </c>
       <c r="C72" t="s">
         <v>391</v>
       </c>
       <c r="D72">
         <v>17</v>
       </c>
       <c r="E72" t="s">
         <v>50</v>
       </c>
       <c r="F72" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>70</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>392</v>
       </c>
       <c r="D73">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E73" t="s">
         <v>18</v>
       </c>
       <c r="F73" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>71</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>394</v>
       </c>
       <c r="D74">
         <v>19</v>
       </c>
       <c r="E74" t="s">
         <v>9</v>
       </c>
       <c r="F74" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>72</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>395</v>
       </c>
       <c r="D75">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E75" t="s">
         <v>230</v>
       </c>
       <c r="F75" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>73</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>397</v>
       </c>
       <c r="D76">
         <v>19</v>
       </c>
       <c r="E76" t="s">
         <v>398</v>
       </c>
       <c r="F76" t="s">
@@ -7372,51 +7372,51 @@
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>407</v>
       </c>
       <c r="D83">
         <v>19</v>
       </c>
       <c r="E83" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>80</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>408</v>
       </c>
       <c r="D84">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E84" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>82</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>409</v>
       </c>
       <c r="D85">
         <v>19</v>
       </c>
       <c r="E85" t="s">
         <v>21</v>
       </c>
       <c r="F85" t="s">
         <v>107</v>
       </c>
     </row>
@@ -7469,51 +7469,51 @@
       </c>
       <c r="C88" t="s">
         <v>412</v>
       </c>
       <c r="D88">
         <v>18</v>
       </c>
       <c r="E88" t="s">
         <v>50</v>
       </c>
       <c r="F88" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>86</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>414</v>
       </c>
       <c r="D89">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E89" t="s">
         <v>87</v>
       </c>
       <c r="F89" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>87</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>416</v>
       </c>
       <c r="D90">
         <v>17</v>
       </c>
       <c r="E90" t="s">
         <v>50</v>
       </c>
       <c r="F90" t="s">
@@ -7549,51 +7549,51 @@
       </c>
       <c r="C92" t="s">
         <v>419</v>
       </c>
       <c r="D92">
         <v>19</v>
       </c>
       <c r="E92" t="s">
         <v>9</v>
       </c>
       <c r="F92" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>90</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>420</v>
       </c>
       <c r="D93">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E93" t="s">
         <v>18</v>
       </c>
       <c r="F93" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>91</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>421</v>
       </c>
       <c r="D94">
         <v>18</v>
       </c>
       <c r="E94" t="s">
         <v>12</v>
       </c>
       <c r="F94" t="s">
@@ -7629,51 +7629,51 @@
       </c>
       <c r="C96" t="s">
         <v>424</v>
       </c>
       <c r="D96">
         <v>19</v>
       </c>
       <c r="E96" t="s">
         <v>50</v>
       </c>
       <c r="F96" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>94</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>425</v>
       </c>
       <c r="D97">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E97" t="s">
         <v>39</v>
       </c>
       <c r="F97" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>95</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>427</v>
       </c>
       <c r="D98">
         <v>19</v>
       </c>
       <c r="E98" t="s">
         <v>9</v>
       </c>
       <c r="F98" t="s">
@@ -7911,51 +7911,51 @@
       </c>
       <c r="C111" t="s">
         <v>444</v>
       </c>
       <c r="D111">
         <v>19</v>
       </c>
       <c r="E111" t="s">
         <v>21</v>
       </c>
       <c r="F111" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>108</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>445</v>
       </c>
       <c r="D112">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E112" t="s">
         <v>31</v>
       </c>
       <c r="F112" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>110</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>446</v>
       </c>
       <c r="D113">
         <v>18</v>
       </c>
       <c r="E113" t="s">
         <v>21</v>
       </c>
       <c r="F113" t="s">
@@ -8076,51 +8076,51 @@
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>453</v>
       </c>
       <c r="D120">
         <v>19</v>
       </c>
       <c r="E120" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>118</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>454</v>
       </c>
       <c r="D121">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E121" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>119</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>455</v>
       </c>
       <c r="D122">
         <v>19</v>
       </c>
       <c r="E122" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>120</v>
@@ -8405,51 +8405,51 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>136</v>
       </c>
       <c r="C139" t="s">
         <v>475</v>
       </c>
       <c r="D139">
         <v>18</v>
       </c>
       <c r="E139" t="s">
         <v>9</v>
       </c>
       <c r="F139" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
       </c>
       <c r="C140" t="s">
         <v>477</v>
       </c>
       <c r="D140">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E140" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>138</v>
       </c>
       <c r="C141" t="s">
         <v>478</v>
       </c>
       <c r="D141">
         <v>19</v>
       </c>
       <c r="E141" t="s">
         <v>31</v>
       </c>
       <c r="F141" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>139</v>
@@ -8470,51 +8470,51 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>140</v>
       </c>
       <c r="C143" t="s">
         <v>481</v>
       </c>
       <c r="D143">
         <v>19</v>
       </c>
       <c r="E143" t="s">
         <v>87</v>
       </c>
       <c r="F143" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>141</v>
       </c>
       <c r="C144" t="s">
         <v>482</v>
       </c>
       <c r="D144">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E144" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>141</v>
       </c>
       <c r="C145" t="s">
         <v>483</v>
       </c>
       <c r="D145">
         <v>18</v>
       </c>
       <c r="E145" t="s">
         <v>12</v>
       </c>
       <c r="F145" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>143</v>
@@ -8693,51 +8693,51 @@
         <v>18</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>154</v>
       </c>
       <c r="C157" t="s">
         <v>499</v>
       </c>
       <c r="D157">
         <v>19</v>
       </c>
       <c r="E157" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>154</v>
       </c>
       <c r="C158" t="s">
         <v>500</v>
       </c>
       <c r="D158">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E158" t="s">
         <v>18</v>
       </c>
       <c r="F158" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>156</v>
       </c>
       <c r="C159" t="s">
         <v>501</v>
       </c>
       <c r="D159">
         <v>18</v>
       </c>
       <c r="E159" t="s">
         <v>12</v>
       </c>
       <c r="F159" t="s">
         <v>13</v>
       </c>
     </row>
@@ -8950,51 +8950,51 @@
         <v>65</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>170</v>
       </c>
       <c r="C173" t="s">
         <v>519</v>
       </c>
       <c r="D173">
         <v>18</v>
       </c>
       <c r="E173" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>171</v>
       </c>
       <c r="C174" t="s">
         <v>520</v>
       </c>
       <c r="D174">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E174" t="s">
         <v>18</v>
       </c>
       <c r="F174" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>172</v>
       </c>
       <c r="C175" t="s">
         <v>521</v>
       </c>
       <c r="D175">
         <v>17</v>
       </c>
       <c r="E175" t="s">
         <v>12</v>
       </c>
       <c r="F175" t="s">
         <v>208</v>
       </c>
     </row>
@@ -9080,51 +9080,51 @@
     <row r="181" spans="1:6">
       <c r="A181">
         <v>178</v>
       </c>
       <c r="C181" t="s">
         <v>528</v>
       </c>
       <c r="D181">
         <v>18</v>
       </c>
       <c r="E181" t="s">
         <v>21</v>
       </c>
       <c r="F181" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>179</v>
       </c>
       <c r="C182" t="s">
         <v>529</v>
       </c>
       <c r="D182">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E182" t="s">
         <v>12</v>
       </c>
       <c r="F182" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>180</v>
       </c>
       <c r="C183" t="s">
         <v>530</v>
       </c>
       <c r="D183">
         <v>18</v>
       </c>
       <c r="E183" t="s">
         <v>377</v>
       </c>
       <c r="F183" t="s">
         <v>531</v>
       </c>
     </row>
@@ -9162,82 +9162,82 @@
     <row r="186" spans="1:6">
       <c r="A186">
         <v>183</v>
       </c>
       <c r="C186" t="s">
         <v>534</v>
       </c>
       <c r="D186">
         <v>19</v>
       </c>
       <c r="E186" t="s">
         <v>18</v>
       </c>
       <c r="F186" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>184</v>
       </c>
       <c r="C187" t="s">
         <v>535</v>
       </c>
       <c r="D187">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E187" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>185</v>
       </c>
       <c r="C188" t="s">
         <v>536</v>
       </c>
       <c r="D188">
         <v>18</v>
       </c>
       <c r="E188" t="s">
         <v>39</v>
       </c>
       <c r="F188" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>186</v>
       </c>
       <c r="C189" t="s">
         <v>538</v>
       </c>
       <c r="D189">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E189" t="s">
         <v>39</v>
       </c>
       <c r="F189" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>187</v>
       </c>
       <c r="C190" t="s">
         <v>539</v>
       </c>
       <c r="D190">
         <v>19</v>
       </c>
       <c r="E190" t="s">
         <v>143</v>
       </c>
       <c r="F190" t="s">
         <v>144</v>
       </c>
     </row>
@@ -9275,51 +9275,51 @@
     <row r="193" spans="1:6">
       <c r="A193">
         <v>190</v>
       </c>
       <c r="C193" t="s">
         <v>542</v>
       </c>
       <c r="D193">
         <v>18</v>
       </c>
       <c r="E193" t="s">
         <v>12</v>
       </c>
       <c r="F193" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>190</v>
       </c>
       <c r="C194" t="s">
         <v>543</v>
       </c>
       <c r="D194">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E194" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>192</v>
       </c>
       <c r="C195" t="s">
         <v>544</v>
       </c>
       <c r="D195">
         <v>17</v>
       </c>
       <c r="E195" t="s">
         <v>50</v>
       </c>
       <c r="F195" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>193</v>
@@ -9351,51 +9351,51 @@
         <v>18</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>193</v>
       </c>
       <c r="C198" t="s">
         <v>549</v>
       </c>
       <c r="D198">
         <v>18</v>
       </c>
       <c r="E198" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>196</v>
       </c>
       <c r="C199" t="s">
         <v>550</v>
       </c>
       <c r="D199">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E199" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>197</v>
       </c>
       <c r="C200" t="s">
         <v>551</v>
       </c>
       <c r="D200">
         <v>18</v>
       </c>
       <c r="E200" t="s">
         <v>21</v>
       </c>
       <c r="F200" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>198</v>
@@ -9532,51 +9532,51 @@
     <row r="209" spans="1:6">
       <c r="A209">
         <v>206</v>
       </c>
       <c r="C209" t="s">
         <v>560</v>
       </c>
       <c r="D209">
         <v>18</v>
       </c>
       <c r="E209" t="s">
         <v>21</v>
       </c>
       <c r="F209" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>207</v>
       </c>
       <c r="C210" t="s">
         <v>561</v>
       </c>
       <c r="D210">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E210" t="s">
         <v>50</v>
       </c>
       <c r="F210" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>208</v>
       </c>
       <c r="C211" t="s">
         <v>563</v>
       </c>
       <c r="D211">
         <v>19</v>
       </c>
       <c r="E211" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>209</v>