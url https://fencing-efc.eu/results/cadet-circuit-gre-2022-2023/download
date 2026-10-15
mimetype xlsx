--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1710,51 +1710,51 @@
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8">
         <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9">
         <v>96.0</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>22</v>
       </c>
       <c r="F9" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10">
         <v>78.0</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10">
         <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>22</v>
       </c>
       <c r="F10" t="s">
@@ -1770,51 +1770,51 @@
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
         <v>17</v>
       </c>
       <c r="E11" t="s">
         <v>27</v>
       </c>
       <c r="F11" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>3</v>
       </c>
       <c r="B12">
         <v>60.0</v>
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>27</v>
       </c>
       <c r="F12" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>5</v>
       </c>
       <c r="B13">
         <v>42.0</v>
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
         <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
     </row>
@@ -1938,51 +1938,51 @@
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>43</v>
       </c>
       <c r="D20">
         <v>19</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>13</v>
       </c>
       <c r="B21">
         <v>24.0</v>
       </c>
       <c r="C21" t="s">
         <v>44</v>
       </c>
       <c r="D21">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E21" t="s">
         <v>27</v>
       </c>
       <c r="F21" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>14</v>
       </c>
       <c r="B22">
         <v>24.0</v>
       </c>
       <c r="C22" t="s">
         <v>45</v>
       </c>
       <c r="D22">
         <v>20</v>
       </c>
       <c r="E22" t="s">
         <v>46</v>
       </c>
     </row>
@@ -2035,51 +2035,51 @@
       </c>
       <c r="C25" t="s">
         <v>50</v>
       </c>
       <c r="D25">
         <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>22</v>
       </c>
       <c r="F25" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>18</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>52</v>
       </c>
       <c r="D26">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E26" t="s">
         <v>27</v>
       </c>
       <c r="F26" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>19</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>53</v>
       </c>
       <c r="D27">
         <v>20</v>
       </c>
       <c r="E27" t="s">
         <v>17</v>
       </c>
       <c r="F27" t="s">
@@ -2243,51 +2243,51 @@
       </c>
       <c r="C36" t="s">
         <v>68</v>
       </c>
       <c r="D36">
         <v>20</v>
       </c>
       <c r="E36" t="s">
         <v>17</v>
       </c>
       <c r="F36" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>29</v>
       </c>
       <c r="B37">
         <v>12.0</v>
       </c>
       <c r="C37" t="s">
         <v>70</v>
       </c>
       <c r="D37">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>22</v>
       </c>
       <c r="F37" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>30</v>
       </c>
       <c r="B38">
         <v>12.0</v>
       </c>
       <c r="C38" t="s">
         <v>72</v>
       </c>
       <c r="D38">
         <v>19</v>
       </c>
       <c r="E38" t="s">
         <v>27</v>
       </c>
       <c r="F38" t="s">
@@ -2947,51 +2947,51 @@
       </c>
       <c r="C73" t="s">
         <v>122</v>
       </c>
       <c r="D73">
         <v>19</v>
       </c>
       <c r="E73" t="s">
         <v>41</v>
       </c>
       <c r="F73" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>66</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>123</v>
       </c>
       <c r="D74">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E74" t="s">
         <v>17</v>
       </c>
       <c r="F74" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>67</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>124</v>
       </c>
       <c r="D75">
         <v>19</v>
       </c>
       <c r="E75" t="s">
         <v>11</v>
       </c>
     </row>
@@ -3332,51 +3332,51 @@
       </c>
       <c r="C93" t="s">
         <v>145</v>
       </c>
       <c r="D93">
         <v>17</v>
       </c>
       <c r="E93" t="s">
         <v>17</v>
       </c>
       <c r="F93" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>86</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>147</v>
       </c>
       <c r="D94">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E94" t="s">
         <v>22</v>
       </c>
       <c r="F94" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>87</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>148</v>
       </c>
       <c r="D95">
         <v>17</v>
       </c>
       <c r="E95" t="s">
         <v>11</v>
       </c>
     </row>
@@ -3529,51 +3529,51 @@
       </c>
       <c r="C103" t="s">
         <v>157</v>
       </c>
       <c r="D103">
         <v>16</v>
       </c>
       <c r="E103" t="s">
         <v>22</v>
       </c>
       <c r="F103" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>96</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>158</v>
       </c>
       <c r="D104">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E104" t="s">
         <v>17</v>
       </c>
       <c r="F104" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>97</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>160</v>
       </c>
       <c r="D105">
         <v>18</v>
       </c>
       <c r="E105" t="s">
         <v>17</v>
       </c>
       <c r="F105" t="s">
@@ -3586,51 +3586,51 @@
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>161</v>
       </c>
       <c r="D106">
         <v>18</v>
       </c>
       <c r="E106" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>99</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>162</v>
       </c>
       <c r="D107">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E107" t="s">
         <v>17</v>
       </c>
       <c r="F107" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>100</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>163</v>
       </c>
       <c r="D108">
         <v>18</v>
       </c>
       <c r="E108" t="s">
         <v>17</v>
       </c>
       <c r="F108" t="s">
@@ -3646,51 +3646,51 @@
       </c>
       <c r="C109" t="s">
         <v>164</v>
       </c>
       <c r="D109">
         <v>18</v>
       </c>
       <c r="E109" t="s">
         <v>17</v>
       </c>
       <c r="F109" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>102</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>165</v>
       </c>
       <c r="D110">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E110" t="s">
         <v>17</v>
       </c>
       <c r="F110" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>102</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>166</v>
       </c>
       <c r="D111">
         <v>18</v>
       </c>
       <c r="E111" t="s">
         <v>11</v>
       </c>
     </row>
@@ -3967,51 +3967,51 @@
         <v>54</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>119</v>
       </c>
       <c r="C127" t="s">
         <v>185</v>
       </c>
       <c r="D127">
         <v>19</v>
       </c>
       <c r="E127" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>120</v>
       </c>
       <c r="C128" t="s">
         <v>186</v>
       </c>
       <c r="D128">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E128" t="s">
         <v>22</v>
       </c>
       <c r="F128" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>121</v>
       </c>
       <c r="C129" t="s">
         <v>187</v>
       </c>
       <c r="D129">
         <v>18</v>
       </c>
       <c r="E129" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>122</v>
@@ -4151,51 +4151,51 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>129</v>
       </c>
       <c r="C138" t="s">
         <v>197</v>
       </c>
       <c r="D138">
         <v>17</v>
       </c>
       <c r="E138" t="s">
         <v>17</v>
       </c>
       <c r="F138" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>129</v>
       </c>
       <c r="C139" t="s">
         <v>198</v>
       </c>
       <c r="D139">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E139" t="s">
         <v>41</v>
       </c>
       <c r="F139" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>132</v>
       </c>
       <c r="C140" t="s">
         <v>199</v>
       </c>
       <c r="D140">
         <v>17</v>
       </c>
       <c r="E140" t="s">
         <v>17</v>
       </c>
       <c r="F140" t="s">
         <v>153</v>
       </c>
     </row>
@@ -4332,71 +4332,71 @@
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>206</v>
       </c>
       <c r="D6">
         <v>16</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7">
         <v>96.0</v>
       </c>
       <c r="C7" t="s">
         <v>207</v>
       </c>
       <c r="D7">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>27</v>
       </c>
       <c r="F7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>2</v>
       </c>
       <c r="B8">
         <v>78.0</v>
       </c>
       <c r="C8" t="s">
         <v>208</v>
       </c>
       <c r="D8">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>3</v>
       </c>
       <c r="B9">
         <v>60.0</v>
       </c>
       <c r="C9" t="s">
         <v>209</v>
       </c>
       <c r="D9">
         <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>3</v>
@@ -4466,51 +4466,51 @@
       </c>
       <c r="C13" t="s">
         <v>215</v>
       </c>
       <c r="D13">
         <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>27</v>
       </c>
       <c r="F13" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>8</v>
       </c>
       <c r="B14">
         <v>42.0</v>
       </c>
       <c r="C14" t="s">
         <v>216</v>
       </c>
       <c r="D14">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>217</v>
       </c>
       <c r="F14" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>9</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>219</v>
       </c>
       <c r="D15">
         <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>17</v>
       </c>
       <c r="F15" t="s">
@@ -4606,51 +4606,51 @@
       </c>
       <c r="C20" t="s">
         <v>225</v>
       </c>
       <c r="D20">
         <v>19</v>
       </c>
       <c r="E20" t="s">
         <v>27</v>
       </c>
       <c r="F20" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>15</v>
       </c>
       <c r="B21">
         <v>24.0</v>
       </c>
       <c r="C21" t="s">
         <v>226</v>
       </c>
       <c r="D21">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E21" t="s">
         <v>22</v>
       </c>
       <c r="F21" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>16</v>
       </c>
       <c r="B22">
         <v>24.0</v>
       </c>
       <c r="C22" t="s">
         <v>228</v>
       </c>
       <c r="D22">
         <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>11</v>
       </c>
     </row>
@@ -5094,51 +5094,51 @@
       </c>
       <c r="C45" t="s">
         <v>253</v>
       </c>
       <c r="D45">
         <v>19</v>
       </c>
       <c r="E45" t="s">
         <v>17</v>
       </c>
       <c r="F45" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>40</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>254</v>
       </c>
       <c r="D46">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E46" t="s">
         <v>27</v>
       </c>
       <c r="F46" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>41</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>255</v>
       </c>
       <c r="D47">
         <v>18</v>
       </c>
       <c r="E47" t="s">
         <v>41</v>
       </c>
       <c r="F47" t="s">
@@ -5174,51 +5174,51 @@
       </c>
       <c r="C49" t="s">
         <v>257</v>
       </c>
       <c r="D49">
         <v>18</v>
       </c>
       <c r="E49" t="s">
         <v>22</v>
       </c>
       <c r="F49" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>44</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>258</v>
       </c>
       <c r="D50">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E50" t="s">
         <v>41</v>
       </c>
       <c r="F50" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>45</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>259</v>
       </c>
       <c r="D51">
         <v>19</v>
       </c>
       <c r="E51" t="s">
         <v>260</v>
       </c>
       <c r="F51" t="s">
@@ -5348,51 +5348,51 @@
       </c>
       <c r="C58" t="s">
         <v>268</v>
       </c>
       <c r="D58">
         <v>17</v>
       </c>
       <c r="E58" t="s">
         <v>17</v>
       </c>
       <c r="F58" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>53</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>269</v>
       </c>
       <c r="D59">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E59" t="s">
         <v>17</v>
       </c>
       <c r="F59" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>54</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>270</v>
       </c>
       <c r="D60">
         <v>19</v>
       </c>
       <c r="E60" t="s">
         <v>22</v>
       </c>
       <c r="F60" t="s">
@@ -5508,51 +5508,51 @@
       </c>
       <c r="C66" t="s">
         <v>278</v>
       </c>
       <c r="D66">
         <v>17</v>
       </c>
       <c r="E66" t="s">
         <v>17</v>
       </c>
       <c r="F66" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>61</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>279</v>
       </c>
       <c r="D67">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E67" t="s">
         <v>109</v>
       </c>
       <c r="F67" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>62</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>280</v>
       </c>
       <c r="D68">
         <v>18</v>
       </c>
       <c r="E68" t="s">
         <v>41</v>
       </c>
       <c r="F68" t="s">
@@ -6247,51 +6247,51 @@
       </c>
       <c r="C104" t="s">
         <v>326</v>
       </c>
       <c r="D104">
         <v>17</v>
       </c>
       <c r="E104" t="s">
         <v>22</v>
       </c>
       <c r="F104" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>99</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>327</v>
       </c>
       <c r="D105">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E105" t="s">
         <v>217</v>
       </c>
       <c r="F105" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>100</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>329</v>
       </c>
       <c r="D106">
         <v>19</v>
       </c>
       <c r="E106" t="s">
         <v>27</v>
       </c>
       <c r="F106" t="s">
@@ -6621,51 +6621,51 @@
       </c>
       <c r="C123" t="s">
         <v>346</v>
       </c>
       <c r="D123">
         <v>19</v>
       </c>
       <c r="E123" t="s">
         <v>17</v>
       </c>
       <c r="F123" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>117</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>347</v>
       </c>
       <c r="D124">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E124" t="s">
         <v>17</v>
       </c>
       <c r="F124" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>119</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>348</v>
       </c>
       <c r="D125">
         <v>18</v>
       </c>
       <c r="E125" t="s">
         <v>20</v>
       </c>
       <c r="F125" t="s">
@@ -6757,82 +6757,82 @@
     <row r="131" spans="1:6">
       <c r="A131">
         <v>125</v>
       </c>
       <c r="C131" t="s">
         <v>355</v>
       </c>
       <c r="D131">
         <v>19</v>
       </c>
       <c r="E131" t="s">
         <v>22</v>
       </c>
       <c r="F131" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>126</v>
       </c>
       <c r="C132" t="s">
         <v>356</v>
       </c>
       <c r="D132">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E132" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>127</v>
       </c>
       <c r="C133" t="s">
         <v>357</v>
       </c>
       <c r="D133">
         <v>18</v>
       </c>
       <c r="E133" t="s">
         <v>17</v>
       </c>
       <c r="F133" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>128</v>
       </c>
       <c r="C134" t="s">
         <v>358</v>
       </c>
       <c r="D134">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E134" t="s">
         <v>114</v>
       </c>
       <c r="F134" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>129</v>
       </c>
       <c r="C135" t="s">
         <v>359</v>
       </c>
       <c r="D135">
         <v>17</v>
       </c>
       <c r="E135" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>130</v>
@@ -7003,102 +7003,102 @@
     <row r="146" spans="1:6">
       <c r="A146">
         <v>140</v>
       </c>
       <c r="C146" t="s">
         <v>371</v>
       </c>
       <c r="D146">
         <v>19</v>
       </c>
       <c r="E146" t="s">
         <v>41</v>
       </c>
       <c r="F146" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>141</v>
       </c>
       <c r="C147" t="s">
         <v>372</v>
       </c>
       <c r="D147">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E147" t="s">
         <v>17</v>
       </c>
       <c r="F147" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>142</v>
       </c>
       <c r="C148" t="s">
         <v>373</v>
       </c>
       <c r="D148">
         <v>20</v>
       </c>
       <c r="E148" t="s">
         <v>17</v>
       </c>
       <c r="F148" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>143</v>
       </c>
       <c r="C149" t="s">
         <v>374</v>
       </c>
       <c r="D149">
         <v>17</v>
       </c>
       <c r="E149" t="s">
         <v>17</v>
       </c>
       <c r="F149" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>143</v>
       </c>
       <c r="C150" t="s">
         <v>375</v>
       </c>
       <c r="D150">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E150" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>145</v>
       </c>
       <c r="C151" t="s">
         <v>376</v>
       </c>
       <c r="D151">
         <v>19</v>
       </c>
       <c r="E151" t="s">
         <v>17</v>
       </c>
       <c r="F151" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>146</v>
@@ -7119,51 +7119,51 @@
     <row r="153" spans="1:6">
       <c r="A153">
         <v>147</v>
       </c>
       <c r="C153" t="s">
         <v>378</v>
       </c>
       <c r="D153">
         <v>18</v>
       </c>
       <c r="E153" t="s">
         <v>17</v>
       </c>
       <c r="F153" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>148</v>
       </c>
       <c r="C154" t="s">
         <v>379</v>
       </c>
       <c r="D154">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E154" t="s">
         <v>17</v>
       </c>
       <c r="F154" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>148</v>
       </c>
       <c r="C155" t="s">
         <v>380</v>
       </c>
       <c r="D155">
         <v>16</v>
       </c>
       <c r="E155" t="s">
         <v>17</v>
       </c>
       <c r="F155" t="s">
         <v>18</v>
       </c>
     </row>