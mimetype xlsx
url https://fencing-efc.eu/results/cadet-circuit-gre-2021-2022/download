--- v1 (2026-07-16)
+++ v2 (2026-10-15)
@@ -1175,144 +1175,144 @@
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
         <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
         <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>17</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>14</v>
       </c>
       <c r="F8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9">
         <v>64.0</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9">
         <v>21</v>
       </c>
       <c r="E9" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10">
         <v>52.0</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E10" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>3</v>
       </c>
       <c r="B11">
         <v>40.0</v>
       </c>
       <c r="C11" t="s">
         <v>24</v>
       </c>
       <c r="D11">
         <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>3</v>
@@ -1749,51 +1749,51 @@
       </c>
       <c r="C35" t="s">
         <v>57</v>
       </c>
       <c r="D35">
         <v>18</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>28</v>
       </c>
       <c r="B36">
         <v>8.0</v>
       </c>
       <c r="C36" t="s">
         <v>58</v>
       </c>
       <c r="D36">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E36" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>29</v>
       </c>
       <c r="B37">
         <v>8.0</v>
       </c>
       <c r="C37" t="s">
         <v>59</v>
       </c>
       <c r="D37">
         <v>21</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>12</v>
       </c>
     </row>
@@ -1823,51 +1823,51 @@
       </c>
       <c r="C39" t="s">
         <v>61</v>
       </c>
       <c r="D39">
         <v>21</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>32</v>
       </c>
       <c r="B40">
         <v>8.0</v>
       </c>
       <c r="C40" t="s">
         <v>62</v>
       </c>
       <c r="D40">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>33</v>
       </c>
       <c r="B41">
         <v>4.0</v>
       </c>
       <c r="C41" t="s">
         <v>63</v>
       </c>
       <c r="D41">
         <v>17</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
@@ -1903,51 +1903,51 @@
       </c>
       <c r="C43" t="s">
         <v>67</v>
       </c>
       <c r="D43">
         <v>18</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>36</v>
       </c>
       <c r="B44">
         <v>4.0</v>
       </c>
       <c r="C44" t="s">
         <v>68</v>
       </c>
       <c r="D44">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>37</v>
       </c>
       <c r="B45">
         <v>4.0</v>
       </c>
       <c r="C45" t="s">
         <v>69</v>
       </c>
       <c r="D45">
         <v>19</v>
       </c>
       <c r="E45" t="s">
         <v>70</v>
       </c>
       <c r="F45" t="s">
@@ -1983,51 +1983,51 @@
       </c>
       <c r="C47" t="s">
         <v>73</v>
       </c>
       <c r="D47">
         <v>21</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>40</v>
       </c>
       <c r="B48">
         <v>4.0</v>
       </c>
       <c r="C48" t="s">
         <v>75</v>
       </c>
       <c r="D48">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>41</v>
       </c>
       <c r="B49">
         <v>4.0</v>
       </c>
       <c r="C49" t="s">
         <v>77</v>
       </c>
       <c r="D49">
         <v>21</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
@@ -2154,51 +2154,51 @@
       </c>
       <c r="B56">
         <v>4.0</v>
       </c>
       <c r="C56" t="s">
         <v>84</v>
       </c>
       <c r="D56">
         <v>20</v>
       </c>
       <c r="E56" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>49</v>
       </c>
       <c r="B57">
         <v>4.0</v>
       </c>
       <c r="C57" t="s">
         <v>85</v>
       </c>
       <c r="D57">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>50</v>
       </c>
       <c r="B58">
         <v>4.0</v>
       </c>
       <c r="C58" t="s">
         <v>86</v>
       </c>
       <c r="D58">
         <v>21</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
@@ -2311,91 +2311,91 @@
       </c>
       <c r="B64">
         <v>4.0</v>
       </c>
       <c r="C64" t="s">
         <v>92</v>
       </c>
       <c r="D64">
         <v>20</v>
       </c>
       <c r="E64" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>57</v>
       </c>
       <c r="B65">
         <v>4.0</v>
       </c>
       <c r="C65" t="s">
         <v>93</v>
       </c>
       <c r="D65">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>58</v>
       </c>
       <c r="B66">
         <v>4.0</v>
       </c>
       <c r="C66" t="s">
         <v>94</v>
       </c>
       <c r="D66">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>59</v>
       </c>
       <c r="B67">
         <v>4.0</v>
       </c>
       <c r="C67" t="s">
         <v>95</v>
       </c>
       <c r="D67">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E67" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>60</v>
       </c>
       <c r="B68">
         <v>4.0</v>
       </c>
       <c r="C68" t="s">
         <v>96</v>
       </c>
       <c r="D68">
         <v>20</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
         <v>42</v>
       </c>
     </row>
@@ -2419,133 +2419,133 @@
     <row r="70" spans="1:6">
       <c r="A70">
         <v>62</v>
       </c>
       <c r="C70" t="s">
         <v>98</v>
       </c>
       <c r="D70">
         <v>18</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
       <c r="F70" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>63</v>
       </c>
       <c r="C71" t="s">
         <v>99</v>
       </c>
       <c r="D71">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E71" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>64</v>
       </c>
       <c r="C72" t="s">
         <v>100</v>
       </c>
       <c r="D72">
         <v>17</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>65</v>
       </c>
       <c r="C73" t="s">
         <v>101</v>
       </c>
       <c r="D73">
         <v>18</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>66</v>
       </c>
       <c r="C74" t="s">
         <v>103</v>
       </c>
       <c r="D74">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
       <c r="F74" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>67</v>
       </c>
       <c r="C75" t="s">
         <v>104</v>
       </c>
       <c r="D75">
         <v>21</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
       <c r="F75" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>68</v>
       </c>
       <c r="C76" t="s">
         <v>105</v>
       </c>
       <c r="D76">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E76" t="s">
         <v>28</v>
       </c>
       <c r="F76" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>69</v>
       </c>
       <c r="C77" t="s">
         <v>107</v>
       </c>
       <c r="D77">
         <v>18</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
       <c r="F77" t="s">
         <v>102</v>
       </c>
     </row>
@@ -2724,91 +2724,91 @@
         <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>121</v>
       </c>
       <c r="D5">
         <v>19</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>122</v>
       </c>
       <c r="D6">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>14</v>
       </c>
       <c r="F6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7">
         <v>80.0</v>
       </c>
       <c r="C7" t="s">
         <v>123</v>
       </c>
       <c r="D7">
         <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>2</v>
       </c>
       <c r="B8">
         <v>65.0</v>
       </c>
       <c r="C8" t="s">
         <v>124</v>
       </c>
       <c r="D8">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>3</v>
       </c>
       <c r="B9">
         <v>50.0</v>
       </c>
       <c r="C9" t="s">
         <v>125</v>
       </c>
       <c r="D9">
         <v>21</v>
       </c>
       <c r="E9" t="s">
         <v>113</v>
       </c>
       <c r="F9" t="s">
         <v>126</v>
       </c>
     </row>
@@ -2878,51 +2878,51 @@
       </c>
       <c r="C13" t="s">
         <v>132</v>
       </c>
       <c r="D13">
         <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>8</v>
       </c>
       <c r="B14">
         <v>35.0</v>
       </c>
       <c r="C14" t="s">
         <v>133</v>
       </c>
       <c r="D14">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E14" t="s">
         <v>28</v>
       </c>
       <c r="F14" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>9</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>135</v>
       </c>
       <c r="D15">
         <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>22</v>
       </c>
     </row>
@@ -3046,51 +3046,51 @@
       </c>
       <c r="B22">
         <v>20.0</v>
       </c>
       <c r="C22" t="s">
         <v>144</v>
       </c>
       <c r="D22">
         <v>21</v>
       </c>
       <c r="E22" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>17</v>
       </c>
       <c r="B23">
         <v>10.0</v>
       </c>
       <c r="C23" t="s">
         <v>145</v>
       </c>
       <c r="D23">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>146</v>
       </c>
       <c r="F23" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>18</v>
       </c>
       <c r="B24">
         <v>10.0</v>
       </c>
       <c r="C24" t="s">
         <v>148</v>
       </c>
       <c r="D24">
         <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>28</v>
       </c>
       <c r="F24" t="s">
@@ -3183,51 +3183,51 @@
       </c>
       <c r="C29" t="s">
         <v>153</v>
       </c>
       <c r="D29">
         <v>20</v>
       </c>
       <c r="E29" t="s">
         <v>65</v>
       </c>
       <c r="F29" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>24</v>
       </c>
       <c r="B30">
         <v>10.0</v>
       </c>
       <c r="C30" t="s">
         <v>155</v>
       </c>
       <c r="D30">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E30" t="s">
         <v>14</v>
       </c>
       <c r="F30" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>25</v>
       </c>
       <c r="B31">
         <v>10.0</v>
       </c>
       <c r="C31" t="s">
         <v>157</v>
       </c>
       <c r="D31">
         <v>20</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
@@ -3260,51 +3260,51 @@
       </c>
       <c r="C33" t="s">
         <v>159</v>
       </c>
       <c r="D33">
         <v>19</v>
       </c>
       <c r="E33" t="s">
         <v>14</v>
       </c>
       <c r="F33" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>28</v>
       </c>
       <c r="B34">
         <v>10.0</v>
       </c>
       <c r="C34" t="s">
         <v>161</v>
       </c>
       <c r="D34">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E34" t="s">
         <v>162</v>
       </c>
       <c r="F34" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>29</v>
       </c>
       <c r="B35">
         <v>10.0</v>
       </c>
       <c r="C35" t="s">
         <v>164</v>
       </c>
       <c r="D35">
         <v>19</v>
       </c>
       <c r="E35" t="s">
         <v>22</v>
       </c>
     </row>
@@ -3437,51 +3437,51 @@
       </c>
       <c r="C42" t="s">
         <v>173</v>
       </c>
       <c r="D42">
         <v>20</v>
       </c>
       <c r="E42" t="s">
         <v>113</v>
       </c>
       <c r="F42" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>37</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>175</v>
       </c>
       <c r="D43">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>38</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>177</v>
       </c>
       <c r="D44">
         <v>20</v>
       </c>
       <c r="E44" t="s">
         <v>178</v>
       </c>
       <c r="F44" t="s">
@@ -3551,91 +3551,91 @@
       </c>
       <c r="C48" t="s">
         <v>184</v>
       </c>
       <c r="D48">
         <v>21</v>
       </c>
       <c r="E48" t="s">
         <v>113</v>
       </c>
       <c r="F48" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>43</v>
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>185</v>
       </c>
       <c r="D49">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>44</v>
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>186</v>
       </c>
       <c r="D50">
         <v>18</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>45</v>
       </c>
       <c r="B51">
         <v>5.0</v>
       </c>
       <c r="C51" t="s">
         <v>187</v>
       </c>
       <c r="D51">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>46</v>
       </c>
       <c r="B52">
         <v>5.0</v>
       </c>
       <c r="C52" t="s">
         <v>188</v>
       </c>
       <c r="D52">
         <v>20</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
@@ -3688,51 +3688,51 @@
       </c>
       <c r="C55" t="s">
         <v>191</v>
       </c>
       <c r="D55">
         <v>21</v>
       </c>
       <c r="E55" t="s">
         <v>14</v>
       </c>
       <c r="F55" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>50</v>
       </c>
       <c r="B56">
         <v>5.0</v>
       </c>
       <c r="C56" t="s">
         <v>193</v>
       </c>
       <c r="D56">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E56" t="s">
         <v>194</v>
       </c>
       <c r="F56" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>51</v>
       </c>
       <c r="B57">
         <v>5.0</v>
       </c>
       <c r="C57" t="s">
         <v>196</v>
       </c>
       <c r="D57">
         <v>20</v>
       </c>
       <c r="E57" t="s">
         <v>113</v>
       </c>
       <c r="F57" t="s">
@@ -3768,51 +3768,51 @@
       </c>
       <c r="C59" t="s">
         <v>198</v>
       </c>
       <c r="D59">
         <v>18</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
       <c r="F59" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>54</v>
       </c>
       <c r="B60">
         <v>5.0</v>
       </c>
       <c r="C60" t="s">
         <v>199</v>
       </c>
       <c r="D60">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E60" t="s">
         <v>28</v>
       </c>
       <c r="F60" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>55</v>
       </c>
       <c r="B61">
         <v>5.0</v>
       </c>
       <c r="C61" t="s">
         <v>201</v>
       </c>
       <c r="D61">
         <v>19</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
       <c r="F61" t="s">
@@ -3942,111 +3942,111 @@
       </c>
       <c r="B68">
         <v>5.0</v>
       </c>
       <c r="C68" t="s">
         <v>211</v>
       </c>
       <c r="D68">
         <v>20</v>
       </c>
       <c r="E68" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>63</v>
       </c>
       <c r="B69">
         <v>5.0</v>
       </c>
       <c r="C69" t="s">
         <v>212</v>
       </c>
       <c r="D69">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>64</v>
       </c>
       <c r="B70">
         <v>5.0</v>
       </c>
       <c r="C70" t="s">
         <v>213</v>
       </c>
       <c r="D70">
         <v>18</v>
       </c>
       <c r="E70" t="s">
         <v>70</v>
       </c>
       <c r="F70" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>65</v>
       </c>
       <c r="B71">
         <v>2.5</v>
       </c>
       <c r="C71" t="s">
         <v>214</v>
       </c>
       <c r="D71">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>66</v>
       </c>
       <c r="B72">
         <v>2.5</v>
       </c>
       <c r="C72" t="s">
         <v>215</v>
       </c>
       <c r="D72">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>67</v>
       </c>
       <c r="B73">
         <v>2.5</v>
       </c>
       <c r="C73" t="s">
         <v>216</v>
       </c>
       <c r="D73">
         <v>21</v>
       </c>
       <c r="E73" t="s">
         <v>31</v>
       </c>
     </row>
@@ -4159,51 +4159,51 @@
       </c>
       <c r="C79" t="s">
         <v>223</v>
       </c>
       <c r="D79">
         <v>19</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
       <c r="F79" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>74</v>
       </c>
       <c r="B80">
         <v>2.5</v>
       </c>
       <c r="C80" t="s">
         <v>224</v>
       </c>
       <c r="D80">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E80" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>75</v>
       </c>
       <c r="B81">
         <v>2.5</v>
       </c>
       <c r="C81" t="s">
         <v>225</v>
       </c>
       <c r="D81">
         <v>20</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
       <c r="F81" t="s">
         <v>12</v>
       </c>
     </row>
@@ -4378,85 +4378,85 @@
     <row r="91" spans="1:6">
       <c r="A91">
         <v>85</v>
       </c>
       <c r="C91" t="s">
         <v>236</v>
       </c>
       <c r="D91">
         <v>19</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
       <c r="F91" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>86</v>
       </c>
       <c r="C92" t="s">
         <v>237</v>
       </c>
       <c r="D92">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
       <c r="F92" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>87</v>
       </c>
       <c r="C93" t="s">
         <v>238</v>
       </c>
       <c r="D93">
         <v>16</v>
       </c>
       <c r="E93" t="s">
         <v>7</v>
       </c>
       <c r="F93" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>88</v>
       </c>
       <c r="C94" t="s">
         <v>239</v>
       </c>
       <c r="D94">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E94" t="s">
         <v>7</v>
       </c>
       <c r="F94" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>89</v>
       </c>
       <c r="C95" t="s">
         <v>240</v>
       </c>
       <c r="D95">
         <v>17</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
       <c r="F95" t="s">
         <v>10</v>
       </c>
     </row>