--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -1195,51 +1195,51 @@
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>21</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5">
         <v>96.0</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6">
         <v>78.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
     </row>
@@ -1503,51 +1503,51 @@
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>50</v>
       </c>
       <c r="D20">
         <v>22</v>
       </c>
       <c r="E20" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>17</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>52</v>
       </c>
       <c r="D21">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E21" t="s">
         <v>49</v>
       </c>
       <c r="F21" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>18</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>54</v>
       </c>
       <c r="D22">
         <v>22</v>
       </c>
       <c r="E22" t="s">
         <v>51</v>
       </c>
     </row>
@@ -1560,71 +1560,71 @@
       </c>
       <c r="C23" t="s">
         <v>55</v>
       </c>
       <c r="D23">
         <v>22</v>
       </c>
       <c r="E23" t="s">
         <v>46</v>
       </c>
       <c r="F23" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>20</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>57</v>
       </c>
       <c r="D24">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E24" t="s">
         <v>49</v>
       </c>
       <c r="F24" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>21</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>59</v>
       </c>
       <c r="D25">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E25" t="s">
         <v>23</v>
       </c>
       <c r="F25" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>22</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>60</v>
       </c>
       <c r="D26">
         <v>22</v>
       </c>
       <c r="E26" t="s">
         <v>46</v>
       </c>
       <c r="F26" t="s">
@@ -1680,51 +1680,51 @@
       </c>
       <c r="C29" t="s">
         <v>65</v>
       </c>
       <c r="D29">
         <v>22</v>
       </c>
       <c r="E29" t="s">
         <v>43</v>
       </c>
       <c r="F29" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>26</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>67</v>
       </c>
       <c r="D30">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E30" t="s">
         <v>68</v>
       </c>
       <c r="F30" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>27</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>70</v>
       </c>
       <c r="D31">
         <v>22</v>
       </c>
       <c r="E31" t="s">
         <v>51</v>
       </c>
     </row>
@@ -2074,111 +2074,111 @@
       </c>
       <c r="C49" t="s">
         <v>104</v>
       </c>
       <c r="D49">
         <v>21</v>
       </c>
       <c r="E49" t="s">
         <v>68</v>
       </c>
       <c r="F49" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>46</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>105</v>
       </c>
       <c r="D50">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E50" t="s">
         <v>38</v>
       </c>
       <c r="F50" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>47</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>107</v>
       </c>
       <c r="D51">
         <v>23</v>
       </c>
       <c r="E51" t="s">
         <v>108</v>
       </c>
       <c r="F51" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>48</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>109</v>
       </c>
       <c r="D52">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E52" t="s">
         <v>13</v>
       </c>
       <c r="F52" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>49</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>110</v>
       </c>
       <c r="D53">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E53" t="s">
         <v>46</v>
       </c>
       <c r="F53" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>50</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>111</v>
       </c>
       <c r="D54">
         <v>22</v>
       </c>
       <c r="E54" t="s">
         <v>23</v>
       </c>
       <c r="F54" t="s">
@@ -2194,51 +2194,51 @@
       </c>
       <c r="C55" t="s">
         <v>112</v>
       </c>
       <c r="D55">
         <v>20</v>
       </c>
       <c r="E55" t="s">
         <v>100</v>
       </c>
       <c r="F55" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>52</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>113</v>
       </c>
       <c r="D56">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E56" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>53</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>114</v>
       </c>
       <c r="D57">
         <v>23</v>
       </c>
       <c r="E57" t="s">
         <v>49</v>
       </c>
       <c r="F57" t="s">
         <v>115</v>
       </c>
     </row>
@@ -2425,51 +2425,51 @@
       </c>
       <c r="C67" t="s">
         <v>132</v>
       </c>
       <c r="D67">
         <v>21</v>
       </c>
       <c r="E67" t="s">
         <v>23</v>
       </c>
       <c r="F67" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>64</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>133</v>
       </c>
       <c r="D68">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E68" t="s">
         <v>49</v>
       </c>
       <c r="F68" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>65</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>134</v>
       </c>
       <c r="D69">
         <v>22</v>
       </c>
       <c r="E69" t="s">
         <v>13</v>
       </c>
       <c r="F69" t="s">
@@ -2525,51 +2525,51 @@
       </c>
       <c r="C72" t="s">
         <v>138</v>
       </c>
       <c r="D72">
         <v>20</v>
       </c>
       <c r="E72" t="s">
         <v>119</v>
       </c>
       <c r="F72" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>69</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>140</v>
       </c>
       <c r="D73">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E73" t="s">
         <v>38</v>
       </c>
       <c r="F73" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>70</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>142</v>
       </c>
       <c r="D74">
         <v>20</v>
       </c>
       <c r="E74" t="s">
         <v>49</v>
       </c>
     </row>
@@ -2742,51 +2742,51 @@
       </c>
       <c r="C83" t="s">
         <v>155</v>
       </c>
       <c r="D83">
         <v>22</v>
       </c>
       <c r="E83" t="s">
         <v>13</v>
       </c>
       <c r="F83" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>80</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>156</v>
       </c>
       <c r="D84">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E84" t="s">
         <v>49</v>
       </c>
       <c r="F84" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>81</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>158</v>
       </c>
       <c r="D85">
         <v>22</v>
       </c>
       <c r="E85" t="s">
         <v>23</v>
       </c>
       <c r="F85" t="s">
@@ -2953,91 +2953,91 @@
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>169</v>
       </c>
       <c r="D94">
         <v>23</v>
       </c>
       <c r="E94" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>91</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>170</v>
       </c>
       <c r="D95">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E95" t="s">
         <v>10</v>
       </c>
       <c r="F95" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>92</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>171</v>
       </c>
       <c r="D96">
         <v>21</v>
       </c>
       <c r="E96" t="s">
         <v>49</v>
       </c>
       <c r="F96" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>93</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>172</v>
       </c>
       <c r="D97">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E97" t="s">
         <v>7</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>94</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>173</v>
       </c>
       <c r="D98">
         <v>21</v>
       </c>
       <c r="E98" t="s">
         <v>10</v>
       </c>
       <c r="F98" t="s">
@@ -3053,51 +3053,51 @@
       </c>
       <c r="C99" t="s">
         <v>174</v>
       </c>
       <c r="D99">
         <v>22</v>
       </c>
       <c r="E99" t="s">
         <v>23</v>
       </c>
       <c r="F99" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>96</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>176</v>
       </c>
       <c r="D100">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E100" t="s">
         <v>43</v>
       </c>
       <c r="F100" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>97</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>177</v>
       </c>
       <c r="D101">
         <v>22</v>
       </c>
       <c r="E101" t="s">
         <v>119</v>
       </c>
       <c r="F101" t="s">
@@ -3250,99 +3250,99 @@
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>187</v>
       </c>
       <c r="D109">
         <v>20</v>
       </c>
       <c r="E109" t="s">
         <v>20</v>
       </c>
       <c r="F109" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>106</v>
       </c>
       <c r="C110" t="s">
         <v>188</v>
       </c>
       <c r="D110">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E110" t="s">
         <v>38</v>
       </c>
       <c r="F110" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>107</v>
       </c>
       <c r="C111" t="s">
         <v>189</v>
       </c>
       <c r="D111">
         <v>23</v>
       </c>
       <c r="E111" t="s">
         <v>119</v>
       </c>
       <c r="F111" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>108</v>
       </c>
       <c r="C112" t="s">
         <v>190</v>
       </c>
       <c r="D112">
         <v>21</v>
       </c>
       <c r="E112" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>108</v>
       </c>
       <c r="C113" t="s">
         <v>191</v>
       </c>
       <c r="D113">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E113" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>110</v>
       </c>
       <c r="C114" t="s">
         <v>192</v>
       </c>
       <c r="D114">
         <v>21</v>
       </c>
       <c r="E114" t="s">
         <v>74</v>
       </c>
       <c r="F114" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>111</v>
@@ -3377,51 +3377,51 @@
     <row r="117" spans="1:6">
       <c r="A117">
         <v>113</v>
       </c>
       <c r="C117" t="s">
         <v>195</v>
       </c>
       <c r="D117">
         <v>20</v>
       </c>
       <c r="E117" t="s">
         <v>10</v>
       </c>
       <c r="F117" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>114</v>
       </c>
       <c r="C118" t="s">
         <v>196</v>
       </c>
       <c r="D118">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E118" t="s">
         <v>119</v>
       </c>
       <c r="F118" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>115</v>
       </c>
       <c r="C119" t="s">
         <v>197</v>
       </c>
       <c r="D119">
         <v>21</v>
       </c>
       <c r="E119" t="s">
         <v>119</v>
       </c>
       <c r="F119" t="s">
         <v>147</v>
       </c>
     </row>
@@ -3581,68 +3581,68 @@
     <row r="129" spans="1:6">
       <c r="A129">
         <v>122</v>
       </c>
       <c r="C129" t="s">
         <v>209</v>
       </c>
       <c r="D129">
         <v>22</v>
       </c>
       <c r="E129" t="s">
         <v>10</v>
       </c>
       <c r="F129" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>126</v>
       </c>
       <c r="C130" t="s">
         <v>210</v>
       </c>
       <c r="D130">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E130" t="s">
         <v>10</v>
       </c>
       <c r="F130" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>126</v>
       </c>
       <c r="C131" t="s">
         <v>211</v>
       </c>
       <c r="D131">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E131" t="s">
         <v>10</v>
       </c>
       <c r="F131" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>128</v>
       </c>
       <c r="C132" t="s">
         <v>212</v>
       </c>
       <c r="D132">
         <v>19</v>
       </c>
       <c r="E132" t="s">
         <v>10</v>
       </c>
       <c r="F132" t="s">
         <v>184</v>
       </c>
     </row>