--- v1 (2026-07-16)
+++ v2 (2026-10-15)
@@ -1252,71 +1252,71 @@
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
         <v>22</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8">
         <v>60.0</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>23</v>
       </c>
       <c r="F8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>5</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
         <v>23</v>
       </c>
       <c r="F9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>6</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10">
         <v>22</v>
       </c>
       <c r="E10" t="s">
         <v>23</v>
       </c>
       <c r="F10" t="s">
@@ -1352,91 +1352,91 @@
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12">
         <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>9</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E13" t="s">
         <v>33</v>
       </c>
       <c r="F13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>10</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14">
         <v>23</v>
       </c>
       <c r="E14" t="s">
         <v>13</v>
       </c>
       <c r="F14" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>11</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>38</v>
       </c>
       <c r="F15" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>12</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>40</v>
       </c>
       <c r="D16">
         <v>22</v>
       </c>
       <c r="E16" t="s">
         <v>41</v>
       </c>
     </row>
@@ -1469,68 +1469,68 @@
       </c>
       <c r="C18" t="s">
         <v>45</v>
       </c>
       <c r="D18">
         <v>22</v>
       </c>
       <c r="E18" t="s">
         <v>46</v>
       </c>
       <c r="F18" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>15</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>48</v>
       </c>
       <c r="D19">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E19" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>16</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>50</v>
       </c>
       <c r="D20">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>17</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>52</v>
       </c>
       <c r="D21">
         <v>22</v>
       </c>
       <c r="E21" t="s">
         <v>49</v>
       </c>
       <c r="F21" t="s">
         <v>53</v>
       </c>
     </row>
@@ -1717,51 +1717,51 @@
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>70</v>
       </c>
       <c r="D31">
         <v>22</v>
       </c>
       <c r="E31" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>28</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>71</v>
       </c>
       <c r="D32">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E32" t="s">
         <v>49</v>
       </c>
       <c r="F32" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>29</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>73</v>
       </c>
       <c r="D33">
         <v>23</v>
       </c>
       <c r="E33" t="s">
         <v>74</v>
       </c>
       <c r="F33" t="s">
@@ -1877,91 +1877,91 @@
       </c>
       <c r="C39" t="s">
         <v>85</v>
       </c>
       <c r="D39">
         <v>22</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>35</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>86</v>
       </c>
       <c r="D40">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E40" t="s">
         <v>23</v>
       </c>
       <c r="F40" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>37</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>88</v>
       </c>
       <c r="D41">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>38</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>89</v>
       </c>
       <c r="D42">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E42" t="s">
         <v>90</v>
       </c>
       <c r="F42" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>38</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>92</v>
       </c>
       <c r="D43">
         <v>22</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43" t="s">
@@ -2251,51 +2251,51 @@
       </c>
       <c r="C58" t="s">
         <v>116</v>
       </c>
       <c r="D58">
         <v>23</v>
       </c>
       <c r="E58" t="s">
         <v>13</v>
       </c>
       <c r="F58" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>55</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>118</v>
       </c>
       <c r="D59">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E59" t="s">
         <v>119</v>
       </c>
       <c r="F59" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>56</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>121</v>
       </c>
       <c r="D60">
         <v>20</v>
       </c>
       <c r="E60" t="s">
         <v>82</v>
       </c>
       <c r="F60" t="s">
@@ -2405,151 +2405,151 @@
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>131</v>
       </c>
       <c r="D66">
         <v>21</v>
       </c>
       <c r="E66" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>63</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>132</v>
       </c>
       <c r="D67">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E67" t="s">
         <v>23</v>
       </c>
       <c r="F67" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>64</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>133</v>
       </c>
       <c r="D68">
         <v>21</v>
       </c>
       <c r="E68" t="s">
         <v>49</v>
       </c>
       <c r="F68" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>65</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>134</v>
       </c>
       <c r="D69">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E69" t="s">
         <v>13</v>
       </c>
       <c r="F69" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>66</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>135</v>
       </c>
       <c r="D70">
         <v>22</v>
       </c>
       <c r="E70" t="s">
         <v>13</v>
       </c>
       <c r="F70" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>67</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>137</v>
       </c>
       <c r="D71">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E71" t="s">
         <v>10</v>
       </c>
       <c r="F71" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>68</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>138</v>
       </c>
       <c r="D72">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E72" t="s">
         <v>119</v>
       </c>
       <c r="F72" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>69</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>140</v>
       </c>
       <c r="D73">
         <v>22</v>
       </c>
       <c r="E73" t="s">
         <v>38</v>
       </c>
       <c r="F73" t="s">
@@ -2782,108 +2782,108 @@
       </c>
       <c r="C85" t="s">
         <v>158</v>
       </c>
       <c r="D85">
         <v>22</v>
       </c>
       <c r="E85" t="s">
         <v>23</v>
       </c>
       <c r="F85" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>82</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>159</v>
       </c>
       <c r="D86">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E86" t="s">
         <v>33</v>
       </c>
       <c r="F86" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>83</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>161</v>
       </c>
       <c r="D87">
         <v>20</v>
       </c>
       <c r="E87" t="s">
         <v>38</v>
       </c>
       <c r="F87" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>84</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>162</v>
       </c>
       <c r="D88">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E88" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>85</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>163</v>
       </c>
       <c r="D89">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E89" t="s">
         <v>13</v>
       </c>
       <c r="F89" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>86</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>164</v>
       </c>
       <c r="D90">
         <v>23</v>
       </c>
       <c r="E90" t="s">
         <v>46</v>
       </c>
       <c r="F90" t="s">
@@ -3013,71 +3013,71 @@
       </c>
       <c r="C97" t="s">
         <v>172</v>
       </c>
       <c r="D97">
         <v>22</v>
       </c>
       <c r="E97" t="s">
         <v>7</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>94</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>173</v>
       </c>
       <c r="D98">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E98" t="s">
         <v>10</v>
       </c>
       <c r="F98" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>95</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>174</v>
       </c>
       <c r="D99">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E99" t="s">
         <v>23</v>
       </c>
       <c r="F99" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>96</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>176</v>
       </c>
       <c r="D100">
         <v>22</v>
       </c>
       <c r="E100" t="s">
         <v>43</v>
       </c>
       <c r="F100" t="s">
@@ -3113,91 +3113,91 @@
       </c>
       <c r="C102" t="s">
         <v>179</v>
       </c>
       <c r="D102">
         <v>20</v>
       </c>
       <c r="E102" t="s">
         <v>10</v>
       </c>
       <c r="F102" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>98</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>180</v>
       </c>
       <c r="D103">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E103" t="s">
         <v>10</v>
       </c>
       <c r="F103" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>100</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>181</v>
       </c>
       <c r="D104">
         <v>21</v>
       </c>
       <c r="E104" t="s">
         <v>46</v>
       </c>
       <c r="F104" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>101</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>182</v>
       </c>
       <c r="D105">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E105" t="s">
         <v>119</v>
       </c>
       <c r="F105" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>102</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>183</v>
       </c>
       <c r="D106">
         <v>23</v>
       </c>
       <c r="E106" t="s">
         <v>10</v>
       </c>
       <c r="F106" t="s">
@@ -3312,51 +3312,51 @@
         <v>49</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>108</v>
       </c>
       <c r="C113" t="s">
         <v>191</v>
       </c>
       <c r="D113">
         <v>21</v>
       </c>
       <c r="E113" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>110</v>
       </c>
       <c r="C114" t="s">
         <v>192</v>
       </c>
       <c r="D114">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E114" t="s">
         <v>74</v>
       </c>
       <c r="F114" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>111</v>
       </c>
       <c r="C115" t="s">
         <v>193</v>
       </c>
       <c r="D115">
         <v>21</v>
       </c>
       <c r="E115" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>112</v>
@@ -3411,51 +3411,51 @@
     <row r="119" spans="1:6">
       <c r="A119">
         <v>115</v>
       </c>
       <c r="C119" t="s">
         <v>197</v>
       </c>
       <c r="D119">
         <v>21</v>
       </c>
       <c r="E119" t="s">
         <v>119</v>
       </c>
       <c r="F119" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>116</v>
       </c>
       <c r="C120" t="s">
         <v>198</v>
       </c>
       <c r="D120">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E120" t="s">
         <v>43</v>
       </c>
       <c r="F120" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>117</v>
       </c>
       <c r="C121" t="s">
         <v>200</v>
       </c>
       <c r="D121">
         <v>21</v>
       </c>
       <c r="E121" t="s">
         <v>10</v>
       </c>
       <c r="F121" t="s">
         <v>184</v>
       </c>
     </row>
@@ -3496,51 +3496,51 @@
     <row r="124" spans="1:6">
       <c r="A124">
         <v>119</v>
       </c>
       <c r="C124" t="s">
         <v>203</v>
       </c>
       <c r="D124">
         <v>19</v>
       </c>
       <c r="E124" t="s">
         <v>10</v>
       </c>
       <c r="F124" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>121</v>
       </c>
       <c r="C125" t="s">
         <v>204</v>
       </c>
       <c r="D125">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E125" t="s">
         <v>10</v>
       </c>
       <c r="F125" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>122</v>
       </c>
       <c r="C126" t="s">
         <v>206</v>
       </c>
       <c r="D126">
         <v>20</v>
       </c>
       <c r="E126" t="s">
         <v>10</v>
       </c>
       <c r="F126" t="s">
         <v>18</v>
       </c>
     </row>
@@ -3632,51 +3632,51 @@
     <row r="132" spans="1:6">
       <c r="A132">
         <v>128</v>
       </c>
       <c r="C132" t="s">
         <v>212</v>
       </c>
       <c r="D132">
         <v>19</v>
       </c>
       <c r="E132" t="s">
         <v>10</v>
       </c>
       <c r="F132" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>129</v>
       </c>
       <c r="C133" t="s">
         <v>213</v>
       </c>
       <c r="D133">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E133" t="s">
         <v>10</v>
       </c>
       <c r="F133" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>130</v>
       </c>
       <c r="C134" t="s">
         <v>215</v>
       </c>
       <c r="D134">
         <v>20</v>
       </c>
       <c r="E134" t="s">
         <v>10</v>
       </c>
       <c r="F134" t="s">
         <v>216</v>
       </c>
     </row>