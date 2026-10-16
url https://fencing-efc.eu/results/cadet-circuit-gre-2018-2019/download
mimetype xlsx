--- v1 (2026-07-16)
+++ v2 (2026-10-16)
@@ -1023,51 +1023,51 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>21</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>1</v>
@@ -1157,91 +1157,91 @@
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9">
         <v>22</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>6</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E10" t="s">
         <v>27</v>
       </c>
       <c r="F10" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>7</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11">
         <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>30</v>
       </c>
       <c r="F11" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>8</v>
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>32</v>
       </c>
       <c r="D12">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>19</v>
       </c>
       <c r="F12" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>9</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>34</v>
       </c>
       <c r="D13">
         <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>22</v>
       </c>
       <c r="F13" t="s">
@@ -1671,71 +1671,71 @@
       </c>
       <c r="C35" t="s">
         <v>77</v>
       </c>
       <c r="D35">
         <v>22</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>32</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>79</v>
       </c>
       <c r="D36">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E36" t="s">
         <v>22</v>
       </c>
       <c r="F36" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>33</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>80</v>
       </c>
       <c r="D37">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E37" t="s">
         <v>56</v>
       </c>
       <c r="F37" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>34</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>81</v>
       </c>
       <c r="D38">
         <v>23</v>
       </c>
       <c r="E38" t="s">
         <v>27</v>
       </c>
       <c r="F38" t="s">
@@ -1771,88 +1771,88 @@
       </c>
       <c r="C40" t="s">
         <v>83</v>
       </c>
       <c r="D40">
         <v>22</v>
       </c>
       <c r="E40" t="s">
         <v>22</v>
       </c>
       <c r="F40" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>37</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>84</v>
       </c>
       <c r="D41">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E41" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>38</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>85</v>
       </c>
       <c r="D42">
         <v>22</v>
       </c>
       <c r="E42" t="s">
         <v>19</v>
       </c>
       <c r="F42" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>39</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>86</v>
       </c>
       <c r="D43">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E43" t="s">
         <v>87</v>
       </c>
       <c r="F43" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>40</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>89</v>
       </c>
       <c r="D44">
         <v>22</v>
       </c>
       <c r="E44" t="s">
         <v>90</v>
       </c>
     </row>
@@ -1862,51 +1862,51 @@
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>91</v>
       </c>
       <c r="D45">
         <v>24</v>
       </c>
       <c r="E45" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>42</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>92</v>
       </c>
       <c r="D46">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E46" t="s">
         <v>45</v>
       </c>
       <c r="F46" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>43</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>94</v>
       </c>
       <c r="D47">
         <v>24</v>
       </c>
       <c r="E47" t="s">
         <v>22</v>
       </c>
       <c r="F47" t="s">
@@ -2002,51 +2002,51 @@
       </c>
       <c r="C52" t="s">
         <v>102</v>
       </c>
       <c r="D52">
         <v>24</v>
       </c>
       <c r="E52" t="s">
         <v>22</v>
       </c>
       <c r="F52" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>49</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>103</v>
       </c>
       <c r="D53">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E53" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>50</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>104</v>
       </c>
       <c r="D54">
         <v>22</v>
       </c>
       <c r="E54" t="s">
         <v>22</v>
       </c>
       <c r="F54" t="s">
         <v>105</v>
       </c>
     </row>
@@ -2059,51 +2059,51 @@
       </c>
       <c r="C55" t="s">
         <v>106</v>
       </c>
       <c r="D55">
         <v>23</v>
       </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
       <c r="F55" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>51</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>108</v>
       </c>
       <c r="D56">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E56" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>53</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>109</v>
       </c>
       <c r="D57">
         <v>24</v>
       </c>
       <c r="E57" t="s">
         <v>22</v>
       </c>
       <c r="F57" t="s">
         <v>110</v>
       </c>
     </row>
@@ -2187,51 +2187,51 @@
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>117</v>
       </c>
       <c r="D62">
         <v>23</v>
       </c>
       <c r="E62" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>59</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>118</v>
       </c>
       <c r="D63">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E63" t="s">
         <v>10</v>
       </c>
       <c r="F63" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>60</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>119</v>
       </c>
       <c r="D64">
         <v>23</v>
       </c>
       <c r="E64" t="s">
         <v>37</v>
       </c>
       <c r="F64" t="s">
@@ -2327,51 +2327,51 @@
       </c>
       <c r="C69" t="s">
         <v>126</v>
       </c>
       <c r="D69">
         <v>21</v>
       </c>
       <c r="E69" t="s">
         <v>22</v>
       </c>
       <c r="F69" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>66</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>127</v>
       </c>
       <c r="D70">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
       <c r="F70" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>67</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>129</v>
       </c>
       <c r="D71">
         <v>22</v>
       </c>
       <c r="E71" t="s">
         <v>45</v>
       </c>
       <c r="F71" t="s">
@@ -2444,91 +2444,91 @@
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>135</v>
       </c>
       <c r="D75">
         <v>22</v>
       </c>
       <c r="E75" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>72</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>136</v>
       </c>
       <c r="D76">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E76" t="s">
         <v>52</v>
       </c>
       <c r="F76" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>72</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>137</v>
       </c>
       <c r="D77">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
       <c r="F77" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>74</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>139</v>
       </c>
       <c r="D78">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E78" t="s">
         <v>52</v>
       </c>
       <c r="F78" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>75</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>140</v>
       </c>
       <c r="D79">
         <v>24</v>
       </c>
       <c r="E79" t="s">
         <v>52</v>
       </c>
       <c r="F79" t="s">
@@ -2638,136 +2638,136 @@
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>147</v>
       </c>
       <c r="D85">
         <v>22</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
       <c r="F85" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>83</v>
       </c>
       <c r="C86" t="s">
         <v>149</v>
       </c>
       <c r="D86">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
       <c r="F86" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>84</v>
       </c>
       <c r="C87" t="s">
         <v>151</v>
       </c>
       <c r="D87">
         <v>23</v>
       </c>
       <c r="E87" t="s">
         <v>7</v>
       </c>
       <c r="F87" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>85</v>
       </c>
       <c r="C88" t="s">
         <v>153</v>
       </c>
       <c r="D88">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E88" t="s">
         <v>19</v>
       </c>
       <c r="F88" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>86</v>
       </c>
       <c r="C89" t="s">
         <v>154</v>
       </c>
       <c r="D89">
         <v>22</v>
       </c>
       <c r="E89" t="s">
         <v>10</v>
       </c>
       <c r="F89" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>87</v>
       </c>
       <c r="C90" t="s">
         <v>155</v>
       </c>
       <c r="D90">
         <v>21</v>
       </c>
       <c r="E90" t="s">
         <v>19</v>
       </c>
       <c r="F90" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>88</v>
       </c>
       <c r="C91" t="s">
         <v>157</v>
       </c>
       <c r="D91">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E91" t="s">
         <v>27</v>
       </c>
       <c r="F91" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>88</v>
       </c>
       <c r="C92" t="s">
         <v>158</v>
       </c>
       <c r="D92">
         <v>21</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
       <c r="F92" t="s">
         <v>148</v>
       </c>
     </row>
@@ -2808,102 +2808,102 @@
     <row r="95" spans="1:6">
       <c r="A95">
         <v>92</v>
       </c>
       <c r="C95" t="s">
         <v>161</v>
       </c>
       <c r="D95">
         <v>22</v>
       </c>
       <c r="E95" t="s">
         <v>27</v>
       </c>
       <c r="F95" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>93</v>
       </c>
       <c r="C96" t="s">
         <v>162</v>
       </c>
       <c r="D96">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E96" t="s">
         <v>22</v>
       </c>
       <c r="F96" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>94</v>
       </c>
       <c r="C97" t="s">
         <v>163</v>
       </c>
       <c r="D97">
         <v>20</v>
       </c>
       <c r="E97" t="s">
         <v>10</v>
       </c>
       <c r="F97" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>95</v>
       </c>
       <c r="C98" t="s">
         <v>164</v>
       </c>
       <c r="D98">
         <v>24</v>
       </c>
       <c r="E98" t="s">
         <v>7</v>
       </c>
       <c r="F98" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>95</v>
       </c>
       <c r="C99" t="s">
         <v>165</v>
       </c>
       <c r="D99">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E99" t="s">
         <v>10</v>
       </c>
       <c r="F99" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>97</v>
       </c>
       <c r="C100" t="s">
         <v>166</v>
       </c>
       <c r="D100">
         <v>23</v>
       </c>
       <c r="E100" t="s">
         <v>19</v>
       </c>
       <c r="F100" t="s">
         <v>167</v>
       </c>
     </row>