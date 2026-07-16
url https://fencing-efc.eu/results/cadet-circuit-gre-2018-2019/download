--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -1297,51 +1297,51 @@
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16">
         <v>24</v>
       </c>
       <c r="E16" t="s">
         <v>22</v>
       </c>
       <c r="F16" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>13</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E17" t="s">
         <v>27</v>
       </c>
       <c r="F17" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>14</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>42</v>
       </c>
       <c r="D18">
         <v>24</v>
       </c>
       <c r="E18" t="s">
         <v>13</v>
       </c>
       <c r="F18" t="s">
@@ -1394,51 +1394,51 @@
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21">
         <v>22</v>
       </c>
       <c r="E21" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>18</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>52</v>
       </c>
       <c r="F22" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>19</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>54</v>
       </c>
       <c r="D23">
         <v>22</v>
       </c>
       <c r="E23" t="s">
         <v>27</v>
       </c>
       <c r="F23" t="s">
@@ -1454,51 +1454,51 @@
       </c>
       <c r="C24" t="s">
         <v>55</v>
       </c>
       <c r="D24">
         <v>22</v>
       </c>
       <c r="E24" t="s">
         <v>56</v>
       </c>
       <c r="F24" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>21</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>58</v>
       </c>
       <c r="D25">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E25" t="s">
         <v>22</v>
       </c>
       <c r="F25" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>22</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>60</v>
       </c>
       <c r="D26">
         <v>24</v>
       </c>
       <c r="E26" t="s">
         <v>19</v>
       </c>
       <c r="F26" t="s">
@@ -1611,51 +1611,51 @@
       </c>
       <c r="C32" t="s">
         <v>70</v>
       </c>
       <c r="D32">
         <v>22</v>
       </c>
       <c r="E32" t="s">
         <v>52</v>
       </c>
       <c r="F32" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>29</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>72</v>
       </c>
       <c r="D33">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E33" t="s">
         <v>73</v>
       </c>
       <c r="F33" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>30</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>75</v>
       </c>
       <c r="D34">
         <v>21</v>
       </c>
       <c r="E34" t="s">
         <v>30</v>
       </c>
       <c r="F34" t="s">
@@ -1731,51 +1731,51 @@
       </c>
       <c r="C38" t="s">
         <v>81</v>
       </c>
       <c r="D38">
         <v>23</v>
       </c>
       <c r="E38" t="s">
         <v>27</v>
       </c>
       <c r="F38" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>35</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>82</v>
       </c>
       <c r="D39">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E39" t="s">
         <v>30</v>
       </c>
       <c r="F39" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>36</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>83</v>
       </c>
       <c r="D40">
         <v>22</v>
       </c>
       <c r="E40" t="s">
         <v>22</v>
       </c>
       <c r="F40" t="s">
@@ -1902,71 +1902,71 @@
       </c>
       <c r="C47" t="s">
         <v>94</v>
       </c>
       <c r="D47">
         <v>24</v>
       </c>
       <c r="E47" t="s">
         <v>22</v>
       </c>
       <c r="F47" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>44</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>96</v>
       </c>
       <c r="D48">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>45</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>97</v>
       </c>
       <c r="D49">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E49" t="s">
         <v>22</v>
       </c>
       <c r="F49" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>46</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>99</v>
       </c>
       <c r="D50">
         <v>23</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
       <c r="F50" t="s">
@@ -1982,51 +1982,51 @@
       </c>
       <c r="C51" t="s">
         <v>100</v>
       </c>
       <c r="D51">
         <v>23</v>
       </c>
       <c r="E51" t="s">
         <v>52</v>
       </c>
       <c r="F51" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>48</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>102</v>
       </c>
       <c r="D52">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E52" t="s">
         <v>22</v>
       </c>
       <c r="F52" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>49</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>103</v>
       </c>
       <c r="D53">
         <v>22</v>
       </c>
       <c r="E53" t="s">
         <v>22</v>
       </c>
     </row>
@@ -2170,51 +2170,51 @@
       </c>
       <c r="C61" t="s">
         <v>116</v>
       </c>
       <c r="D61">
         <v>21</v>
       </c>
       <c r="E61" t="s">
         <v>56</v>
       </c>
       <c r="F61" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>58</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>117</v>
       </c>
       <c r="D62">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E62" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>59</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>118</v>
       </c>
       <c r="D63">
         <v>22</v>
       </c>
       <c r="E63" t="s">
         <v>10</v>
       </c>
       <c r="F63" t="s">
         <v>78</v>
       </c>
     </row>
@@ -2267,91 +2267,91 @@
       </c>
       <c r="C66" t="s">
         <v>122</v>
       </c>
       <c r="D66">
         <v>22</v>
       </c>
       <c r="E66" t="s">
         <v>56</v>
       </c>
       <c r="F66" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>63</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>123</v>
       </c>
       <c r="D67">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E67" t="s">
         <v>22</v>
       </c>
       <c r="F67" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>64</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>125</v>
       </c>
       <c r="D68">
         <v>24</v>
       </c>
       <c r="E68" t="s">
         <v>10</v>
       </c>
       <c r="F68" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>65</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>126</v>
       </c>
       <c r="D69">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E69" t="s">
         <v>22</v>
       </c>
       <c r="F69" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>66</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>127</v>
       </c>
       <c r="D70">
         <v>20</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
       <c r="F70" t="s">
@@ -2504,51 +2504,51 @@
       </c>
       <c r="C78" t="s">
         <v>139</v>
       </c>
       <c r="D78">
         <v>22</v>
       </c>
       <c r="E78" t="s">
         <v>52</v>
       </c>
       <c r="F78" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>75</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>140</v>
       </c>
       <c r="D79">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E79" t="s">
         <v>52</v>
       </c>
       <c r="F79" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>76</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>141</v>
       </c>
       <c r="D80">
         <v>20</v>
       </c>
       <c r="E80" t="s">
         <v>10</v>
       </c>
       <c r="F80" t="s">
@@ -2581,91 +2581,91 @@
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>143</v>
       </c>
       <c r="D82">
         <v>22</v>
       </c>
       <c r="E82" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>79</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>144</v>
       </c>
       <c r="D83">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E83" t="s">
         <v>52</v>
       </c>
       <c r="F83" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>80</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>146</v>
       </c>
       <c r="D84">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E84" t="s">
         <v>10</v>
       </c>
       <c r="F84" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>81</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>147</v>
       </c>
       <c r="D85">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
       <c r="F85" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>83</v>
       </c>
       <c r="C86" t="s">
         <v>149</v>
       </c>
       <c r="D86">
         <v>21</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
       <c r="F86" t="s">
         <v>150</v>
       </c>
     </row>
@@ -2757,187 +2757,187 @@
     <row r="92" spans="1:6">
       <c r="A92">
         <v>88</v>
       </c>
       <c r="C92" t="s">
         <v>158</v>
       </c>
       <c r="D92">
         <v>21</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
       <c r="F92" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>90</v>
       </c>
       <c r="C93" t="s">
         <v>159</v>
       </c>
       <c r="D93">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E93" t="s">
         <v>7</v>
       </c>
       <c r="F93" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>91</v>
       </c>
       <c r="C94" t="s">
         <v>160</v>
       </c>
       <c r="D94">
         <v>23</v>
       </c>
       <c r="E94" t="s">
         <v>7</v>
       </c>
       <c r="F94" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>92</v>
       </c>
       <c r="C95" t="s">
         <v>161</v>
       </c>
       <c r="D95">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E95" t="s">
         <v>27</v>
       </c>
       <c r="F95" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>93</v>
       </c>
       <c r="C96" t="s">
         <v>162</v>
       </c>
       <c r="D96">
         <v>20</v>
       </c>
       <c r="E96" t="s">
         <v>22</v>
       </c>
       <c r="F96" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>94</v>
       </c>
       <c r="C97" t="s">
         <v>163</v>
       </c>
       <c r="D97">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E97" t="s">
         <v>10</v>
       </c>
       <c r="F97" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>95</v>
       </c>
       <c r="C98" t="s">
         <v>164</v>
       </c>
       <c r="D98">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E98" t="s">
         <v>7</v>
       </c>
       <c r="F98" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>95</v>
       </c>
       <c r="C99" t="s">
         <v>165</v>
       </c>
       <c r="D99">
         <v>20</v>
       </c>
       <c r="E99" t="s">
         <v>10</v>
       </c>
       <c r="F99" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>97</v>
       </c>
       <c r="C100" t="s">
         <v>166</v>
       </c>
       <c r="D100">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E100" t="s">
         <v>19</v>
       </c>
       <c r="F100" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>98</v>
       </c>
       <c r="C101" t="s">
         <v>168</v>
       </c>
       <c r="D101">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E101" t="s">
         <v>7</v>
       </c>
       <c r="F101" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>99</v>
       </c>
       <c r="C102" t="s">
         <v>169</v>
       </c>
       <c r="D102">
         <v>21</v>
       </c>
       <c r="E102" t="s">
         <v>7</v>
       </c>
       <c r="F102" t="s">
         <v>148</v>
       </c>
     </row>