--- v1 (2026-07-16)
+++ v2 (2026-10-16)
@@ -1030,91 +1030,91 @@
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>25</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>19</v>
       </c>
       <c r="F6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
         <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="F8" t="s">
@@ -1130,51 +1130,51 @@
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
         <v>25</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>33.0</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>33.0</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
         <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>28</v>
       </c>
       <c r="F11" t="s">
@@ -1227,51 +1227,51 @@
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14">
         <v>24</v>
       </c>
       <c r="E14" t="s">
         <v>36</v>
       </c>
       <c r="F14" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>38</v>
       </c>
       <c r="D15">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E15" t="s">
         <v>24</v>
       </c>
       <c r="F15" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16">
         <v>23</v>
       </c>
       <c r="E16" t="s">
         <v>16</v>
       </c>
       <c r="F16" t="s">
@@ -1307,51 +1307,51 @@
       </c>
       <c r="C18" t="s">
         <v>44</v>
       </c>
       <c r="D18">
         <v>25</v>
       </c>
       <c r="E18" t="s">
         <v>13</v>
       </c>
       <c r="F18" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>18.0</v>
       </c>
       <c r="C19" t="s">
         <v>46</v>
       </c>
       <c r="D19">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E19" t="s">
         <v>16</v>
       </c>
       <c r="F19" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>18.0</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20">
         <v>25</v>
       </c>
       <c r="E20" t="s">
         <v>42</v>
       </c>
       <c r="F20" t="s">
@@ -1407,51 +1407,51 @@
       </c>
       <c r="C23" t="s">
         <v>54</v>
       </c>
       <c r="D23">
         <v>23</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>18.0</v>
       </c>
       <c r="C24" t="s">
         <v>55</v>
       </c>
       <c r="D24">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E24" t="s">
         <v>19</v>
       </c>
       <c r="F24" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>18.0</v>
       </c>
       <c r="C25" t="s">
         <v>57</v>
       </c>
       <c r="D25">
         <v>24</v>
       </c>
       <c r="E25" t="s">
         <v>19</v>
       </c>
       <c r="F25" t="s">
@@ -1544,51 +1544,51 @@
       </c>
       <c r="C30" t="s">
         <v>64</v>
       </c>
       <c r="D30">
         <v>25</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>65</v>
       </c>
       <c r="D31">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E31" t="s">
         <v>19</v>
       </c>
       <c r="F31" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>67</v>
       </c>
       <c r="D32">
         <v>23</v>
       </c>
       <c r="E32" t="s">
         <v>13</v>
       </c>
       <c r="F32" t="s">
@@ -1621,51 +1621,51 @@
       </c>
       <c r="C34" t="s">
         <v>70</v>
       </c>
       <c r="D34">
         <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>19</v>
       </c>
       <c r="F34" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>71</v>
       </c>
       <c r="D35">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E35" t="s">
         <v>72</v>
       </c>
       <c r="F35" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>74</v>
       </c>
       <c r="D36">
         <v>22</v>
       </c>
       <c r="E36" t="s">
         <v>16</v>
       </c>
       <c r="F36" t="s">
@@ -1681,51 +1681,51 @@
       </c>
       <c r="C37" t="s">
         <v>75</v>
       </c>
       <c r="D37">
         <v>24</v>
       </c>
       <c r="E37" t="s">
         <v>13</v>
       </c>
       <c r="F37" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>77</v>
       </c>
       <c r="D38">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E38" t="s">
         <v>13</v>
       </c>
       <c r="F38" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>78</v>
       </c>
       <c r="D39">
         <v>23</v>
       </c>
       <c r="E39" t="s">
         <v>24</v>
       </c>
       <c r="F39" t="s">
@@ -1841,51 +1841,51 @@
       </c>
       <c r="C45" t="s">
         <v>88</v>
       </c>
       <c r="D45">
         <v>22</v>
       </c>
       <c r="E45" t="s">
         <v>19</v>
       </c>
       <c r="F45" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>89</v>
       </c>
       <c r="D46">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E46" t="s">
         <v>36</v>
       </c>
       <c r="F46" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>91</v>
       </c>
       <c r="D47">
         <v>23</v>
       </c>
       <c r="E47" t="s">
         <v>13</v>
       </c>
       <c r="F47" t="s">
@@ -1898,91 +1898,91 @@
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>93</v>
       </c>
       <c r="D48">
         <v>24</v>
       </c>
       <c r="E48" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>95</v>
       </c>
       <c r="D49">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E49" t="s">
         <v>19</v>
       </c>
       <c r="F49" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>96</v>
       </c>
       <c r="D50">
         <v>23</v>
       </c>
       <c r="E50" t="s">
         <v>24</v>
       </c>
       <c r="F50" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>97</v>
       </c>
       <c r="D51">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E51" t="s">
         <v>13</v>
       </c>
       <c r="F51" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>98</v>
       </c>
       <c r="D52">
         <v>24</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
@@ -2018,51 +2018,51 @@
       </c>
       <c r="C54" t="s">
         <v>100</v>
       </c>
       <c r="D54">
         <v>22</v>
       </c>
       <c r="E54" t="s">
         <v>13</v>
       </c>
       <c r="F54" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>101</v>
       </c>
       <c r="D55">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E55" t="s">
         <v>16</v>
       </c>
       <c r="F55" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>102</v>
       </c>
       <c r="D56">
         <v>24</v>
       </c>
       <c r="E56" t="s">
         <v>19</v>
       </c>
       <c r="F56" t="s">
@@ -2195,71 +2195,71 @@
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>113</v>
       </c>
       <c r="D63">
         <v>25</v>
       </c>
       <c r="E63" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>114</v>
       </c>
       <c r="D64">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E64" t="s">
         <v>42</v>
       </c>
       <c r="F64" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>115</v>
       </c>
       <c r="D65">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E65" t="s">
         <v>42</v>
       </c>
       <c r="F65" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>117</v>
       </c>
       <c r="D66">
         <v>23</v>
       </c>
       <c r="E66" t="s">
         <v>16</v>
       </c>
       <c r="F66" t="s">
@@ -2352,91 +2352,91 @@
       </c>
       <c r="C71" t="s">
         <v>124</v>
       </c>
       <c r="D71">
         <v>23</v>
       </c>
       <c r="E71" t="s">
         <v>42</v>
       </c>
       <c r="F71" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>125</v>
       </c>
       <c r="D72">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>126</v>
       </c>
       <c r="D73">
         <v>24</v>
       </c>
       <c r="E73" t="s">
         <v>19</v>
       </c>
       <c r="F73" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>127</v>
       </c>
       <c r="D74">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E74" t="s">
         <v>13</v>
       </c>
       <c r="F74" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>128</v>
       </c>
       <c r="D75">
         <v>22</v>
       </c>
       <c r="E75" t="s">
         <v>16</v>
       </c>
       <c r="F75" t="s">
@@ -2452,91 +2452,91 @@
       </c>
       <c r="C76" t="s">
         <v>129</v>
       </c>
       <c r="D76">
         <v>24</v>
       </c>
       <c r="E76" t="s">
         <v>24</v>
       </c>
       <c r="F76" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>131</v>
       </c>
       <c r="D77">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E77" t="s">
         <v>42</v>
       </c>
       <c r="F77" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>132</v>
       </c>
       <c r="D78">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E78" t="s">
         <v>13</v>
       </c>
       <c r="F78" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>133</v>
       </c>
       <c r="D79">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E79" t="s">
         <v>42</v>
       </c>
       <c r="F79" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>134</v>
       </c>
       <c r="D80">
         <v>22</v>
       </c>
       <c r="E80" t="s">
         <v>42</v>
       </c>
       <c r="F80" t="s">
@@ -2586,51 +2586,51 @@
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>139</v>
       </c>
       <c r="D83">
         <v>23</v>
       </c>
       <c r="E83" t="s">
         <v>42</v>
       </c>
       <c r="F83" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
         <v>140</v>
       </c>
       <c r="D84">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E84" t="s">
         <v>13</v>
       </c>
       <c r="F84" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="C85" t="s">
         <v>141</v>
       </c>
       <c r="D85">
         <v>21</v>
       </c>
       <c r="E85" t="s">
         <v>13</v>
       </c>
       <c r="F85" t="s">
         <v>142</v>
       </c>
     </row>
@@ -2705,85 +2705,85 @@
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="C90" t="s">
         <v>147</v>
       </c>
       <c r="D90">
         <v>23</v>
       </c>
       <c r="E90" t="s">
         <v>13</v>
       </c>
       <c r="F90" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="C91" t="s">
         <v>148</v>
       </c>
       <c r="D91">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E91" t="s">
         <v>13</v>
       </c>
       <c r="F91" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="C92" t="s">
         <v>149</v>
       </c>
       <c r="D92">
         <v>22</v>
       </c>
       <c r="E92" t="s">
         <v>24</v>
       </c>
       <c r="F92" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="C93" t="s">
         <v>150</v>
       </c>
       <c r="D93">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E93" t="s">
         <v>19</v>
       </c>
       <c r="F93" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="C94" t="s">
         <v>151</v>
       </c>
       <c r="D94">
         <v>25</v>
       </c>
       <c r="E94" t="s">
         <v>13</v>
       </c>
       <c r="F94" t="s">
         <v>76</v>
       </c>
     </row>