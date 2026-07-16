--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -1150,51 +1150,51 @@
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
         <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>33.0</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>28</v>
       </c>
       <c r="F11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>33.0</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12">
         <v>25</v>
       </c>
       <c r="E12" t="s">
         <v>31</v>
       </c>
     </row>
@@ -1347,91 +1347,91 @@
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20">
         <v>25</v>
       </c>
       <c r="E20" t="s">
         <v>42</v>
       </c>
       <c r="F20" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>18.0</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E21" t="s">
         <v>19</v>
       </c>
       <c r="F21" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>18.0</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22">
         <v>24</v>
       </c>
       <c r="E22" t="s">
         <v>52</v>
       </c>
       <c r="F22" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>18.0</v>
       </c>
       <c r="C23" t="s">
         <v>54</v>
       </c>
       <c r="D23">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>18.0</v>
       </c>
       <c r="C24" t="s">
         <v>55</v>
       </c>
       <c r="D24">
         <v>24</v>
       </c>
       <c r="E24" t="s">
         <v>19</v>
       </c>
       <c r="F24" t="s">
@@ -1641,71 +1641,71 @@
       </c>
       <c r="C35" t="s">
         <v>71</v>
       </c>
       <c r="D35">
         <v>23</v>
       </c>
       <c r="E35" t="s">
         <v>72</v>
       </c>
       <c r="F35" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>74</v>
       </c>
       <c r="D36">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E36" t="s">
         <v>16</v>
       </c>
       <c r="F36" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>75</v>
       </c>
       <c r="D37">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E37" t="s">
         <v>13</v>
       </c>
       <c r="F37" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>77</v>
       </c>
       <c r="D38">
         <v>22</v>
       </c>
       <c r="E38" t="s">
         <v>13</v>
       </c>
       <c r="F38" t="s">
@@ -1918,51 +1918,51 @@
       </c>
       <c r="C49" t="s">
         <v>95</v>
       </c>
       <c r="D49">
         <v>24</v>
       </c>
       <c r="E49" t="s">
         <v>19</v>
       </c>
       <c r="F49" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>96</v>
       </c>
       <c r="D50">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E50" t="s">
         <v>24</v>
       </c>
       <c r="F50" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>97</v>
       </c>
       <c r="D51">
         <v>24</v>
       </c>
       <c r="E51" t="s">
         <v>13</v>
       </c>
       <c r="F51" t="s">
@@ -2235,51 +2235,51 @@
       </c>
       <c r="C65" t="s">
         <v>115</v>
       </c>
       <c r="D65">
         <v>20</v>
       </c>
       <c r="E65" t="s">
         <v>42</v>
       </c>
       <c r="F65" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>3.0</v>
       </c>
       <c r="C66" t="s">
         <v>117</v>
       </c>
       <c r="D66">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E66" t="s">
         <v>16</v>
       </c>
       <c r="F66" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>118</v>
       </c>
       <c r="D67">
         <v>24</v>
       </c>
       <c r="E67" t="s">
         <v>36</v>
       </c>
       <c r="F67" t="s">
@@ -2312,51 +2312,51 @@
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>121</v>
       </c>
       <c r="D69">
         <v>22</v>
       </c>
       <c r="E69" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>122</v>
       </c>
       <c r="D70">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E70" t="s">
         <v>36</v>
       </c>
       <c r="F70" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>124</v>
       </c>
       <c r="D71">
         <v>23</v>
       </c>
       <c r="E71" t="s">
         <v>42</v>
       </c>
       <c r="F71" t="s">
@@ -2372,51 +2372,51 @@
       </c>
       <c r="C72" t="s">
         <v>125</v>
       </c>
       <c r="D72">
         <v>21</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>126</v>
       </c>
       <c r="D73">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E73" t="s">
         <v>19</v>
       </c>
       <c r="F73" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>127</v>
       </c>
       <c r="D74">
         <v>21</v>
       </c>
       <c r="E74" t="s">
         <v>13</v>
       </c>
       <c r="F74" t="s">
@@ -2432,51 +2432,51 @@
       </c>
       <c r="C75" t="s">
         <v>128</v>
       </c>
       <c r="D75">
         <v>22</v>
       </c>
       <c r="E75" t="s">
         <v>16</v>
       </c>
       <c r="F75" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>129</v>
       </c>
       <c r="D76">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E76" t="s">
         <v>24</v>
       </c>
       <c r="F76" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>131</v>
       </c>
       <c r="D77">
         <v>21</v>
       </c>
       <c r="E77" t="s">
         <v>42</v>
       </c>
       <c r="F77" t="s">
@@ -2512,71 +2512,71 @@
       </c>
       <c r="C79" t="s">
         <v>133</v>
       </c>
       <c r="D79">
         <v>24</v>
       </c>
       <c r="E79" t="s">
         <v>42</v>
       </c>
       <c r="F79" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>134</v>
       </c>
       <c r="D80">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E80" t="s">
         <v>42</v>
       </c>
       <c r="F80" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>136</v>
       </c>
       <c r="D81">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E81" t="s">
         <v>24</v>
       </c>
       <c r="F81" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>137</v>
       </c>
       <c r="D82">
         <v>23</v>
       </c>
       <c r="E82" t="s">
         <v>42</v>
       </c>
       <c r="F82" t="s">
@@ -2620,51 +2620,51 @@
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="C85" t="s">
         <v>141</v>
       </c>
       <c r="D85">
         <v>21</v>
       </c>
       <c r="E85" t="s">
         <v>13</v>
       </c>
       <c r="F85" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="C86" t="s">
         <v>143</v>
       </c>
       <c r="D86">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E86" t="s">
         <v>13</v>
       </c>
       <c r="F86" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="C87" t="s">
         <v>144</v>
       </c>
       <c r="D87">
         <v>21</v>
       </c>
       <c r="E87" t="s">
         <v>42</v>
       </c>
       <c r="F87" t="s">
         <v>135</v>
       </c>
     </row>
@@ -2773,102 +2773,102 @@
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="C94" t="s">
         <v>151</v>
       </c>
       <c r="D94">
         <v>25</v>
       </c>
       <c r="E94" t="s">
         <v>13</v>
       </c>
       <c r="F94" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>152</v>
       </c>
       <c r="D95">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E95" t="s">
         <v>19</v>
       </c>
       <c r="F95" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="C96" t="s">
         <v>153</v>
       </c>
       <c r="D96">
         <v>24</v>
       </c>
       <c r="E96" t="s">
         <v>13</v>
       </c>
       <c r="F96" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>94</v>
       </c>
       <c r="C97" t="s">
         <v>154</v>
       </c>
       <c r="D97">
         <v>21</v>
       </c>
       <c r="E97" t="s">
         <v>42</v>
       </c>
       <c r="F97" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>94</v>
       </c>
       <c r="C98" t="s">
         <v>155</v>
       </c>
       <c r="D98">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E98" t="s">
         <v>42</v>
       </c>
       <c r="F98" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>94</v>
       </c>
       <c r="C99" t="s">
         <v>156</v>
       </c>
       <c r="D99">
         <v>21</v>
       </c>
       <c r="E99" t="s">
         <v>16</v>
       </c>
       <c r="F99" t="s">
         <v>17</v>
       </c>
     </row>