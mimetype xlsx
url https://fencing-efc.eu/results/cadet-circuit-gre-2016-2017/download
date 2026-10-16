--- v2 (2026-08-30)
+++ v3 (2026-10-16)
@@ -1014,51 +1014,51 @@
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
         <v>26</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
       <c r="F11" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>27.5</v>
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>27.5</v>
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
         <v>26</v>
       </c>
       <c r="E13" t="s">
         <v>31</v>
       </c>
       <c r="F13" t="s">
@@ -1519,51 +1519,51 @@
       </c>
       <c r="C37" t="s">
         <v>72</v>
       </c>
       <c r="D37">
         <v>24</v>
       </c>
       <c r="E37" t="s">
         <v>52</v>
       </c>
       <c r="F37" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>5.0</v>
       </c>
       <c r="C38" t="s">
         <v>73</v>
       </c>
       <c r="D38">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E38" t="s">
         <v>52</v>
       </c>
       <c r="F38" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>74</v>
       </c>
       <c r="D39">
         <v>25</v>
       </c>
       <c r="E39" t="s">
         <v>18</v>
       </c>
       <c r="F39" t="s">
@@ -1579,51 +1579,51 @@
       </c>
       <c r="C40" t="s">
         <v>75</v>
       </c>
       <c r="D40">
         <v>26</v>
       </c>
       <c r="E40" t="s">
         <v>31</v>
       </c>
       <c r="F40" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>76</v>
       </c>
       <c r="D41">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E41" t="s">
         <v>18</v>
       </c>
       <c r="F41" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>77</v>
       </c>
       <c r="D42">
         <v>24</v>
       </c>
       <c r="E42" t="s">
         <v>42</v>
       </c>
       <c r="F42" t="s">
@@ -2428,51 +2428,51 @@
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="C85" t="s">
         <v>133</v>
       </c>
       <c r="D85">
         <v>20</v>
       </c>
       <c r="E85" t="s">
         <v>31</v>
       </c>
       <c r="F85" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="C86" t="s">
         <v>134</v>
       </c>
       <c r="D86">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E86" t="s">
         <v>31</v>
       </c>
       <c r="F86" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>2.5</v>
       </c>
       <c r="C87" t="s">
         <v>135</v>
       </c>
       <c r="D87">
         <v>26</v>
       </c>
       <c r="E87" t="s">
         <v>18</v>
       </c>
       <c r="F87" t="s">