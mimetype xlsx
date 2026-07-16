--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -874,71 +874,71 @@
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>25</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>50.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>35.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>35.0</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
         <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
@@ -994,51 +994,51 @@
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
         <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>27.5</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
       <c r="F11" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>27.5</v>
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
         <v>25</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
@@ -1054,51 +1054,51 @@
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
         <v>26</v>
       </c>
       <c r="E13" t="s">
         <v>31</v>
       </c>
       <c r="F13" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>20.0</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15">
         <v>25</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1148,51 +1148,51 @@
       </c>
       <c r="C18" t="s">
         <v>41</v>
       </c>
       <c r="D18">
         <v>26</v>
       </c>
       <c r="E18" t="s">
         <v>42</v>
       </c>
       <c r="F18" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>15.0</v>
       </c>
       <c r="C19" t="s">
         <v>44</v>
       </c>
       <c r="D19">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>15.0</v>
       </c>
       <c r="C20" t="s">
         <v>45</v>
       </c>
       <c r="D20">
         <v>25</v>
       </c>
       <c r="E20" t="s">
         <v>24</v>
       </c>
       <c r="F20" t="s">
@@ -1265,51 +1265,51 @@
       </c>
       <c r="C24" t="s">
         <v>51</v>
       </c>
       <c r="D24">
         <v>26</v>
       </c>
       <c r="E24" t="s">
         <v>52</v>
       </c>
       <c r="F24" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>15.0</v>
       </c>
       <c r="C25" t="s">
         <v>54</v>
       </c>
       <c r="D25">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E25" t="s">
         <v>55</v>
       </c>
       <c r="F25" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>10.0</v>
       </c>
       <c r="C26" t="s">
         <v>57</v>
       </c>
       <c r="D26">
         <v>24</v>
       </c>
       <c r="E26" t="s">
         <v>37</v>
       </c>
     </row>
@@ -1559,51 +1559,51 @@
       </c>
       <c r="C39" t="s">
         <v>74</v>
       </c>
       <c r="D39">
         <v>25</v>
       </c>
       <c r="E39" t="s">
         <v>18</v>
       </c>
       <c r="F39" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>75</v>
       </c>
       <c r="D40">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E40" t="s">
         <v>31</v>
       </c>
       <c r="F40" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>76</v>
       </c>
       <c r="D41">
         <v>24</v>
       </c>
       <c r="E41" t="s">
         <v>18</v>
       </c>
       <c r="F41" t="s">
@@ -1816,51 +1816,51 @@
       </c>
       <c r="C52" t="s">
         <v>91</v>
       </c>
       <c r="D52">
         <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>92</v>
       </c>
       <c r="D53">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E53" t="s">
         <v>31</v>
       </c>
       <c r="F53" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>5.0</v>
       </c>
       <c r="C54" t="s">
         <v>94</v>
       </c>
       <c r="D54">
         <v>23</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
@@ -1876,51 +1876,51 @@
       </c>
       <c r="C55" t="s">
         <v>96</v>
       </c>
       <c r="D55">
         <v>24</v>
       </c>
       <c r="E55" t="s">
         <v>52</v>
       </c>
       <c r="F55" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>5.0</v>
       </c>
       <c r="C56" t="s">
         <v>97</v>
       </c>
       <c r="D56">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E56" t="s">
         <v>52</v>
       </c>
       <c r="F56" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>5.0</v>
       </c>
       <c r="C57" t="s">
         <v>98</v>
       </c>
       <c r="D57">
         <v>24</v>
       </c>
       <c r="E57" t="s">
         <v>31</v>
       </c>
       <c r="F57" t="s">
@@ -1976,51 +1976,51 @@
       </c>
       <c r="C60" t="s">
         <v>102</v>
       </c>
       <c r="D60">
         <v>23</v>
       </c>
       <c r="E60" t="s">
         <v>31</v>
       </c>
       <c r="F60" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>5.0</v>
       </c>
       <c r="C61" t="s">
         <v>103</v>
       </c>
       <c r="D61">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E61" t="s">
         <v>18</v>
       </c>
       <c r="F61" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>5.0</v>
       </c>
       <c r="C62" t="s">
         <v>104</v>
       </c>
       <c r="D62">
         <v>23</v>
       </c>
       <c r="E62" t="s">
         <v>18</v>
       </c>
       <c r="F62" t="s">
@@ -2076,91 +2076,91 @@
       </c>
       <c r="C65" t="s">
         <v>107</v>
       </c>
       <c r="D65">
         <v>23</v>
       </c>
       <c r="E65" t="s">
         <v>31</v>
       </c>
       <c r="F65" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>2.5</v>
       </c>
       <c r="C66" t="s">
         <v>108</v>
       </c>
       <c r="D66">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E66" t="s">
         <v>31</v>
       </c>
       <c r="F66" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>2.5</v>
       </c>
       <c r="C67" t="s">
         <v>110</v>
       </c>
       <c r="D67">
         <v>22</v>
       </c>
       <c r="E67" t="s">
         <v>31</v>
       </c>
       <c r="F67" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>2.5</v>
       </c>
       <c r="C68" t="s">
         <v>111</v>
       </c>
       <c r="D68">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E68" t="s">
         <v>18</v>
       </c>
       <c r="F68" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>2.5</v>
       </c>
       <c r="C69" t="s">
         <v>113</v>
       </c>
       <c r="D69">
         <v>22</v>
       </c>
       <c r="E69" t="s">
         <v>18</v>
       </c>
       <c r="F69" t="s">
@@ -2210,51 +2210,51 @@
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>117</v>
       </c>
       <c r="D72">
         <v>24</v>
       </c>
       <c r="E72" t="s">
         <v>31</v>
       </c>
       <c r="F72" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>118</v>
       </c>
       <c r="D73">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E73" t="s">
         <v>119</v>
       </c>
       <c r="F73" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>121</v>
       </c>
       <c r="D74">
         <v>26</v>
       </c>
       <c r="E74" t="s">
         <v>31</v>
       </c>
       <c r="F74" t="s">
         <v>32</v>
       </c>
     </row>
@@ -2295,51 +2295,51 @@
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
         <v>124</v>
       </c>
       <c r="D77">
         <v>26</v>
       </c>
       <c r="E77" t="s">
         <v>52</v>
       </c>
       <c r="F77" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="C78" t="s">
         <v>126</v>
       </c>
       <c r="D78">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E78" t="s">
         <v>12</v>
       </c>
       <c r="F78" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="C79" t="s">
         <v>127</v>
       </c>
       <c r="D79">
         <v>25</v>
       </c>
       <c r="E79" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
@@ -2377,68 +2377,68 @@
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="C82" t="s">
         <v>130</v>
       </c>
       <c r="D82">
         <v>22</v>
       </c>
       <c r="E82" t="s">
         <v>52</v>
       </c>
       <c r="F82" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>131</v>
       </c>
       <c r="D83">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E83" t="s">
         <v>31</v>
       </c>
       <c r="F83" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
         <v>132</v>
       </c>
       <c r="D84">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E84" t="s">
         <v>31</v>
       </c>
       <c r="F84" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="C85" t="s">
         <v>133</v>
       </c>
       <c r="D85">
         <v>19</v>
       </c>
       <c r="E85" t="s">
         <v>31</v>
       </c>
       <c r="F85" t="s">
         <v>109</v>
       </c>
     </row>