--- v1 (2026-07-16)
+++ v2 (2026-08-30)
@@ -974,51 +974,51 @@
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
         <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>27.5</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>27.5</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
         <v>26</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
       <c r="F11" t="s">
@@ -1091,51 +1091,51 @@
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15">
         <v>25</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>36</v>
       </c>
       <c r="D16">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E16" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
         <v>26</v>
       </c>
       <c r="E17" t="s">
         <v>39</v>
       </c>
       <c r="F17" t="s">
         <v>40</v>
       </c>
     </row>
@@ -1168,51 +1168,51 @@
       </c>
       <c r="C19" t="s">
         <v>44</v>
       </c>
       <c r="D19">
         <v>26</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>15.0</v>
       </c>
       <c r="C20" t="s">
         <v>45</v>
       </c>
       <c r="D20">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>24</v>
       </c>
       <c r="F20" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>15.0</v>
       </c>
       <c r="C21" t="s">
         <v>47</v>
       </c>
       <c r="D21">
         <v>24</v>
       </c>
       <c r="E21" t="s">
         <v>24</v>
       </c>
       <c r="F21" t="s">
@@ -1462,51 +1462,51 @@
       </c>
       <c r="C34" t="s">
         <v>69</v>
       </c>
       <c r="D34">
         <v>25</v>
       </c>
       <c r="E34" t="s">
         <v>31</v>
       </c>
       <c r="F34" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>5.0</v>
       </c>
       <c r="C35" t="s">
         <v>70</v>
       </c>
       <c r="D35">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>5.0</v>
       </c>
       <c r="C36" t="s">
         <v>71</v>
       </c>
       <c r="D36">
         <v>23</v>
       </c>
       <c r="E36" t="s">
         <v>52</v>
       </c>
       <c r="F36" t="s">
         <v>63</v>
       </c>
     </row>
@@ -1619,51 +1619,51 @@
       </c>
       <c r="C42" t="s">
         <v>77</v>
       </c>
       <c r="D42">
         <v>24</v>
       </c>
       <c r="E42" t="s">
         <v>42</v>
       </c>
       <c r="F42" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>79</v>
       </c>
       <c r="D43">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E43" t="s">
         <v>31</v>
       </c>
       <c r="F43" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>80</v>
       </c>
       <c r="D44">
         <v>21</v>
       </c>
       <c r="E44" t="s">
         <v>31</v>
       </c>
       <c r="F44" t="s">
@@ -1736,51 +1736,51 @@
       </c>
       <c r="C48" t="s">
         <v>85</v>
       </c>
       <c r="D48">
         <v>26</v>
       </c>
       <c r="E48" t="s">
         <v>18</v>
       </c>
       <c r="F48" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>87</v>
       </c>
       <c r="D49">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E49" t="s">
         <v>18</v>
       </c>
       <c r="F49" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>88</v>
       </c>
       <c r="D50">
         <v>25</v>
       </c>
       <c r="E50" t="s">
         <v>31</v>
       </c>
       <c r="F50" t="s">
@@ -1836,71 +1836,71 @@
       </c>
       <c r="C53" t="s">
         <v>92</v>
       </c>
       <c r="D53">
         <v>24</v>
       </c>
       <c r="E53" t="s">
         <v>31</v>
       </c>
       <c r="F53" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>5.0</v>
       </c>
       <c r="C54" t="s">
         <v>94</v>
       </c>
       <c r="D54">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>5.0</v>
       </c>
       <c r="C55" t="s">
         <v>96</v>
       </c>
       <c r="D55">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E55" t="s">
         <v>52</v>
       </c>
       <c r="F55" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>5.0</v>
       </c>
       <c r="C56" t="s">
         <v>97</v>
       </c>
       <c r="D56">
         <v>25</v>
       </c>
       <c r="E56" t="s">
         <v>52</v>
       </c>
       <c r="F56" t="s">
@@ -2036,71 +2036,71 @@
       </c>
       <c r="C63" t="s">
         <v>105</v>
       </c>
       <c r="D63">
         <v>25</v>
       </c>
       <c r="E63" t="s">
         <v>52</v>
       </c>
       <c r="F63" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>5.0</v>
       </c>
       <c r="C64" t="s">
         <v>106</v>
       </c>
       <c r="D64">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E64" t="s">
         <v>31</v>
       </c>
       <c r="F64" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>5.0</v>
       </c>
       <c r="C65" t="s">
         <v>107</v>
       </c>
       <c r="D65">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E65" t="s">
         <v>31</v>
       </c>
       <c r="F65" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>2.5</v>
       </c>
       <c r="C66" t="s">
         <v>108</v>
       </c>
       <c r="D66">
         <v>25</v>
       </c>
       <c r="E66" t="s">
         <v>31</v>
       </c>
       <c r="F66" t="s">
@@ -2136,91 +2136,91 @@
       </c>
       <c r="C68" t="s">
         <v>111</v>
       </c>
       <c r="D68">
         <v>24</v>
       </c>
       <c r="E68" t="s">
         <v>18</v>
       </c>
       <c r="F68" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>2.5</v>
       </c>
       <c r="C69" t="s">
         <v>113</v>
       </c>
       <c r="D69">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E69" t="s">
         <v>18</v>
       </c>
       <c r="F69" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>2.5</v>
       </c>
       <c r="C70" t="s">
         <v>114</v>
       </c>
       <c r="D70">
         <v>22</v>
       </c>
       <c r="E70" t="s">
         <v>31</v>
       </c>
       <c r="F70" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>2.5</v>
       </c>
       <c r="C71" t="s">
         <v>115</v>
       </c>
       <c r="D71">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E71" t="s">
         <v>42</v>
       </c>
       <c r="F71" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>117</v>
       </c>
       <c r="D72">
         <v>24</v>
       </c>
       <c r="E72" t="s">
         <v>31</v>
       </c>
       <c r="F72" t="s">
         <v>32</v>
       </c>
     </row>
@@ -2411,51 +2411,51 @@
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
         <v>132</v>
       </c>
       <c r="D84">
         <v>25</v>
       </c>
       <c r="E84" t="s">
         <v>31</v>
       </c>
       <c r="F84" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="C85" t="s">
         <v>133</v>
       </c>
       <c r="D85">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E85" t="s">
         <v>31</v>
       </c>
       <c r="F85" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="C86" t="s">
         <v>134</v>
       </c>
       <c r="D86">
         <v>22</v>
       </c>
       <c r="E86" t="s">
         <v>31</v>
       </c>
       <c r="F86" t="s">
         <v>32</v>
       </c>
     </row>
@@ -2468,51 +2468,51 @@
       </c>
       <c r="C87" t="s">
         <v>135</v>
       </c>
       <c r="D87">
         <v>26</v>
       </c>
       <c r="E87" t="s">
         <v>18</v>
       </c>
       <c r="F87" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>2.5</v>
       </c>
       <c r="C88" t="s">
         <v>136</v>
       </c>
       <c r="D88">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E88" t="s">
         <v>31</v>
       </c>
       <c r="F88" t="s">
         <v>99</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>