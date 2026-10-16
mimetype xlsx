--- v2 (2026-08-30)
+++ v3 (2026-10-16)
@@ -1144,51 +1144,51 @@
       </c>
       <c r="B13">
         <v>22.0</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13">
         <v>25</v>
       </c>
       <c r="E13" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>16.0</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E14" t="s">
         <v>16</v>
       </c>
       <c r="F14" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>16.0</v>
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15">
         <v>26</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
@@ -1572,51 +1572,51 @@
       </c>
       <c r="C35" t="s">
         <v>64</v>
       </c>
       <c r="D35">
         <v>25</v>
       </c>
       <c r="E35" t="s">
         <v>38</v>
       </c>
       <c r="F35" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>4.0</v>
       </c>
       <c r="C36" t="s">
         <v>65</v>
       </c>
       <c r="D36">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E36" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>4.0</v>
       </c>
       <c r="C37" t="s">
         <v>66</v>
       </c>
       <c r="D37">
         <v>25</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
     </row>
@@ -1626,51 +1626,51 @@
       </c>
       <c r="B38">
         <v>4.0</v>
       </c>
       <c r="C38" t="s">
         <v>67</v>
       </c>
       <c r="D38">
         <v>27</v>
       </c>
       <c r="E38" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>4.0</v>
       </c>
       <c r="C39" t="s">
         <v>68</v>
       </c>
       <c r="D39">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E39" t="s">
         <v>22</v>
       </c>
       <c r="F39" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>4.0</v>
       </c>
       <c r="C40" t="s">
         <v>70</v>
       </c>
       <c r="D40">
         <v>27</v>
       </c>
       <c r="E40" t="s">
         <v>16</v>
       </c>
       <c r="F40" t="s">
@@ -1937,51 +1937,51 @@
       </c>
       <c r="C54" t="s">
         <v>90</v>
       </c>
       <c r="D54">
         <v>25</v>
       </c>
       <c r="E54" t="s">
         <v>13</v>
       </c>
       <c r="F54" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>4.0</v>
       </c>
       <c r="C55" t="s">
         <v>92</v>
       </c>
       <c r="D55">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
       <c r="F55" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>4.0</v>
       </c>
       <c r="C56" t="s">
         <v>93</v>
       </c>
       <c r="D56">
         <v>24</v>
       </c>
       <c r="E56" t="s">
         <v>22</v>
       </c>
       <c r="F56" t="s">
@@ -2057,51 +2057,51 @@
       </c>
       <c r="C60" t="s">
         <v>98</v>
       </c>
       <c r="D60">
         <v>24</v>
       </c>
       <c r="E60" t="s">
         <v>13</v>
       </c>
       <c r="F60" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>4.0</v>
       </c>
       <c r="C61" t="s">
         <v>99</v>
       </c>
       <c r="D61">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E61" t="s">
         <v>38</v>
       </c>
       <c r="F61" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>4.0</v>
       </c>
       <c r="C62" t="s">
         <v>101</v>
       </c>
       <c r="D62">
         <v>25</v>
       </c>
       <c r="E62" t="s">
         <v>38</v>
       </c>
       <c r="F62" t="s">
@@ -2257,51 +2257,51 @@
       </c>
       <c r="C70" t="s">
         <v>112</v>
       </c>
       <c r="D70">
         <v>23</v>
       </c>
       <c r="E70" t="s">
         <v>22</v>
       </c>
       <c r="F70" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>2.0</v>
       </c>
       <c r="C71" t="s">
         <v>113</v>
       </c>
       <c r="D71">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E71" t="s">
         <v>22</v>
       </c>
       <c r="F71" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>2.0</v>
       </c>
       <c r="C72" t="s">
         <v>114</v>
       </c>
       <c r="D72">
         <v>25</v>
       </c>
       <c r="E72" t="s">
         <v>22</v>
       </c>
       <c r="F72" t="s">
@@ -2331,51 +2331,51 @@
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>117</v>
       </c>
       <c r="D74">
         <v>25</v>
       </c>
       <c r="E74" t="s">
         <v>13</v>
       </c>
       <c r="F74" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
         <v>119</v>
       </c>
       <c r="D75">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E75" t="s">
         <v>22</v>
       </c>
       <c r="F75" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
         <v>121</v>
       </c>
       <c r="D76">
         <v>24</v>
       </c>
       <c r="E76" t="s">
         <v>22</v>
       </c>
       <c r="F76" t="s">
         <v>25</v>
       </c>
     </row>
@@ -2648,51 +2648,51 @@
       </c>
       <c r="C93" t="s">
         <v>140</v>
       </c>
       <c r="D93">
         <v>24</v>
       </c>
       <c r="E93" t="s">
         <v>22</v>
       </c>
       <c r="F93" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>2.0</v>
       </c>
       <c r="C94" t="s">
         <v>141</v>
       </c>
       <c r="D94">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E94" t="s">
         <v>7</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>