--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1112,51 +1112,51 @@
       </c>
       <c r="B18">
         <v>9.0</v>
       </c>
       <c r="C18" t="s">
         <v>36</v>
       </c>
       <c r="D18">
         <v>26</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>9.0</v>
       </c>
       <c r="C19" t="s">
         <v>37</v>
       </c>
       <c r="D19">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E19" t="s">
         <v>16</v>
       </c>
       <c r="F19" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>9.0</v>
       </c>
       <c r="C20" t="s">
         <v>39</v>
       </c>
       <c r="D20">
         <v>28</v>
       </c>
       <c r="E20" t="s">
         <v>40</v>
       </c>
       <c r="F20" t="s">
@@ -1406,51 +1406,51 @@
       </c>
       <c r="C33" t="s">
         <v>64</v>
       </c>
       <c r="D33">
         <v>25</v>
       </c>
       <c r="E33" t="s">
         <v>24</v>
       </c>
       <c r="F33" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>3.0</v>
       </c>
       <c r="C34" t="s">
         <v>66</v>
       </c>
       <c r="D34">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>3.0</v>
       </c>
       <c r="C35" t="s">
         <v>67</v>
       </c>
       <c r="D35">
         <v>27</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
@@ -1497,91 +1497,91 @@
       </c>
       <c r="B38">
         <v>3.0</v>
       </c>
       <c r="C38" t="s">
         <v>70</v>
       </c>
       <c r="D38">
         <v>27</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>3.0</v>
       </c>
       <c r="C39" t="s">
         <v>71</v>
       </c>
       <c r="D39">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E39" t="s">
         <v>11</v>
       </c>
       <c r="F39" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>3.0</v>
       </c>
       <c r="C40" t="s">
         <v>72</v>
       </c>
       <c r="D40">
         <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>24</v>
       </c>
       <c r="F40" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>3.0</v>
       </c>
       <c r="C41" t="s">
         <v>73</v>
       </c>
       <c r="D41">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E41" t="s">
         <v>16</v>
       </c>
       <c r="F41" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>3.0</v>
       </c>
       <c r="C42" t="s">
         <v>74</v>
       </c>
       <c r="D42">
         <v>27</v>
       </c>
       <c r="E42" t="s">
         <v>24</v>
       </c>
       <c r="F42" t="s">
@@ -1754,91 +1754,91 @@
       </c>
       <c r="C51" t="s">
         <v>85</v>
       </c>
       <c r="D51">
         <v>27</v>
       </c>
       <c r="E51" t="s">
         <v>24</v>
       </c>
       <c r="F51" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>3.0</v>
       </c>
       <c r="C52" t="s">
         <v>86</v>
       </c>
       <c r="D52">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E52" t="s">
         <v>24</v>
       </c>
       <c r="F52" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>3.0</v>
       </c>
       <c r="C53" t="s">
         <v>87</v>
       </c>
       <c r="D53">
         <v>25</v>
       </c>
       <c r="E53" t="s">
         <v>16</v>
       </c>
       <c r="F53" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>3.0</v>
       </c>
       <c r="C54" t="s">
         <v>88</v>
       </c>
       <c r="D54">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E54" t="s">
         <v>24</v>
       </c>
       <c r="F54" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>3.0</v>
       </c>
       <c r="C55" t="s">
         <v>89</v>
       </c>
       <c r="D55">
         <v>25</v>
       </c>
       <c r="E55" t="s">
         <v>24</v>
       </c>
       <c r="F55" t="s">
@@ -1951,51 +1951,51 @@
       </c>
       <c r="C61" t="s">
         <v>98</v>
       </c>
       <c r="D61">
         <v>23</v>
       </c>
       <c r="E61" t="s">
         <v>24</v>
       </c>
       <c r="F61" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>3.0</v>
       </c>
       <c r="C62" t="s">
         <v>99</v>
       </c>
       <c r="D62">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E62" t="s">
         <v>24</v>
       </c>
       <c r="F62" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>3.0</v>
       </c>
       <c r="C63" t="s">
         <v>100</v>
       </c>
       <c r="D63">
         <v>25</v>
       </c>
       <c r="E63" t="s">
         <v>24</v>
       </c>
       <c r="F63" t="s">
@@ -2127,51 +2127,51 @@
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>111</v>
       </c>
       <c r="D71">
         <v>28</v>
       </c>
       <c r="E71" t="s">
         <v>24</v>
       </c>
       <c r="F71" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>112</v>
       </c>
       <c r="D72">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E72" t="s">
         <v>16</v>
       </c>
       <c r="F72" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>113</v>
       </c>
       <c r="D73">
         <v>27</v>
       </c>
       <c r="E73" t="s">
         <v>16</v>
       </c>
       <c r="F73" t="s">
         <v>114</v>
       </c>
     </row>
@@ -2212,51 +2212,51 @@
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
         <v>118</v>
       </c>
       <c r="D76">
         <v>21</v>
       </c>
       <c r="E76" t="s">
         <v>24</v>
       </c>
       <c r="F76" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
         <v>120</v>
       </c>
       <c r="D77">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="C78" t="s">
         <v>121</v>
       </c>
       <c r="D78">
         <v>25</v>
       </c>
       <c r="E78" t="s">
         <v>24</v>
       </c>
       <c r="F78" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>